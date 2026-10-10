--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21a90a04a197ed234ef2b3455b6051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677de1b2513f3a2e51eb3a7fc34dbcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324142f1cc513c08ddcf3f16b7b085433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5c9abb794748513a00c3e897506c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb94506fcfe4c1338075b2daeec56165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea19c477303a2341157afbaf3cdadec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c0bb8528d0c67087832e28e5292c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab2167b91010393533fe14b3e63e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d960a2852cf482d6cdef284184b22e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79cff9c034d3239d8fae70b073008010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf44200dcc9903ae14c37676787b4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d562cff5d5ae6fcc97f99e83fec42512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36685b4241043f123caecc09e030bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc985eecb5d65243f58778ac26f47c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25316aec0104123afe7b14d2ead003515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f408662144b4aa68a713cd052e41b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70c95b8b5f1d644712d8a6bea6513417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795f13c7fba41528471a516fd6afd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29f84111c803bc62d1b3407b4ab1c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5395910f42e7e02534714a58e76020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5165e5c331919eb4a4b83ee22a737c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c58482586c2bf33e91a4ccab1bb69622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056ec83013a3a48f16f24b4f380c2cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bd47f1e40dea9b791e3286cd039d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea2d3f790b5c535915bf211744d52e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdc4f1a04d9261d16eaee61398456526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373bc06a742ec6160ac8c17f07783fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d8a1826dcc5910ecba229e80595f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee997eb02a27c0cc270ee2e1624d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c8aefc3dadf0880a560e0483ba97830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986965d6698d721fb8b0fd4db6ee287431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749c4083d81715e55a2f2638bfaf1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d90dad7a60463236516178bc52671833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abf56fa1151929905d162ee0613ac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6948ef9cc1978255221d5134969c4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238a5775b2b1b0709fa30b56fb755036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96c408c909f45758cac1e7b83c85837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47725dfea9cc4368c94ec531bee3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ab175638a123a3dcd4bf76cddfc6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe79c924aaee160a9ad0d26296946840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da33cb0ec02d15254a347f0dfa97f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91723ee0f420bc0cd727af26d9d9af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d9e1faa1f8d2d2b1682904bf477fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24631090466950f466d34d4fc5bf56744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b2c84a78637fff690da77197fe2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1ac2cb5ea511fd52ab5de1414cd2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345425ababe279fcb475331f97c9ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c656ebe6485f693187470936ba9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ac5b5333fb2697ae4971cf7bc638549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e33fddd50fc3b1f9ea3fe510c1c1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5e91a9e6cc44a92117dfa78b574a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe719c3304222ede089fb61cf221e6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59304564fff0799462d06b02cb1908353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461f7de0334ac2e6d042db7eeab82ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce51526cc8fb65ab232e1754e75dffb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c64eac27c5b1fb8092f9cf958194156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524e30ef8f70e7b05a56a94f82bb6da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b277129b75d134c4de8b681feaa776758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76eeb370dcee002f861789fa3a963359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6f4904e0ba02c2f9aa97ce727053f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475046407cf0036cc39c0b02af42eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c89588d05a9bc5e7c3a9959e47ff062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898292598046ef5534bfc515198294b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e9c0e62d89155588af50d90576a5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbb265c531fa187d54242fcbdbd40e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2089651f3c05810a0f7962b1a0da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88866ffd1a663a86f7be5fc25d3663d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc81dd5a3956f324737c243a446cb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc890c458c78670f57f16a126f5ca0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e0aad6c8407384ae0bb29490f06570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f4415227af0ba653787d77af1ef8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dffa65d66446f4db51fd6bd6fc7e4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e103ccb996b4b1b748d3822fa5b4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0f9044fdb49627d34d513cea141a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216d455fbc8e540db7ca947f613a67075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c5ce26dc2a7297d7a87a0f274a4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a046f63202ddc8cf9b6967335620f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce81f114d17c4689c44e57d45bc2478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40570a252ca36453add8c3c70a50213279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa2f720ea707598c317f0ad88d1d4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf06a9e69249aeda69dd6113cca6c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30a464eef9144eed93fc2b4f6cf23782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d2468ef526f515b365252ef12848a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943832de8a1bd4f5797857d11f621e0984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6715de2f8c45b2108463ff1b167b64785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b1d0f50be52642e7855253dfc89086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db4759c8d097ce87ebae80b2d811087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adf2cbe80861d53e0b0a8fa207168d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d0ef86a071872e06fe41388f665c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc989d502c865eebb87aea435d7a2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e85bf26ed23fe297f941740f21875c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c55705630e4b1ea2a9abc68858e5892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8701d6fe7f71398a89554e065a3f3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a95a8a32a5023a2300127cf54be01294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bffa3753142206a63e852af04df6fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cf2add5705d20840282fbfcceaed996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049ab46c5456f4f9054ac3e7bf218e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f47e887f059b6a6294777aa81130c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f291b0f3fee0feabbb728d79a0ea899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89c11ad605278fd35f82ce7f30eff9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d499228b3c34e95cbdfa98b520691101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb12f24624e3c5e276c0ba5ead4974102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570111b2f1606c1f318f63a58ec6aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d4b6cb1ec69ec5a951d40ae72b08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08fbdf04a3f1aeaeff6fc362317af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ec1d070d63c1a40d32cdbc4aea097106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9862d22ad14de4b5d5733354b90a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8895dcf03371bed7279989e80d69f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d87a4cc6019ce96c1318ea8a4a95c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe428d6b5771d03318616bcfa8466d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec73e8ff4a500fcbcc30f8703b4b0b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b72a6afb4e99bac0e96224d62831b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1513e7d8f1889fcbec5b057726f6081113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc37729b0f5d87daf31b50e30bbc557114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585564ca60a0fe4c1dfaa3ff08a297115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce93ab126bfae919403d45979f8ea1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e369bc3a836557234b60192b790170c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a2afe4db68d58dbc152fe5f2aa49d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3781df52c2e784f6173e65baffb6c56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a79ae16f53b74e49913ca8c7e534a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9181a75269a6e43752d991d205b715121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd469b0a7031ac70ea39c24d2ff5f444122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d07d50958b74e8114ce63c065f3fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd9826e30327f22a83715461d9c721124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72c84e14c99a6d262f3856b4f3f0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feade8b904f0959f0b15a257fcb9817126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41079c9defffa280f7040a857ec0c9bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea300a121221a50923692ba0895a6139128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e6ad806e758a25023bd96f5eaa821129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68806282d8c7767a8fe187460ac313d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c596390a7ff480bc95851d96182957131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea494b2481559734e8f4ab3587b811132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eeade7eee70d36e981f985507075a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f2c2c85bb55936344a0c6e7c97dd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c154b4eda5a2221a6f98e6b2c48ce0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57399cdaaac66f9950bbf110788c81c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15828a057b9ca93f3ea40ad44df727137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd491c5de4c3db257ed89e9e75144e75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471729bfb6e467ec6d2feb14bf525fae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211ffc63860ac0f704e0bcbf1f7b7a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9583a19ad949fd3968690dcf0a5edb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f71992bd5974b51e749f3a646ab91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18201c085595d68f2c9e9eba67746b3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aafbc562dc21a9f5bf8ddf8383a008144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea021a3d1b42fc06cd98531622bf3de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f39661f74499aa3b03c6c1c2be387c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ac59ec5d5e8db58bb1e62243734b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae3df3cd3c53de836ce57c646dafc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49605adeda6580b047d67bd2f06225149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8522a58d980b70c4d1ee84d53c7f640150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a61fe9dbf2a2d8c0f98269c362284151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee966a1daec0a382dab963cb8b724c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304e70d1d9e3aca7a0039fdd5402fcb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b3f41afcf436de98367fdb8e0c8cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dd361a516fae499e18604618147d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930a9bf2e5fccee7b0b779928e127f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0862922aa3c6d4835aa54eb8b76dc83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2cc08f6d15170a54dd5f0724ef29f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df6e33d94f96da47175d2ccfbd3b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108bdb864771313304112e4a73aa337160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ad08d1457abf01c129a9acb765b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0addb5533991439095c2275185a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a384aa97d03a0c64eaf0a09a23775163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67db63f06b183c733bbeec2665cc098164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d50e90cc75e2c41d0b9659524810165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afcdb9b20878377850e3497f1ffe9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a700e81609af849cf2239cf16ddb5af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d3386d4137abfc3e1c2a91cf63fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785cb365d352a68cbf595ea9416d490169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac63e5049cb3ac83ff7f9060048076170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9d7e31323ba77bfc5015e7d81ead171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593da7cb4b3f9c57e56a91d4588b140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dc752a267adde77212a8038e6c5c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142c5b78d2bba3ac4d965fc1025d96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14359c0ac104ded330eccd13bd504c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65d4342a3ceb2910cc5b06407364e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3cc552443b27667310831c8ebc9b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb27d94c6a67cfea42f6300449c0f81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4879cc00266c3d7d3424488955211179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9bf5587b427a5eaf33b6e39ff152b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e749113bbe584a474387a1fb85441cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7021d73b5003fd7e8299692d8f15b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb0a4905237b14b5abe95135e70b86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020667731df7da39eefa6664f00d23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847d172b013f7d81862836a972fb95f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb42104b23123b89a5aed8a2e6492e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d66a25d9dcc682ba594933f778137187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9971bbd692d2a997f1f1abfbb9d60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f699da07c91607c25226c0332db80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bb4e722af36234bab29ace820f5c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599b8936916266c4c58c6e5e7879ae6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c202063b1072b6e0cf668a9276cb92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884732d81f694f0561ed2e02bf7f359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff371e44e4aef463a15e6736271aa5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc07335d74865d80e31d3af5a8a837b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8f58b3c647910e26762543ae349a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd05fd9bd69a1f3b3d729afaaa5d4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb0d0ad8fa6d0f79d42d3080f1aae5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747c08f3f06bdecb7fb4777e903b2f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c75863a79cf197661ed2903a3053b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cb73bed4976dbecae92d82ba4922f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4894d9314dc24260851ab10a229c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa449b585f8c2023379386775067632203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079cea7e7c7d7cde3eb207d41e7057d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e75b6a31d671fb5f8320b7248461205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b486d0535482a00800c8d0e5be735206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be1e2ed96a2dff06ae856ce051dff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfcbfa1d5d921b3e43403c07895f08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00bf58f4963a4d82a550f8dbd21975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc990bcad5b5845505f6049e7d96d9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ed6331af7dc22dedc371c187bfdc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18705d20e6d8565b823b5b4968da44aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862067e9192e19478391f7dad4915c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e995e091d3d32127211de97466f7d2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802137c4c34b06e4c382ab8ef03a394215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8716432612704ad81e13cf4e5009a7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b85f94c702cd1c5703fcb72ecc36d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f068598012c15d4fde0816a7f2e8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971dd8e25e9747efb3b0663a5cb54c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500f726e5a62134612af98292174ffe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d30628b47c61e9b58f50f218771fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029c987fad1c290761c5fd67dc20fe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7818f7494eb8ac8a92f8ea306373bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de1c5ab505f2507817670258c90896224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d74587794540c14e960a2dcbd225d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28497cadf9cedd36646ed976839968226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252a999f355c52d430c77ed6352aad2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1339d86452e9c8a1ac7399c69d6b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3ecaed13da73ffefb6235b8131a3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300920f1e9f6fe295f7e9f6dead2ac25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283daa207f15dada7a35ddc6d268a4df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a1b2f5068411591b9b0574bcfe802232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39993375f7d28341fa6e58a14ae906233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8986ec123adab6ed094b8c73cacae71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabf68ec4dd04e966d32c9abfa0276235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e12198d2b3db4980f230d0d77f5e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ee3fdb6aaa232ac6c552a284da753237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58b6aa61610ab9a5bfb1f81afd5b55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cdd8d5a887b66faae13a3308a327d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768edd6f147e48e0f10bfc0f8d9c55b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447991e53a85d6bb2ca73737ee6da2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c0f99f918ffab83beed8009f11f47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599260c8e6cd42db503607bafd5a6155243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e04c3956672767b88f2a5a3f166671244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788dfc49826a1199fe339247330297a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b21fd81b081e391b9fa2a21e26f3d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c816939ce788708afe1a9c37b027fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0c9f4c356ae7bc7f14d92c6498fb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eb58fe51a037792b31214dd2b30a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effb92700daf10243ecb1b83d21b463250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d0d52c6c9e947bd4bd7a8b7b416ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb6dd3da571af54fea3c874998fec5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0004953b52b786eed4f948db6b5002f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a81fa89b14868050d178410aa03d2f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fa40c08e3a54258cb02c7bb0427ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872b9da9ca6f7834ac5e53f255bf494256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebc3107256c8fb6ac27a360ffb63c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afb88b241efb1a80fa4909c7a3636b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462fa38a717d88200be77be1279ea95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130bfac6179d33a512b1b7845c2b8c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809bcdaa8bd265e80931d0c0136ad01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9444fd286d82d93ed6928e9d8d9296a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068fd00a2c2ed25089063647616c83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57856aac805ea5dab2212858e51486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c676b956b76eec23f15e9749a64cc8d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d192d9da2f4545e2630cbbf30e9791266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fe8969b234789c34635cae9d2c33d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb5b8ad39c9757d55371163c5c91b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63b13bed6c0537d3b8dfb4bd85749269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb131c9a45b15ebfeaee15da0bafe73f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d91a7ef284d3a89a3440446d5069271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081533d294f171a47ea89260f26f8d40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781cf2c894a4f5056441aff7a30d41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acdfbdfe7bf7995a8cd985553a5809274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0196017d1093bb295d833a2097b9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700b1a33925ce59073a76e368799a00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ffe2ed1858cf9774bab5c0cf2cb43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd904ba1cbda7c448cf5f7f415f15e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a102d00e4e14bd1dc3b5ea7c8fe7039279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65e01de6782e9a3b9a368584a63f83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865667a8d146314b2137ddc726841e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc341c03fb2e2a4360a50ad6008a82e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751afd291e7531606845cb2d4687c924283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9901b47fe41b1464ac0158e4573696284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625407cd2e9c085e9eb2632999af20da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba232ae65b0483c0c3b06386544b920286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7dd94451e5599854e4fe3d97a6819287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e42ce30985be519f6d923b997c206288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea3be9d1544dca245fcd92196cef2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c621a0711a1c5dfa514a689262fc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496b1bfbc41a57b7d701a2e4dd0f1d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565521553e4b9c62c6f5467aeed79f99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66461a18b66663d99d20f5b4728a5cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc24e8d8a2ee817894e83152a989a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c1c2195cefd9d07946e480295b707295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731286f0548f8ad9b57d81c6af4c153296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718ec56107fd479c5224da1e7df73b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075b514be02d0ec4b2fcdde9e9a88b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f965c795f5bce30583112d72e4ecf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248b77dc208e057ca656dd72a726202300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae25f1605caa2d49b6b80df2f643e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1960d98b75f1abc53c3f10a328ebb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce00b811a9c7a414929a33765cbe8c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9edd36ad28d02ecc6791bc9e9cb2fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f998572f436a7f0b7d9f9b6a5fb56b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ed0ec9607fa2aa23118bac7122c8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf8071f2b666cd15ec7997522e2e98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee4fbea7b59a1269fa221963f2e0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1a10abf4f2df211f8a55730b9697309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9f6980da0e74c5c2c8b038b4202f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462af1c0458c85c1f66a073d6afe891e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896f82e92ead1659fa6a897839ea7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893cc4c8ccbd47973e32c22defcf12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dccbce359f14e205152f8dde44bd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e47c2636fade7260de5e9d0ff2992315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a604c8f6208420f262c89cb20c65c9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ad0796b4facf28fc96eea2e0ff068317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105e67a842fe0d1b6456aab144d8fea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eac8b0d39187aa7b1f9c0515deb97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674ab8fcc8c8e31922848c1b3ffd2f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d539e5a2c94abaa1de5cc008ed47e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6a06f1c2799040c3c75d3dfbd00e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de20b95b2fbbaf756efa2c9f066cc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b895d0611901779b2c6b5ab84273cc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63fa993dc2e44ce87c4386fcca62a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3892d03f13ea1cc6fae6edf94ab2b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592acb7b292b97186504f6691def977327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ab1d4bac00eb5a82cc74bd748386328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade4d19c2666d2dbd10330454dbb41c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5797130e7973585281d13948ff3bbe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef3d200769d456dcd4805e5a62df81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021215bc9716eee754fa9f6d12cc438332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a464d537224d99f7d316f7d3680e4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96133b1b54763d201b35da077c3a88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e29fbae29a0af086ea6f589ce79c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271faec9096f2c2aff7997cf2414b47d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6a4151ab1195f6df4fb2f2a1ea3b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79648972c1ce3fdfb83e80ce8206f37f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5539288e5cc8bff1dddbde832a7bbbf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf60e8331a13a4518597ba469f8814340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f6c0dba8d15b50ae196cfb4380b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc92dbc40fc7f38236f0a361450072f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d28667cc69633128be21e8f34a4d5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6926581d7b0daf4d415c1fff12d29f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd0fd80008fd685885ad2e4603a6c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9faf0bd616bbd03dd11762c3a0d5ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0366faf6d9e650b837729c87dad056347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b991ce163d4ce77a0ee540f78421b32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdd1e39d70a4315c87b18264bb8647349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e63410f9405268651a6d46eedd745d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35002a9b98d90c6073d797f2ec7bd00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a981843108dfdfe84b8e8203523b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e208f1e5342413be83b06e48eed7eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7885eb9974e181bfff1cd4cce9c9da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5690aba009db5fb614067abb3d4c43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3168a7256d34ed006907d6193094a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83955e2d7b3460e5c5db35568160d54357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9307a2a697a7e64c8262c29a7ec37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832ca19235b40986194a599870d0a29359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57565ff524a27d1cf337b16c5ec45c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd299a2c75760981d8c073964a6364a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe41cd7aab3c7cdc786960922f4aef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bdf35d00877bb1349cf29fd8698cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c0c7ebf1b83aecc6416b1392f1d46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7629787e208d5e8fb7284d16259b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b00dffa781193b464e050f25fdd4d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd92116477eef0893b20e6a8dfee680367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38aa545cac83576b48eeaf03f14aa43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839c4b84bd12cf19b9ea61883623e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c58b0dd6ee9cb3954c46ad453acfec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1e243752bf794d8d195b1ba30ac98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5db5aa7b4b4379b350459052685f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fbd1cf98b621863b920909be91f44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd890d93885159dd946af9651d631a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64258e240e1ea9705169f62a886d3b29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47e9db4c67933564c091980b77d894376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcd02c65c9903637dfe185c652945a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4604c37740169b43e0a643ae1a19e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b455ba468420763ced573d020d1d23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e11ee7f21a423b11f001c5e7aacaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd79bdef0a901d953623b7601504d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472458bb010fa7b01c1d63f65d8468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884297d8abf506c1bf4af36071384091383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce08ef08dae6f5d3c6fdf14353ec7a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5991793c0197c8685fb65ff61cfdad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfff33871c52541de8f5eb8403d26c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa35f454c817a818d9595af35a97775387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a97eba9bbd3d33bfcf355bed61565388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4f868f364e37356f0f95a756af2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aa9072badcad19a31916d6c4e88db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5873dc78aa942946f81f72097bc6e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f597d24e1bb49163cc0b868442d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775bde09d0542deebd1fa269c9e116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0066f764dbfc9cc535df21ed10939a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7cde89e17f023b0fae2d4ac39aafd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf486f73c058694fda53ec510767d1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5ed2a88cdec84cb5409d3dcb2508d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f9df390aef1a855b0548cfd35052398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a39666f09996e5442820dc70c1fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fbefdd6c774c2be37c2e7b72afc94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a35d29c0323607e4ed68ec15cf945401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdeebe176bf502ca4932da675b9f4f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59596c7d18c92c3c72a2917a300af2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115697e85c0185e9b6ecfa98215b5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8d4b78adc939099a5ab4c83ded5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da75249060768b6fa68e446f343db5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb94d038930323c9574bca5fd9e8980407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f81746e065a4f5b0eb964df654519408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd4714c508ea3436b0183653955c60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800af58d273e5512ee43e7820ea0f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90033b458bfa163a13da852dde257411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c19b9fe73805f2128743bb9880992412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d65bfc8c90340ceffc73a81585a77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e48faaa0d704a15df77e48f8af7b5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d09640a351463c686856c510117b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c34f58456aa954bc3311330c1128b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20530150b39140854dbdba7e49ac52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b084d397cf77e7c9be1da3ffd609dbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0593ec9a53c0134bd67b910c7eeca87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a79c4d178f10725d28e4c74eff64b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fa2dff000f709a8f937199c2ffa8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c9104c6fc257e357e0115be9a5a82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d52eee78832764201c65a31ab3988423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325050953c86221d42dde438988995424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d408e6795bd433317dbbfc24baea45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1babe53ee52c10c270dc004bf3a4d38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b163413071a9efe704ec00d350a33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e441985892b6c1e0c6df332b4f9c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624bd5c5b6b60c13e2ec9cce529a150429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877663a060c34d6a128ddf57a23a766d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e4d42789933648d7641ce7c6b25c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f3e190003f13dfe97f78e4b91215432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a899ac1f4b25976e2f45e6a3c77f7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0336878acb5ac8c27f5900a348cee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25040d8bd0e768b834a3fb6d4100d9eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38207bf8be0540bfafcd00e69de1e3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55198de5aadd6aa39cad3077248a4c19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfd4df887c85b4389ad7bd44554745438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbddf579e0f9cc7a8f170b39b9c357c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbdb0920da1a3be76035349e015ab1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bd2af23d50830cdd41c9d79f1715e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f26238fb33a604c7daa59bdcdf60d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93633c4572d52c5862d368f436e2e299443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af43a43afd83f96b348e74b7d0d6abc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c93e27b8109f25f35e19d4cb450d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca0d88db2af2a9d1787a5b383d53d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c398b85aa95057e8d6e4a836bf005447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05139f5aee83fe7e46878b4867d919c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564a692a362384921fba6b5ba6f5ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b625ce87db8b65b1590426f8183ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4099c4b053d9b88900f020d8c3fa2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b96938fcaf21e540b6e14decd40e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca4c83cd9a0f31cbd08fa93ec4a84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930d53323366494389066d02e71e2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cbb9d1d1f4d17742d3fcb9de1bdd7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e405112f55c5b9e4afd033ef4f0c179456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d46b785bff3d8d2f5d78b59ee258457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6a6659c23c37f42c5bd5a0baeaed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74938da1bac1e8d2869be49b5063e3d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf760f2e47194709a74bc043cf7e83460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f046b0b42c70d9fa75757ba5119e8f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952bf3cbb62670c9aaed52b817c127f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3694f28d3bca94af8cb2f313f9def463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac231d3fcdef547d6d5c6de1281905464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef94974b131a5cbc472f2e35c5c603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0cc3aa396ab54c3e6273b73801e34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ce46e7bee40dbb1466f38171fb99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac597b369ee8c1b5c3f348bfd886183468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a0bda6c80883ce242c415ab1ad2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7edc154b3e8c9d2e0136adef5298a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1608b91265f7b1b261f08ad97503aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbac9f65bfc713eda33f2cf767389ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4394c1c006a147a1204ab5bbd5e9986473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072d0024691dbd4ae2dc5b03b473582474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae21c0e7ddf72766550ef0b82c5945475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d0d073685a4b461595edde531830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741fab9657405ffed31f432c786e068477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eaa5ae5809e21a7308d4f5d02db19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729b0b83289f2cc38da316475dc892a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51723046d496869c6e3eb766f9703c11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b6d039e16bc1ddc6a32185c9616e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed3e23427ecc171074a136b433301c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fee79832fb9b4358ba307b378f881483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68a16297cfe59b858d54e4766edeca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bd81839709027a8d10f755d1576a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105165fb18f49c069215b4c257849d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1777daaa517b3b0bf7e92537d7a616487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc1ea0e79263525212940be9012c49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d9d5a3b777812a233884fb4ccbe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b8ebca0284cecaa1a124e873e0d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3858f45d197242e631b6059a546a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d84b62a378ca847a72c0215e7d489e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b2fa153b87fff9dd8f7d11616913c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca871dd651fd0ef61d59661d9d7e8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d9ef32f1f2ea37b708a21c68096af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bbefe99bb72a848da9f586ae959b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e95652a4426344708dd411f24505497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebc9b272fa88371aedbff50faf813e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe90726470445d2d0f106a9dff4240d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba601ef5eabe9135fbc64987befe1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf8294649a0aa1174c9089bb5e311e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f274e5e046ad4b6fdcc5d976c571623502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b01f16780a02481260843b53a662503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015875bb175c179c6e402fd4b2e6273504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9775d18e7cefa7e7eb5bc0768a61fd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b547808ea6b51a43eb11d1770ed5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12774b6385153a25dd7a7d5cff78fb82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e0fa6f5b27ddc7a166e4508bce00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab60ae7c5bd505a758d4392174d392509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838cfc61109783c9cacc81e54c8f8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ade3604ce00aae7c04e6c3bb99c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5dd0f27ed33cc60d48683842057b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a239fc26890f13266f7c77d420b0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cae48c57aaafd64fb8c01252c3ea0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1331b094a9db0712662b129124e0e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee1eb3965e2e6c122ad75d4da863ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fcaefa2226882957dabf3352faa3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3e72f69c6547f68369d2f3d79f8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba436febb42ec42623ddb59b58ea2085519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ba483ce705df8cb27280f2d01486520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8cab0f289243cddaed4cf8538844521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c360057925c4d7a3cbc095f623d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59dc44d1a15760c7197757973ce525523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43396d546b1595e6038ec0d1665c382524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8a70f436329d8d7c4c11ef6524a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b70647aab68b4954f9d0e2f63b842526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85683530eb900b3674a8d597542f2c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6a92ed83d5964717cb62d6296d1ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fceb907f4bf062696088406189558529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae165ca701983b0ee079036c78ec4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becc944559f84aa509c2478f45c9b04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8632771f64e8623375d50cb601bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4bf40b3d5be8953b99d46b98b10d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b956e60d1e7c5aa0038bc1c3aa5d52534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899ebab987313b218bee212839bce0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83d8cde610ba9baf3a8d70a6bbcca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377413d3abaa5a5130cf330a53380e83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed6628011f15a014ed67465ebc5c8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e96ec1cdfd2b7d36335d082b716b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd8e74e707cb1a3fbc8727082fd44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45321eb98d0ef9269d5854e747cfac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e891e0eaeec39f4e722b6a2522e72542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38307f0c0879d82890607a3dca75966543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6e3b2f88770339ed673e3cfb231c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bc35ef41cb9324d8b36b33d81c6f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303838781bf4b4bfc1d83ca50ab00c26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c468f79c6137fb1b9b01a942022085e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c636fa5ebcb1e4b62ee13ced6c51548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bac243e9e12653372ba462c536f25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec165913524c9d67a4760c451f1154c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67394bd6a291bbfdb310a7a4edffcdae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35acf39ee243838c4e513bb6b9af01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd1b309bb44267fcf29f5ebb427fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fce06b8449e95620cedf6a29b3ca5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4987ec3973ff953b13ed01d595a541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7d88d6cc2da21ae946e4201a4867a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4030c2734755bb960cf09ae868e5f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5071ac30d265578835de344204254d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71892f0cca2851ecc990ba43145a26f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5784b96b8a97114e64d01108dc3815560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f7794806b8a32f1d74517ca955ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45170ccbd2d9229aa7ad817897c69b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc67ef012782f370624618afd526a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff9829b17e13a7900cc8c1fa1dff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeaebd5b9d17524fe6a1cbae4e9856565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a378533e7aaaa32e55c094427b0a93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ccce88105624aec225ec617503cd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21159bbca4578c5fafd66a7bef89cb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389c1270192064f0372e69c249b2e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ff072f9948531decb0b9ffb4dbf47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ab9ea32d8939af119c06a688827b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71723238e5074bf0f5696fb74c15b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80155a015095b93c0d7b591f1c8ce7a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949d0cb66eec9530cd4051cd32a9f41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1128f8aaba21dd8bf32fd3eac1b47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b37ee60a4f73de10453defe2bce808576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc47f228c43f903d138f7ba3231230c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d5e2a56f2f997d5fa635ca738fe80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e14de6e0d9cf15549ea4facca6ab0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0745643a95cad6fec4c2a3e53942c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e761f0bcb9a802131f6efddd8171f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a299bbdfbd3bb7f07f0c522764e4c6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426e6b059c5de4dd3d18a67c4a9df82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf7e28dd3ac8d9f8884ff76fcacf63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ad56d8d3bd10b173f60cabcf67bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44442cbeb3947380bbc3720d48761e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146c2bb71b4877b0a0d78f2721b4ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164b7dffb9e3f3512ef731a1f3a5c0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347c71c64d7d3e8e3d36f10960676e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb58231379bc72d43c89c339f6fa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4e58e2bfe94462b5ab5db487b987e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e754ec306a7da573db82140c6f7bf1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb4df04f18391ccbbfa4a9482e4c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7a31da805a98926258b196e843947594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8bd5064416ee269ec40128dcee5b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a124b0c459b332f3a6165d063b71f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3403b5a1ddd0e1f60a89fc74c16f48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeb40925d19db2e63ab372b6488155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960273d74deb966414694a11f68c52a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff1b0a0e5810a6ef6e637503c591de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2347d391a41da856ea8af9268c7705601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6523def3a43a31a2a8b5dc24e00a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e36d22004c1920c39ba15d7a05ee30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58894e4f16d151bbdf048314a50c7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061de84f07ea6b96aaaa87e5f6741021605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c169431034efc15f29069b52cc80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02316ef21265f5e80c858c481886c030607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462a3de82386cf08bf0af77c6b9c316608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390f3af22223baf78bba41fb7b859f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca521d612522bd47a15d0da927d7d55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0b7417f2cd1d54994dee881fd7366611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711826eae45c1ae26a2c29fa36bef3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ceaac4a0b23ae70fd0bb9b77493b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522e4be1b721ff514a09ec86229312614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7c0aad3f7bd8954999d0ccadd50d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0efc05955df22de1a24be1a562f50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea4b04fbe936d0902ddc0cd811c31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01285119a83db8c1ed618cf1a0e29c5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761606fd6bb2dbacf166708d9654bbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce99fce8156adc521a449117f80a81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92362cf209d705e56b3c7604990db3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539ad7300d9ced7399f69fb3219eb1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37c92a24dab97d2d737d739535c704623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e123abd459344357b9da228a88e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134b6708e8b71b3de86dd7d45c9192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912768a61a5aa845ae57b7f8fc61b97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027eafefc3005b781bc1e2df88fe82d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02632e1420d4d6087a2aef6ad9ce7530628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02d67ec8d68fb3791711ad7c70668d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac8e8409d2b6e4825124d9272e943630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46821ec43e471b8a276d72109b847593631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b402cce6ad027491a052eac01365dcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85668d37e31d51e554359c924bfc5bb9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a84a55c509544a774b2aa52c9205c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7170e9117fd1cda8ac180ac4f4c94635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579f66d61f91591e33178ec15eb4c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15820ecfcbab7234c01a39c2a5af8f70637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4612fd6b582f18ecbeaaa727ea54a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fde09feb216e9d3b3fc37c39a70ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07152a8c317367490e6c9842c1daa07640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77367cfbf41d6d550e80980412471f82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1fd5718e799c9c461c599afd7d2be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382264439b16092508ab2a38b1f413b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55df45a4e66aa7e8704c8ec606359a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c52df7a808e29848597c5201818ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c27d63c14acb7b56ea154cd3051a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb09eb9766a815d6c2ac5a44bd826e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537166efbbe2f34b6a0aa9a71899b58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c527a9d9ff2db57647b26f23622a718649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ee0b40f3f733e333dda7b9226cb29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce870841b00675978e74a17ea67b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe899c63067c557d0d4c320c4d77fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f6f1dec8d93f9d4f0a00a4d5e5e7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b367a61bdf4c63349a871517fb9be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d8044918714233b4c2a8e850da84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f80f18e5bce3cc9aa5899645161861656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299627707e1f972747e1b0ca26b7f40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba5a23d1d4f115884cd063d08c226658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f88815a9321adf8d11c4c77f1fcaa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf057269f39383da89283e5daf6d60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e273a8163ad2b1a60b156f87343eef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8d5e5b69e83030d05dfafa473a505662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab662d3d910685fa0a34d10a2b467b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e20d0c54d961486b2830f718af542664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4edb464d16e7672ac13667f6c87df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995a57f3841f5c74f25ea779c3a0629666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a001714fdd6c10044afabfc754087a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c25dc830c2c49cf5dc6be15898a18668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6b006ee986bd9fd56ea7f17373616669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1fa3bbbba357535d755aa6b14df4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165df6e1de2c1864b8aa14cf737f7cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082d3732259f6d5a16102c4d80a53b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e392e2dfb750b19f02754124fb404c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a2a5df4cff7ba9682e8c15f15006674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb7a390485b42bdababc6794523035675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345f7dfd67c5eb1b7ec65fd9572a9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186016c41fe16e3e98e6c8ab7eb49ec7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b4d7cc2d61fddbe89cf6394bb122678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67856d2dd42df59ee45f643dedad0e5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5f8e6f977474a4e8b78f7829dc69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e194e23bcfe62945b6d40a4406927681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f11e83df6c92fe3ca8e1a55e01d49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd6c527fd6fe43fa4ef848409147fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87165b438c7ffd998ad5cce17b00ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e092b616a9056f3f1f95515ab049a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0690802a5b2c258ad02cdf234f0d5eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f1fb0a44353988d6c81da89a5616c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a9c8743280873ca67cd6c3c02a521688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b84912cdb5cd55331b53883ae48d38689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1fc239f911a1742d74e085d276ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305b5be669c56fa563343e048d8a46b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6104c80f54fdd087dbf8c3d8e2c73bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56caab84279892a760e352b4132abc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884b26bbaa4651ba1bbc48168f841a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06bf57508eb1a9de0115b3f73f22b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ade6d3d76886eac123188822f75c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b854cb75fb9d495cc1006001df6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadf051ce974c1e8eaffab857056ed7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724c5e8741cb6b8a0b517500d29a01f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c861760f472afbddb09703fe67414a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1be3f85be31062387a029dd73469701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a6a688ec7bdec11e6961c7e59a95c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd4bd33c093ebb056aa63663cf6193703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d40cb6883c0b139dff9c794b7183a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c635db5cd7d7d9cab15319b1828768705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa08c0bc1ff3843b183f36e177fd13706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997900238f47b326a5bb9570aca4dae5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e069fbe9cd244c0c0ac7fe035139708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969df1fabfab50e55758ff31f560b08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e822de8c7444a99edc3b475d7519b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa81e9f6c3c64f45982889be800c4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87bcd9cafa5240dc03cec08acd81c34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c180b969e9e58df699432f82e126807713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68f8157ba0968d54aeccb5c09a871d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56bfe96904d97a31ec9ff20c8eb518715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb12342820ad1f8dfba72ec21ad013716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3a0b7379ac26b62422e71f5223653717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8149d159c8d40983bc6c7414f53c63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891914cca58416fcc4907c02716aa1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b24c2a92651d5dba6eb543c19f66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c4bb913b8e59c980dd1b4437607c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ddf10a299d49ffe5fdd5fcf63fada722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43f168f143dcc981d21be0005f7b7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702e7422424104db304a0cf928dd888724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163992c20200675b215b4085636392d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0847e4b8ff1f7b5afe645184ae7df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419a6a46cb97144f107a5981876d7c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020494ea14e13a326d264fab239c251728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92fafd3b979a1e9bce06b387e01c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee4c74f3694285f02fd11d2151cc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7dc34b309f8b0d79316fe6de9d5a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf3f6c314ffe9e9150549cb15f27c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244339f9c50fb3f7b52c7a58813d4cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdca007adcff0d478a56309c927dd49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaaac9bd9c290820d0b7d06e4d4b72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cc7583a17fb73c6ed100ed79a9195736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1651c74936ac74f15162f32a7235f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff7dc96935bc6f2469172171bafa4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d40bcf95c5fc18b4b9fef59ec24e07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dfac2f71e5e12d878bdddbe5a0ca0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe874ba635d07b60af65f094ada801741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81254a6e79764c3402a19bb6668550742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72bb7c8e7768aeeca1b6760ade14c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5924e08037842a546ca0014a2496e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f09a3da55d69fe2dd82e5f4577b29745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7e48ba59bba5ddaceee1fd04fcb88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df995aa02e90eecb61e2cbc1725b1f24747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cd2dab89d5dbeceb8a0b75e216130748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0191ebf92ed4abd2223cb1f25eb69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c57916574152a83f68d0b1d115f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876c6f8ef80e760723e2de2bf545633751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9860c3c95ff20fd82377e394bd4c99f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e42f88eb7775a024e35b1f03712c40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632ff97b79d648dedd90869214068f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe06fe67d2eb9cb754da316289214d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d84d0d4337171690a5e0157595737f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9637f9ecf042d38aabe922052b09ae757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90992473389e85db4e4bce8c64925e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce843f98346a8070dd90b68459e4501e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d858c4ff3bfe56b77f0a0bed46e690760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1f8f72ea5d45d59e139a887e720e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86835d041ec056fb718e9017ec3cf713762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2674c38d8a4c69e6db0d1ca221db68a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7672c8c8bf946d3bdc1d49a27b6b51764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcdfb78c70b23d60fdf68ef65dd2ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f01752e7319c64d3016ac5392103c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309cef571f67d5098aff2493c983f3c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5c74a4916087b0aa3061d23cbdd4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3391418b1e73ba958a94ef93b7bf3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e0f76166478b2e82f47a68c7698da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465559408fae107d52b5e6ff8fbe344a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f1ab57ea1727d8e90992187a8a309772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666064061394c7df91d0799b940f794773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44ce79e74d41f547523a4884c3c52774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7b3a2c2c6c6a433f0e45d291125b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce3fe114dae9c4600f6917f9ea35eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefd165057de1a068efe20d82cc718f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0a373affac3c78d191498e18f21c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177cee8a6579abeaba5b15723ba8276779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4962eea976e160cbbf9ccf3d4142bfa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dfbe07f2a4608a8327d6f1f7deae2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44262b3ffdcf2cd1884f6fa8cb777367782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22478e78f98c35c31ce86a3b13ea5854783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3cb95f7f38d3b098e1c31159a7f02784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2634db924973a439e251db515d10785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f02cbaed6fcb7febc2164b187f224786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f5ce966cb5e4225b41c1c0a830532787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892cbdf6e48658eaa86e99b6b2d2e73788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a031166651302943e1cc14f6c97daca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60770bec93772c414e95fb175322c539790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858ec61e6b2c1868957d7ff46d4893791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a4a3ac157a93d1eaa6d718b9dea89792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2514f4d2f11643d79a290dd09f05cee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb0a83037f932a5d3d1822b4c41d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f20ad68396685981ed5ab0911fba29795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0802733109f1b83a1056b1bd2c6679796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5c1311eadb7d8fd406a302dcbf053797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce0a20fbe8245a4fdd3914498ce99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75396c5b45a856e5cfc220d07b4fa4e3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f269fd2c637e8cb8c577a164feefeca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a66abb895e322778641aab57f116c6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3b21032ce1de676faec16ea39b6bd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6d06bf1344114bad767b847bce6d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f088c09843f0d8cbd13f0bbfeb074e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ed637ee0e4799d9c5b8533e45f365805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611820e5b65fae56376e7bed2da50bf5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b71674d29c51e6603cdab60e39505f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f96f3536d96f52ebb01309923d93b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df0cc331ab05088b2e168836bdacd1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de6497b26d992c988c2e50f8329007810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab7445e29454aaa8264e097d286b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565dced84a2b45945bc217772e5d15812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdce6a6e1ca8c4e8f3e8d4ee9468d8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86271554be0f9aa0a95e2873b5406b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7a7381f1ec2c8351f22d52120270c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856abe67e1fb5946ceeb4dcd3108832816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9428fe8c4e171164faa59f6a9228bd817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3940c375762688dd65862d14eab821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eca08872cdec92a1db8227522e39b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efb75c3aa51cd9e6289db07ba116843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b105d226d33cf0788601728e377e3774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4bb94fbc3b1db24a33b6624cc6b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72ac39101a93afc10cb393bb1b6daf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b936194f1da49aead77b2493fd14da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade1e45850a6b01f8ee09a20a50a9b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4eb365e477e5cd3b446fd558fd9779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c1d4eca480b95d1de82028c2ea4a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bfa819126ff4279d6d9e5eec5348811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4d1f3241f3a1addd8a4422baa79d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cd18794b304b20e6aed1928aa5aa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1916753b8d7a3f339135850cf840414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a05192208d318577e1e66edd54ba315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ccbcc2d86ca0526b6973731d3448016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276f9f30f5c923e16c6292b30028da017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99927bb8a4655e990e5a47fda74ce1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63004fd2d0b91a174c9cd77944c3b54c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bbb2f73e15b4d5058dd2bc5851b8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e46365940d359fb5187007c81b92a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd8eaa552c85b8f08c1dd444f58c7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb89a830f6442e422314f5fe6451423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a6f0ce0c445b29dba37a13051241f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f382d8c3162b3be7c58698b9129209325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9ad61420cd708390bc5209f6922ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7a2c4d910172c1eb6ed53c4e8e79f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f48df0cd096feb95c4d17999b11b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486abdb1425eda5e5c1d2e5074656529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388adc080da177b4485723b10005ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f1faac48d53f2b9890699e3c42a6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea42a242a172d3cd5f43718a424b3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d07967b679ce14fc69f7d28c786f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34592b02f59ed922071f174b00e9cf8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c550e94446054e449742f8a6341e29535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a5456c08f4dfedb729bdc150a084736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb630736b6fe7eeeeafd0dde740b6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0ed45bd75f7c36a58e35e8b85f2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7fddff73357259bb28cfe020cb08039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7fb5dcb55c417b8522d2c5593648840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea6b97943754d4e6b7ca0bdb461d9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a0f32702822a959cbb8e1dbbf75742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ecba01a4ad832e8743641133aa6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01532c966a330b745788ae2969d1b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab92850aa521372b79a67dd7c31241f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454816968028b470c151a7e02f7fd9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12113260054da9117b82e1e3e4117147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78dd0048fe53684ce85632cb7a9b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb134c52932ff832e706712c7385a7e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10873a48acf51bacf7a9fd989219af350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f11711dc513519a163162e6d1a2d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23517d96c864b507eedeb87ab6dde69152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2c59c02b58297811893100fb20f3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6956474eb16a0f273431c0c4db71154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8525e3e2e9ff6ee8fd5a05986c5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85184209e061e76f923915445ec30f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93ab7766495be2550231701442f8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934d9b2a201297424967d518714d01258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca647c89413da35a68a230b83922278059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a93056aac43a603284a31412f9d3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3d0f1337a4cc5c400c9f7b183211061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03e39feffac690d4ab2e6e4cc59b1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674fd281f20a644b0e856fe497eb2a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695727b69221aeac26921c2bc96af164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49667dea3c109bbb875ca66fcfdbd7d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db638540fbdc7cb628afcbe8460ee666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1b364abbb5b73ff0554a4f05a1de067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e48b4a214d8740eed3d398a5a909a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d931fc5d1d6e38f8ae1148854bc7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4b83ea2990547b20d618112ba48f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4448a8b050ad17495b0ad29cd56f4a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cf577b3c67bbdbd0a7a5a99b1a75272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751770a25b63c973025003d2eafbee773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda5b2ca8b1037e263b5a3278aa445874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76e84d1aac967f4b03e8028abc0e2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6faf85c3fcf5220dde5b14ad130476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be7f2ef9230ff3a85c1d0cd9cf44f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d8626878f049eecf035c03191d1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d07ef25ecb452930c1a5eefe5881c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f39e512cef41bb0d75a49d2f8c27580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debf0e360fffd3094ba96f5524a523581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e5f6033bbe819730d1ceb2524bb1982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85123e39008b7d8975a13353e1b350ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b34f45614ce5f4567d00a8b98086a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59701ddee896104df0d321fb9502811685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77572020769a0ef6f004e60b55167e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910303c0537372127fe3631ee4f461287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445762cdddaab8e904f22f5a2ecd09e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2f68efbc3881a355b7744bd35d6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf874df937c99fcc58b88d817ec347390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bfd224d109dd426fd48f37808f85091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b465503780c8a39a2c862b984a283892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367885457419f32931845cc07a24187793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93534852ddfc6f2043129ec43c5dd08f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ec24efabeb10f2ae2ad35ffe0270b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618b8d27547978884846d30f39c08096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d99d72071151d36a1828cb5b795ebb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b8be115c3f557993e7cffbc51db2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cf996335aea116f96de1e6a14890199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6836f393c2067c19b1bc777674101a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02daa5de7065f98848b1d0603d8c19f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c36b95614e6ff13c87869ca35ea27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afe07cc6a9c9dc3d293a2551004ddf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad038d7fe63ef040206d9628a20e796d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452e229433aa7c8773ecd3e11f5303105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43af7216e2a2a7d453e73be130b865d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f695a84ff58917a8d0ddd506c615e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114e179ead0255fcd33ec5232f07a18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370ff2533e753f46a6643e30c55d51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef44aeb04a26d08d052ce1341b07129110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa08990d5713b053223686c0f258d83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73ebd40a030eea0be09588b72c255112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa723f351444c342354d7d87a1ee241e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cddff89674e7973adbb0a69e868cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097660fb16d6c93af9835cec4bfe566115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd6703f6e2e0e2ddfaa30caf77b0bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a1fcc6e539ed75a98c10ad5ba19bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f8f1fb65b411664972193a6cc9a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc452643dcdc692479021a573e19494119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924edeca3fe694951cf63e863c39e61f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f740c0f9c1a8d42f09aa445c393c07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535df583c0a4bde22fd7c00a5c35c696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f0773451f26b19ceb39f904e71811123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80fc59b646f3004549ce4167451b31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b2bb1bbe6f9557030eb9c42a43fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd269be8355d5dee741e2928d4cb2cdb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8063bed1e75c4c817e3e4c379d85f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92147ac0beb281df82caa1467c42c34e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b92f489d81499476a2f4f4be69be4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f21db2f3580a27937ddbb7a6b9fc91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261b92b7ec8b2b2394ee553fc985de6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c9be6554a9975ac66cc0826aeabd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff793d3f0f9a8365e9b6370a879827133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381163473ac189af2ff53c7e66a731c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811201a9e923676f06fe0471f50d69d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045b2c6752f158f66f709d361df2aa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf15efbd4fec33b1a370370a91901d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55cf0ee00ad56dac906328c074370138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552fa576323f408251cc5816c0f0a9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd716296f158d1bd58fa9060381dd8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbca1f4627488ce42430ce49f69b20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c990f5fd42246feaed136754d4273f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e24d3f7b76caa8b325d383fc78fe1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f86837f5330d26286673d25138265144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5975518750eb4943af9b27a800c1f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8041e816543d00a6d5096f87ef0203f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1b7e9ccb8c24ecf5888a7b7c420c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b77009a8143a413446d00c68135eec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6584d978d316ce04bbf71e1cbb6033149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93777ab930516946b204f75ed79ef32d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c410a909f563cc7cc20411a03f6de37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2fb24d7d04211d62f05d912e85c58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536368cc606687336d840b2c5b2f15ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505609843642ba70dc15c60930fa18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298541f34c8db8d9410f106873bcbea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550479924f16d21d3ceb7f785b53c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d3e86e79ac0b8959d547c42a20d3f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d09b7ca96d786140ef2a5d48620e86158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63d82d8ea1f75a41c9c69647704b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ff0ef8b70d33d5d2a08d602f487b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56356418a6f92bc1d30b5c49f47c0f87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad0b61ecc96cb608b6d1524a6f9748162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2309a8418011c60d855eb16425756163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163cd85086b37fab0479079fdc049c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a97e2d9e821965119deda316375f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb108861ea24709733b960d7cef24636166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab2a6332d24a62cba8f3481fa137f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e969611e85dfdc160b2deb296cf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98204447d0f2fd4b288f194781fe705169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a74d6741eeffab0db792ed3f5f9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f08d5f6407d322334943ee6f46c76e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb5e34b2d14b86f8b7f56cad76030172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0584e7742adacfa2a7ec288b6f642c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a95ce045a22b48453740326fd00f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5204d0555a639297fb2e4f732e20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6480cbe7f19ba83fa31f4b807268176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ce0e35e207eb326cc83ff2f7e7e9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df8a9aec1435a44b4626e4eee6bd86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4f642a37b29a22ced7fffafb2587d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28146a12f3bdf9ba3191492d1c98ff29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432d2bd2fce2095e56e88cc73ad5a98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd87dc25f39ce161f62274a03cabc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dd41c2a62939172e866256fa8460a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81707668f3d1fe9ae341794e1c79f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428fe4d7c54810485e13ad95dadd49a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f83cfe9b57d7fa2db0e696286acb04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08c21f9a5bd4ffb776d0e058401692187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b60982e1a869706ed8ef3dc8c4f590188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e7ce996e049afbcdf53a84db02f2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9153185e9265129af55e989355f52e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2443aced6ac7d52d7dc5de09bbc66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98043a4340cc740a6028bffe3fb6875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a602a3a62a190f1e0b9fc2b75b3cbf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229208acebad336d923ac377f80bf7ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eff3722783c4cea9b7c7a0a21ae622195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62859468192d1074be854421ddf6e6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9976d47d2756adf936aa5cd13f061197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695403458270ddf3cf8ac14a46d9511198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644356b6fd9e9231af003c79db79b341199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d095193d9b1fe9630b1541cf6a9da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c20290f51991c03a8d39560cd288ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c37e2fd4c1845695fb5eaf87bcfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba640433b0a122f8b17e7732168f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63787cddc3028b29b4622dfa06e0e567204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893535057275aa50c66d1e78630def36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc9c4502851f6f8bfd953c5ff0b6a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c26d526982da0ae1c4e88747fd446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdbd3b1b2085e962ebcfc33535e9c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85bb0b41c8d04eeb28b9188a90d9e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62368da8c10585e4fae47ff89466575f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb33261532f2b4a308945c62022edc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a39c4ffda3095a498b158e258a409212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c65c79680a54ee8278fc9c3ca1d2a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ae006d4d6d9d08219ec7a1f786dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668428dcbb979b28d8f607f48cdb6509215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b49871ddc07c8665ca94bedae37c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f06d8875b81483cc4415a38db0837217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5631b62e12b8e97cbb01c90a64f198218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a0554760d96d14a0169ec588e720219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f161e166a772aa278e92aa99511e09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13d035c945fe5c5216d0fe62f6150221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e815ed598d0f0a536630a90c1be26a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0247ab4b4eb8c97a4ddc1e2e0157223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef980a577822f4bec382f1d456688224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba543315fdd9aa83239abf637f7879f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482b6874b30b56667261ba116e4471226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2045553dd463abe9181eb3e4fa8da4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ee61065f9b3dc59f86337c6b5b655228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768527f9186d711b0c3bc578eb6f3b28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2adb47bb773fd1d7fa3076db08f9eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be2cf9c8ff4146655c5e925f1e0d15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631ce614296c2918b21781dfc15704a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b1c0b52a0fb0433c96373739c2ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc79a9946370309d7d4de853c52f43b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d5dc95b1ec2ef52a8e66a98805c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db875d8bbe4336cd2ecad641a82df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d886fa7350f343929d3456570dc5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48dcd66a1ded6723065c891952e6bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d9efa5b6dae3dcb51fe7900b96d0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6250ac47a51570f1dcdb004508b736240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8bad6503dccb85f37c902e5b1a11f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704db45540873510fdcfce84449a211242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21772f18e484780a4d464c35a79b90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e37db7ac33f623f508be9bddb2fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025416151b039e8e730420d4b0da683d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191af312b510ab6d4395133a2644ef21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2a3768f98431827654f8597308c23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee592e4888733baf072ddac5eab12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195d685631b904e8ab07f550d00f86249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb5e866a4213ecedb44be608fea55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032514429c187caef49e1510483978f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a04a58e4bf3f7679087c91253418d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d7a150e95960f399eaea42853eb97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9ec464b939469b92c7f2ac796338a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159305174b82ea6b905d0e36981677ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec9916733d1660e6fd5e96062eab38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04987e3d2fae762d905afc399c3970257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fa4f244cd8ea45d16f65d74e9498e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8422008f7b218f9b9e236bba6b532c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf277bbc63660bce36e631dd685ab4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dc0feb8b6df1327469abcbd2fddb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861f39aa8b27fbcedddae2d2b15cc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e073aa521819239142cbb8c08f06e8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25ca74fde3702c197e49ffbebee973264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848bd4635bfb63d57839f8cd6c69054265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067555737b6c4d5d3d207ed84f0c9bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe795aabffbe59702fd01137289e4e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60ec3596fc6a5106c90f2deecde6ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2930228ffac51c42479fe0b2299fcc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4f0622c15142c87750906edb19744270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8807be5fb79c9d53b3c8c970e5bb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf382764023ccf1a777e8468ce5cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ca456fe7fe267c0ab7e30bd77510f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9963b44389fb824ada6f73bb16ecb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f056e618cab5cb387b76a854668acbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa97843635b30210ad14c3048a56b3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb2948b1745e76395a925d328f6c0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17077156b4834494d746ef6df866bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade71fb8f35d28fe9cbe9bd18f961e23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835069807dc7301030513978f45565f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c803e80f03e701238439bd0f88ddb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857201b5a86c65709b7187a25cfe501282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad587b19d3fd26fc55d22616f69f4ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f6afeb28640f40796708afdd206d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679fe88acb8186178f4f0f35a6041f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e00711660615d8def79234cff709f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce578dadf324f5ac176d8184966f8a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013d8d23eb4274a12f899c2a6e2a045288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f845425d4833d9573b61ea7e4f6a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c291a351145de7aec7c2b5150c22e7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5a02a58754a7f68c3c95972e243df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93d1644cdd11c9bd0ae3f64935fe7d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ea373d39c908ea8cd36170f3d5e8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea4580764e19624fc88d3e1b458c4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd046d46a627174806caa598df3174295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f55efdf980cb7132ffe712a2b1fb4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381eb588eda92f777850f61f4db2f89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36acdd671d2dcf9d55b48de709ba0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825dd6966dd007688c1c87501612835299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906eb9ccd9bd9f4150c969147608f5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373115cf6e5d25f6624195560dbd4cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa005035e8d6b31b7b4366c217ceb36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618fd59fab9c7fb2c3f8130d6d0485303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6676c6f0acb80e7c443318b4546423c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309a62f72bde86cd913241eaa8ef651305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a2ea935b8b4b766fade929f5a05d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657339b55ad827b5e1114e7ccdedac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3fc36ab65880af05f4ba515d77cf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7de093c86cda1619864f350f8b23d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2c88826956b960e3d83a2eaf37442310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640f3d57a27a442669171a7b622dba1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead545b2d1f4fdc20829d9233c3e5a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f49f1cf3ec12686047a8b3923aa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88a404b1a95c6606f451f522a24414314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b4c184f682b7cc946ace77ef9f1ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b88de761ef44fb60433d104ba864316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1072d8b036b589a1b829d976fc76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16610a2e5f1ed1d6d9c2b7c6c1b19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50941a0c77985e3f807caea87cb8c5d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6923094814de6ee2e9ea10dfd1625b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc63f910f9d128786c1633837277d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686764f791461225cdfdae7fe6d9095322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe4ffd8b5d51b3e2ebd83e6c56bfff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5473dc19cda6de11daf990c99f289db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692b2ada053a727c3696a50b7c6f7bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4adc227ad246582e8a5079b27eb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09edaefa8a40ae0f6710cb76bbdb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d734692dc193da4d877e62027798f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8cf81720bee29de2f70a3c5bb0994329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53bcad5762d867b797efc283e3263b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c158283d6b090a7d83213f3c942311331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df699df02f5e00fa0b18c5f60be3ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e7840d5b1e3a3d0f9fad596ba9aef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd238de704a6bf35d1872e64176c1f18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafb09c239248df984d2028f3ade1aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c10416202c5b02e0aa36c11e43f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb09dd6948ae30d939645a728fac79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070689da6a8677d8895a593e019a9258338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822698b9e7d07e4adbff9e4eecd0620339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5594e7f228bf48a49f04158581593a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd843fd49790822d4e337d011018e5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fa27a32dc24514a2b4a529d665747342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc10b363881c1a090ab38f7462b31343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12abd703f2d65ae20f1561138ec763344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454d99962d3c570f370faaa9ace379a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacae5e579406ef41073d3ca0cddb84b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d07371d87c97f100cc11215f5f6b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218693290f0b5403a11cb0efd252439348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308527a79015eb7da0f4ceb5c754af6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d4a6272bb08df4a773854e4b644c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b50201f07e80f24c3a5b6965e19d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ea0ab60fb1f0e227326c8ceec5f46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aeaf288354e08e726b04e6c735dee2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f364f50f509efed191556deca5f9eba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df921b7f3bd9f6dfaf7b995baff1a989355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174e84a5f0e47d34071fcccde53ff55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2896abfa45a553985bfdb90f821c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4745b682a2ac94711a529dedec767358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d586eaa0880393be4963b08122d6d10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9f6881fd3d9375fab5998abb24660360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730c3f971f4d7f7b8f6552160f83215361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129a6dbfee46887214f27c3eadc1056362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fc0f2583cf9c0fb74091b5b46b93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558621678daf0cba21bcffc2bf972c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0afb58d4c7990519b94d4fec0e1af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2112e7d6571c30b9a8455c7a1c4f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305a600c030c53402f91033c1f2b2d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d5fe223e0e8e7fe53f7644546cd05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f44428461a4764cc8d91277c344b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b57fed664f22cc8a7e050c6162495370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2318b2c57db974a926fe5a5d0c800ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570766db9b451f7726e781e6debc5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715e68dc5ca7810db32ce0c87dc1f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2220b644420ea4a40dd64bfaca402374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3e11bcd85ba82d4234f453663905c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ce01512057eb3fee61a103c670d91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86518e48b7efdbb3b293414e5342bd8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d767068316106970cca5dd4dfcf095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7550b178b11ae87707b8aa763182c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ec8d930e1a25926f2facfed603cdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada236e310c4645941e552761fe4a78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d5d35fcae2e0d0e61ed92f61db5c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cec5735cf460eeb91641067ea7cb16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49349758ea9ccc35625b052a58b55678384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ad27240f7ddb35e23a1c1ff2a293c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ffadf9e074c54285f595aad32c29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b5d63ad33154b9edec6c9cce0db54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4940b880eb648e620890eb80b5467388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb1722c0188162b0922f5315a683f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d1b4e4ec0d2b49ab4749836d83a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b1f696a69c941fb18a99c26934607391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a22dd4d6c5dd7c2e556ddfc17062d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472a19d4272779a7cab27379ad3fb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7bf90d1871ef144773fe5184c2d5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b732914b59887000cd28836ff5dee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48c7dd0b8213c54f7c4fa05b060333396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef2a049cf86881f384808c48cc4fcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4673fd90eb7b53153a3166175e11b9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9651e96f077bdfba51dd7df3f405d5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff3290a07846dd13db610ca049c4da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c777dd445701df899614ce1b83cfc8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e73d005ae6714c9a7534cb97edb26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415e23973f5bde0736c1a070384cb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bac8adff67c927badbad4f31a1dba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a608564d78aa00d41bb747b1d76ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb9a79c5466206ed4d1ac87d829158406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3a1d98dabe7f93040782cf4b5d471407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91c97f8b37a4e16943f819c886a9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ac5b47691b0b242cb88504adcdd96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead085216f8262aea5b73382fc0ef1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227448f336938f927904796565df5ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1ab589ac54a3a861af513ca9a08d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d034baefd3d7f4041ee4ddb990059413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201bb8068a77124050b71b969cf6751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48255ce7f5a7fcf367f093f2244319cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55835704a0a1f14356d6ffc794797f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897a7feee2b2cd132d0dc87b49b789417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4632fd2a5a09f0f4bdd73b01ac8dc70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108e11338b223be6a8d46ddbf0d215419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0e5dc57762808c4b7c2db149b7aca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b64b7ed4921f10de1fa8ec6e9e1d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de45292f8afa9463b9c7464891d3dce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676a7e12b39bce9e24ee0e4bb7215ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d7a0da67bd1e54c4cb9c93d474285424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba05b8c5002be7705b289d7fd70bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c9b319af51faac973400033d37d34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b017e467cd3e2c1c2d8a8cd319a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348946153e8b22e58405728e01e540b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696137b44b3539ad94ef8252fcafb3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f5070bfdff4278adacc843025014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd699aaadeb87a665ae995c8dc86aa39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326fb289f72a9091e7102552245bd52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b932b7d4b8c6fb9ee0fd0e164c790433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42511f4e11b9519d0b992586c2e5e2f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86534d09dd1a9877fa09565167728435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb88f3a6b2f46653ebf3df6b3292fb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1a9b89f63bddbb35f9e9d728397e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6235bcc300b9f8db76ce05c09fc40f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f9804fcc2988f4d54c2831756431c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6889cf22a126aec74d5e40d6ba2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb53b640100bbdd00e8afc52f0dffee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385d5c57f8cb31a071b575b6a22a908442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a6fa651700be19d9619c8926c3e62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a681ae17eb093d6b2749347ad95a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b942844e7c27dd3e5bbab3716a0c1c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ea896f7cee31e8438fb75f7c2154f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf4e3e015b2c35f824ba3627df710e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545034355e803c4d933fc4957878b091448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c3de504a6e7025dc5cf9fee85e7da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89507b73a1d13f87b638f44c0142785450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143f95094501d2ed51cbf6ae8e9c44d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299310a0187fa1b5060281ea5f9c31d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3aa3f90a465cde9dfa891a6740bd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf69a878e068333774dd9d3713cbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c831be0a622b120b6d5bcb35f4db7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8ca5af9bbbe918213c907458759fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95731fc6cfe1584a16dcb7ff841c1941457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3192b375af75171d6c22ba72776eb3c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2bd3e8256904e17267634d278042b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9710c35cd5d37e612187a3bfa8a7af9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00132ec35fe5d734a397dea2ef19b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43737b3e711e590637d87c782425067462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceed0e53175588eaba5bd328b992b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145fb5b76d625f55fb33c67ea4f10de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a9028583d0543264d0431286006af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d8fae2636026771d8da9bb83cb66d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cec2ba00c89b3691b3543bf4141e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdbff3f372c5e93b382bab880d3cc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae0e7f2ae4a60bf9fca1ac65fa2ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297c895301e0bff223a4d975e9256c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba551dd2aaba1e241c3b3661142c0fb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a61e6df5819f1e39cfb9862c4c2d26472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a006a3dbcabed4f33581f057fa191473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162500db5ee253fd391c637a1ade20b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717cb463d38036849b1757e07e43bd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419100eea433ce7504b2d2888a4e730476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dc960baf31065b59e3a1a6c710ea9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c6474bbd43270415c1a4bd9fe0ab0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bfc4c22e5fd6495e9790d0fd7c2d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb454e2d2a99aecfe007e945063a3631480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661a867e1665e559ce91ff5630cc249481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea3ca11ddc7b56083ddb75e8d16350482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904acfb7a4e953cff45e0092bbec08a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa127058d9650458d0fa7cd4448c04e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30bec2333e54b2f0ff7b4466df9436485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ea5d8d9d775f872876eea46edcf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8439b7434fee9d602e454820a55a40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a3b55549401a094e162f68b417d81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee0924b29b832a5ca45d67307f4fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a09dbbfa6ed74fbf47b99fe5849d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4d1535049019e95ee5f6a93e12d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539ec7087d02299fac37af8bb57edea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a91278dba41055a7fe6cd79ddff8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481ba9f716533a05341301677ee92f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf6eb93cf59601f5cf866949bacf7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b213922a0a7d173612ba6819301482496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce267a006c72616a5ba9d514b61e64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e21e8fb6b15c9de227dcdbc3f6cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2a4811f73323928cd6023e4f08dc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be626681a5f580f3afc3f4565cf7673c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d148bdaca84465a393b64cd7310f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3f02ed451f3eeecd9082b3275124d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd64a39fc53300e78bfab3e9e10394503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605fb83ffee3b6edcb7dc37dbbd18d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5288891cc2feedc595da2a82ea43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cd080ebab287c1a65427e1489d259506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e2eb8972fa8060ea7dde83822c5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c94291e49939814ae3fd660ac1d3d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917d151cef8d7ded4c832eea4984cf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca85f0420dea68d9206599b3526161510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce7485983826b5b51b571f6c375c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb617039d5c4b4481b64ca1aa22aa65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cf4f171a2705cb87fbe82fe77857f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9e0457be233e27bc466f7d4f04de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a235770e50807eeb59f6aebed14ab1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86a168d197bfc50ac0ca07090380f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a1780c1ecf01dd57e98652d1fd01f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1083f7d9f3a03c090673bc52573f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b772c0456ef67ac2a83db32753f0c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3006df21a5dad4db9fdbf4e192e109520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d3d9b9c3fb2407df5515c4cc6ee2c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c3e2f6d34ab9eabc9bd3ebf047de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b5178aeb567db41b35030a0a57d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56763d99bbc8e1cfaef898533ee4b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878926c80fde6f0fe358a6e0c4aa0edc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def8a92b3be19108e72eeff9a296b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67ac0aee72feabdc1101a38d64971b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc981a1b7779529e136593e7e88ee3ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2f03678eca156232d9f88758cb12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd410c0ef66ca99b55bed439f1e4d7c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabd00d6cbc7747a315736d48bd36ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265e14bc4c718c021a1a774ac2ace9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84653c66ba38c28e82f4052bbbd4dab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb26be425e3528eba6b808a3045a35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc802fb259fa595ecb3a29c27e292f45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975dbe9f694503f80b90945ede1c7fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d1f71b5b3b278e6d064c75f57c988537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18768dc01d631fd01d62e0c26c33e7bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37f646bc48f279272f53a2f7d9fc2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dcbdaf49c8716178c0bc73f873732540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbba8e57f0c8d5bd268af25db8d477541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4ea32a1c59e8e18ee69e203e7114542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b761b51c21772345b1a94a4a189068543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde2afc9a06c5d5dffefe783562819e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5ccdeb14902090e5052b494ddfdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d3e9759af4e18f9a36ed56d2271dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbe9dd7b200f19dfc943b6097c416547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b11e79b831ec2cff15446200d9481548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1dcb64409f0585d84010ad29c87ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd35d793896c1ec54352339995e57e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd912932fca8cbeb87288796bf714551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b82d92e3bc89cc2ddf944f9b82c414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff726ded013d424c6091df09a8b1b2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4473ed2bc60914123f1797c2d6f566b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b043647a8cff73c9ee330b9f9ec944555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ced875e9481619229687901865388556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86551e49acf0112ded4dd2b6649f3ee4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a92f2a0e10b7b7d14fd1d1b2b112f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1aef641876760602219818cb3754e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a21ae38dd1639997fb814115f690d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10cccff343baec56e14d27c128ee44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcf10be1332925cf3c3542e21a929562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b8c16f1c63ebad32908bed4034243563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea567c4c9d1c19fa25a54e86721647e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86507e7cdd05f7cbf6d9c2fd3a8c83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a165389545d3c87a64f62c14b6d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4db9bc1483f2f056276f07509b1d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906906c25b727bfb1bacccc763d2f60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad4dbda56a903fe4d63e2ac0eeafa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605f786c9cb3bdba277bd72084e9fc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021edcd6422d0aa22f00a8fe51d0ca75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666231093491e5741a0e9f6d30eafce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ca5616f29609f0dcd4d7b36d8154573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb16d9c68b90d078c57412a5c3dd545574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f950992179ac06f0c6dd714c2c62fae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e4c4a2511a1d596b896593c24383576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51e5ad2578d39c602b26af6933c0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221703ed6931f92c527b9bc8c1bec847578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1683a35a98af8554731f67fbd9afd25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64cccf85b703f5b08e02f038e3125e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e482e502ca62f756822085f5a660a6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd82d415b0ae51feebf102fb99fdd8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cce98f755e9cffa1f504b7bea38a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51de8bbaf6dc18f9c12702fb668fc7d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833cea7af81c7b2087092121507f1ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbdd02d998e383de1a140457e7264a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205755da5b292b475f77f038bf28c62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd62d0395d0b510e53ee0bad534e43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd0c6149a956e39a33703a6467de09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d8737e31635b7486ce9f2b5293b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c78ed28dab0b3b81778c4365f9ce1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd688d0031260c7148103a1a29b9d63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d183f60f35ad6d0670c828e2f8d4fc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59769950ef3101e0f8980d9de6d93b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a88775db144b458f94db0fa059ef08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279bf199ecb1a5dc180d7d71a670865596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219180189273e90af1820c3e51780cf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665542909caa4f8d0ca526acbebade13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5747932f61fc20088d5f0e8e19074b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770d03105e7c18a13119af48b10cf28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f06408eed072905b4e6001a26eb820601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62ece9c310df39ea2f97f440946db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6788d35f9cd621bd23b950097eb3e14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc2ef5154ed5e2989279aabbb19a9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d905367b31c7e0f9b988b14018e2fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21451ba8ef68e9be6c033c97c7a4808606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b664f2b72d4db8fd686633f2cc8ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e225b3e89fd3ce1b160ab4b67df0d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccd4b51660b2b575dd51e26f332f6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbeb7fb5e553245516d03c2655ba7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abebf430a45cf1a6b35aeaca5539f4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691be2112197294c54d5bfcbe87b67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193331dba1240df654b3f8ee8ab1df5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af35433c2360d35def31a3648edc33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107feb082f4e6c09bf68b3b97f4d3cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae9b5dd2d3bac16455c500d41011fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce7446adcba71f21447756e79e55c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6d6d9f08d30025dd6ec52680b5a4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d1f6476d3f0983d3ded6fe94ac26d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dbbe8921243dc768827349b974205620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed65c0e7eeefe25c40ee0a5590dc8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dacac4963f568c6843265afdd6b9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96716ac62de5ef6911c22ff18840537a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e1dc6b41ca21b077894ebb01b3edd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60457a97ccdccc2122c8c37a0dbe2964625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ae21e56cef2be650c0a3d15fd76e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea51f5d9fb421c400dac47659a96f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cb91bb7e33f38587d190053162530628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582ec687424b1fac2f1d7b2538e1958629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1dfeb4766bcaaa9282ce642f6cf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497a48286cf58954412732f932f5dc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44826c03616a0783db4c47f8aca34da9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9bfdbb1c87de228afc6e9cff10997633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480e86b8c22617bf2664ab8ca4e5ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625378ad6a02ad131c03a4ddeffe24b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf4a322d6d7de19a33e31647acfbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd76ff53bfac637f136db5c541be49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acd44d68264601e8c7fbe058fbd353638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cfb94acf8eaf3fb7a4c93a8d9daa6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61354e7dad3cf57c75e1a53a3059a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ca7b8675b6497329b0bc7a974564d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e73a4b74848dd78035533d259617f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08f4f4e6797b882414fdbb76b56cc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae611569dc82efceb9c5ead6c2ecb7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e248a8de0a79f3e17761a6f64d9b3f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c3002186e906359d47d5b3132c3d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f71445cc752ebbd317ad5a7e70db7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029944df96cba632a52b11c6e7f8c515648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f497b3a5707c824de24bc74c87f5d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e122efa746b56304f225915eac102fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d68167acbbbecfb796f09a2b37f29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9d5ec36440faf67cb14c2e3f886eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad2fa746eb619ff6effb191201c7ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b429f137cf1ae7efb9a482fc8220b5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57250dba69f0f80429c52df11ddb8974655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb18e031521e58f03a7ae68c552dea8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3c5444215d13774f0c7ee0b8030ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdbe1882e197188a2e7c1e838937a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932fdfbd4846ac4e386b3d5ceaf3cc2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2870ca65dba1dec13d58e042b6f2c4a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dbd8d4c6b8e105b3d53de7b9ceebe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee440b573a0b8c44e1cb0d520a5f47da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcb6222ff662f8707e6142d3401af0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6061060157711030a212b3e647a18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f62d7549bd3b063c539c53f3732b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf6f51c65b6c984fadd4e854eafdb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e32c5dbdd8a0eb32e84ef2bc4899b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89066548a5d22771850cba83dcf1a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b4b381763f284ea1a9dc879eb90d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6efefb417043258315ed0e4c0291d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ff5cc5e8eba200e4a9fc8f928762671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e0c68c23034e953b3a3a082e5a732672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca9e34fb15c96080df4c29671ca98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0e57f6f2eae3dc08a59eae0c561c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc1366357b44edf2edc2f85a543b9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f503c35fe3203ba43b7eae169da43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca05733e3e914ec3b5dd00bc917f733677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2f57dcd83853f752b5b4ff59cfba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc43191e4be60dae38510921aff24d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5ced756dfb48458a33e4a55231d45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf64db9fe159365fbf1edbbab8b61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c7739dbc8e61f93f0858308ba0899682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4b9bc7938eadce7de43a4dd8bec60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841a2540c89ccbaa7020823584ecf0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df776899e38ec3183d82467604d7902685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c11a0a83fd92daf1ada68afefc0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8ca327e4fd206f66ace40af95f756687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed0b5b95d0b50e01f19099acbf98c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac1f253f6f3c962db51b2cd08acf27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663bed3ae608e1f382110d94ba231a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12898331940a51cf9a80951b8b809d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579c661baa1d1e49779b1497b5056c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8f3c5e9bb82452534f06f0bf6a829693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21401a6d751c068877c9bce65e29c21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22174f2c39eb57555bcd10bfac79f912695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdeed376d45a1c136160ccc2e2d74f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59ed353b3b671afe8622020bad14a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28d07ae70e99b31bd7007f5b84db7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29abac94babe30e459efa1f25ce4d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9c4aa42cb132d524fbf126677514700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0b444431c5a29d290e37245b742b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e44a57eda156b2f71d5c56a1c0f532702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bcf0c0b0a2e9dfb05f2dc1333d638703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8a14bf82266b87273c9303c0aa10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fed5d904a2cd3363e34781fd4d88b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818756157394d8ad0f0d61b4c73844b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4034a7d40df6648f957f641238c895707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ff4850cec313f85247aea15624f3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6da40335126780b37f3c28077fab6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6a518a92383ccc9054d9dac847a05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd361a2eaf85c7c793c84e9af6af17c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2513a11f0e56906ad10a1a790afed2c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f4a655a42c1e03bdeb4d03b459fe4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd21898751f34634c8199f8890398714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c168157b80c05b82412bece1865d2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358fbef0358712ef6aea6285a5f6f7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed27ffd2c11ee7a2e4a8f09ddf921eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bed7681851d2a7da4287129b829ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f6a9cf78c07444db7792992f4e03e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b884468e01473c738b99ebc5e6aafe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d802f186829b9dc998bead01ddefedf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b0834aecf8985cc9087f2778f051722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2928f72e7882d1e796ee9e76c983a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b4daa0a7160eae135a87c769ac9ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022fa43c7873de861e1c173cc6271b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab3d79edbd2955e4cd384a9039dbd0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40658afd6fa5846ba981f9d6110117727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e4dc04f34d51d5560737d9ce5c5c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa35e3da62f8f7b93ee7655abf8dce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba0a07774cb01be48e80c5cc80534a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc6977aac53d772822999f9011097c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571cd93889c2b5b067d65cabd488e1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed11dabaa43046bb2c2d116fd2ec5dc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ec559526ac4415952f62bab2a209734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a967371d2cffc4ccd3ae2d54ac1e0a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c74f175ae1244139c313dba78a629d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62292a216be2fc5e0068f710c00e02d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e1eea4b48763f1c9d70a5a587a355738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fd4bb9aa5cfc55919462e78eb1a69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ddf970a7162e894e25660ef1d2e94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c54c1aa8ae7de189375ca71710a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61232e9c03a25e53d17f0637f535d314742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2da0ad6264d284ff86aa4a12349036743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ad84fd787aef838d2ab67e8ed839744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65cd799f76383656e42b5989c7910f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a657075e155ca1271e9bf75ab8c1c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686da3b3c67d3ce0df8279d3e06b218747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a283fd26ea52365227623c6f126a65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfce06b2870b493f8417874806e7cbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d3e8ab4ad97725fea13a27e27ddc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e1ddbec2373a38ff5c72293bac5a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d9ad739e58cf15161becffd803740752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca98b3bcad9c150814cec06090b0b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8e212c3d3e289f40962abb8f4cf5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286fbfc74ecae8da54190f5d05115f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5811567967d7acdd6a0787b74d7a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f891100af77a4abbde849b5fcee39f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023603ca5a592e1bbd01e1db5c960a59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eabe68a6d94b265f7157d790f6aadf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf86ba475d9c9e998609a24030c33a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5343cc67062904b9952f419e20f9f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb48908c63996f617534415239ac83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3476b5d88d932f3a2b58393619f98763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f28db8b2f6c116c335eb2e580f33ee764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5affaeb78d677d478e4a3b3010cec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f670af9206059fe1a76fcfe5863c93766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501fa7d29d3bd8b86992ad104110cb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>