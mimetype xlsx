--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062e398b6307895ba6ceddc4cf08a301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbdfa809efbbb208c2679860131d732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374146f031b8b6919025ab12a2c92ce03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1a5a9540bfce528d1c27e8d611b3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75ead6543b694cc89b72c3e2700e815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7489ee2389f909a99ed0639d1700436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f58675addc332b34e13cb73f6b3647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f43562a98289528ea2b7fb626c0a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afaefd6461ec23c9d2d5dbb55358fb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b22ba83adf281fc25ef17e94fe38c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcee48b0c38cbc1c6b7fc3bb74492411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0cef3aa79fd0b5a77e25883a258412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62276906ef7e3ff45eb557ce4e42ffe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522951869011da6fe1054b129d371d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a7d6934bb2b1acd9d071eeb8102ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb31f461c6727632bc3c68dcc399c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79e123b4c18f75dc50e11c3d7369717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453b4fd4c5b5e6d82c3d4d3109674c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853240ccf5ffe4d817c961a9855912119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c10430fc172811c728c23a47dddf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea662984b0191b776d99e055c141a3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3946c4d6bcc8300a931ef35bf5346422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fbce69a745163008eb0082f87f3fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b00ff1dbbde665de32461a8c40cd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ae71f103ec172c2c3fda840faf9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fb5ccc78bf6fd1ba8a8d56acda57526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803557e7aa0e06c1c5ed738c500f1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c06e9442227d6308f74d21aa9038328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f01ec2a9afdd6fd03648dc57b9ea629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd2282f22e5c19a8a6dd03f24e438f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da576defb277784ba850229c937f28931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589597226d96f8342883e88c03de1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211bb5699d8d02cbeede01cf416e03d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4dafc60eb83cc55f7fdb314152d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c830995e627b1dc0dc2743a28fc1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12af2285d35a4bfe5e062e668f7e52c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa888f0d88b79cfee326c894df81adf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e7247d37acef320ad5e550b009ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de3fefbd8f82c179790ad62b94bcc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288403d01e6397d52209e2170daaaf3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88b50ec8c7ff0f429b8140e5bb431141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984bf50d0d5255f2ccebfe71ffd7c5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6adfca6986dbd16ac4c030a7728843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eec749243b56dd063fb3ebb3c505cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26eb68df48fc8c955c394c79980dda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4f5e3d560e526d7c109fde634ee5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c811cd9584be7e7f209a1f894da510747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177dc783b056e8205a9fe5c74f34fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c23d594eca19c3b58a3d998cde95849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34e4fc89068bda06bf6a470707937250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbb4607187b5755ca10ca1934cd5ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf608a7261a9802b21874c4e56e07c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80daab7750dadee8d4bbfa12b8020153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d20119d4861ffd7bef0db3a2b4c9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7774ed95ca3a529bc24d9df83e507a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500aeff144ceddbc35f56064529a44b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475310b5cd392a58dcc97d98ecd4462357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab84e02424bbeec915e14b7c04c1dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1446a27e50e177417b32b78fc817da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31179c8347961fa78c23266e1155a38c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374fe9b77607f5fda5741f55c7259461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c456eb9f72ba89b8b646ec25055f2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7126f4c59ff5713fce8f1f20464f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731705353d1036770fce81fcc860d80364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a51af3f3098e3ef50f346a34d4b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c103fd25be430945774c9adff9152566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489f139a31619bab19a84f919e9f8a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc225e8cce5f906f8823f092e31ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78481cbf62782069e122e72da18cfe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c5e1ab1eacf3466d946e9dbdffa7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947b6fa0d5dd425f80e13184098fbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384ac03914b8c69e8d5cf8446aaf66772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07559e4ceb3953c64ee8ccf37433a1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16a13719f7ff93add4f60b7e3a0c3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa84e45341b0b2076cd6f349e03be6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a712fddccded39a73601faa7c9c0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af09c892b811fef432a779c167c18c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878fc6fbae9788c7e15ccef939032978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecad8e931be8792c2a5ce3eaa3e519679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c7c74095fde5ec7e84400dec52f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15493ecd9ac4803239d592d39c59ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1c8819d34e7767e7df24a088d13f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7af5314caa72811892f59d0d1f5d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53460ade1a39f20c71bda8dd1fb3f5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf361953c58efde086837546dbf37185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085c54ebc47df36fd9961055154af8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd8aad0a260e5be6f5bed31e1af77687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71e1883db1fee9973db80fd3d1b7a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961547b8ff0dbd835800c17b6e465d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe691567d3f89725e4de0b51f60536090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b00e543b24d4f9531e31172d73a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d56388e46057a22862211abc68628d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cdff33d0268c9e0ac685d2b3862ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8ba12be9fe8fb78133ba977e5a3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c9e44883dd221f1969c3c4bf7c9eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c5bd3b82af2d01d28c0746ec23c3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9eb2b53b9f6c45f5ea6401c263e3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe020c4c4ac2fd644c96e2054506ecf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87590b48d2909ee77d94132dfe0d5f9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6611b35991931b5748054e29896cd54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367b077961b635dc87510b8e1962e6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268eeb362b64ff7248d625b1aab276102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc48ce9c80a613d49be8a2c0fc02606103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ec6f296845e18e98fb44c46b2819104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032be68553cbba6da185c7a189ee2724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575fe538df79531272c142e25d0752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb96cea1bad027eeb64fd037d9185c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987bb9774095b2de9b4c46f891fe3a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e836eee2b5a8f198a72e667b3e96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb63c1fd5cdb80347aac68e3fa19e44110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88d6cfc3ee689738d1c7d4213fc50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7b58a3f015a4e1bc565d8da3c40a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0344ba7589f74761d1ca4665e624e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49aec3df4edd1bdb467761653d8d66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c415f33d63acf5d44f8c24daf09290f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df69d113ca53bc05c74b90fbd74a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54a8512ee7edb000ccd1ba0c52392117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a6bb522256215db708b740f82449118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a58ab5c90a4ae85f486f98e2ee3cc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c2808a670e21f8aa163c5aa7376e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f7114dd871ccc294103523a90d421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad489fafefb7fa82c4fc634cf2f9d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf91079586b48e14f2a19e88677891123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e124a159075191f63e014fca75c4de8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f7e89cdd6551503e09cf464727baf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eadf876a6b19116bd957aab263feb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807ab0317f46c3c89cf1be87e282622127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8167393975a7f1d825a250ec859873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532131b85361db4003968575e182a7f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e7035452b50241ea999534e3ccc4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39a07d50d77b9b4d4929b560b7740131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242cfa1880537ab89fd86aecc536969132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646a64afb490eb02cbce7cf1795a808133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc5bc5416d0538f0a49b4afc08b920134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c804fe9bf4911b70759cb2aa1d24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a80a45401d402ab2d1f81a711fb149136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89e03d68db1d3a9e55c06c295f2e87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c865b3fd21c0bda0470be4932373ad7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cd2cea295d257d49d8100919e605d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740c03fdac5019149dba28f4bd55444140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae09dad23088f51a0c728d67aba1d1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770eb37ab466a4329367938af9a67fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914eebdd92d91cf5b7968cff14e9b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb90dcafa0c2b205fe70347d20d574c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860b62cf9897c3e10370abfbd9ac876145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc3cd3ea3fec72ae2b39e4ec49422146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494da82eabb8c18215a19256785a1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef4f9b19e1e5f958d0ee201c53d4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b00f02cb4ed03ffe2a8130070a2873149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f812c9ef8c127eee98288c4ec8384150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3bff2d5fad5956f3b35e2fd7aa8f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16c8f650729a4a06654f6c4e0ca057152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769313d2a910ac2c6ae620aecae9e742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48308f52e810c9ad19b500b39e14a01b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa356ba2d78cabfdfb160dc7ed9aba3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8f310e24325fee2df852982ea7966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91443e4bf445a9390e51df0460e223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788a3fc80c107341b18f1f433a66ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9988e4f1fe1b3bcbab1805e25ad29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3a4ce55f9543c17a497a6e3c5ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c185f2e63f05659fc75ed298f32fa14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef0fde943ef0b70e162418ad30b644162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80e38dffe5f5eaef97a3a59343732b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c54fc11207db8358a8d2af2c37a3d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d86e853ec447634eff1766e53f8836165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb09246aa313b448d059fd71fd6a05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f85048a72763f038b0ad1138fc0b60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf4408fe1e668e5967bd15ffce8ce7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca9e5ccbe2de772d3e7d6d6012d642169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc963c689be51766ce399523c246594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b2cd2da2c958dcfb0f51fbe005141171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea4368654cff5864655831a6a78ded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41e95bfb0292d17775df08183c6a9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6a6492c7af920f1dad6be5c944297174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22471e2a0e4f351faff1265a8876ffb5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a88334bc50b7911f9ddcbce9cbaea0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc38430f9065be7b38ed896f80c7d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4d5348632e630920dab87dcaf8bee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c0df58d7cb858c0c749e4c30a0607179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c58995cc72ff2516956259cc078336180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646fc7d5b502fd7068bb1a0064ee7ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39ab66639d4050de05a08d3e8a0cb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfcfe35389ae329ed67c410f134cf9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9b99fef9a2449ad1c8386b305f1c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f8597061e804f1def30c48c978e1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cdc40d46d9995bcb9597bd65a4e60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ab846bd63976c176633fe6ba3c9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759e18e0cc8279d0906b87cb4ad5119188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abcdaf9f57af2ee4b3ed2d6b1c6468189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035e6c85333f01a214b6f94717e697190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cd1c08d6bf49243f14a220550c949191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b469e4ede82063782ace102a36de66d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c121bb2142c1c7deedb39978aebca0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6299d4e9b5cc50af9086d9b86752f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d1b7ceb7b30827742673ad2cf13bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad78d6276aa0a6260ea7a7255f526b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b413887bffafefec10b4afbaf366c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d4bad25a315046cc0b25c16e1ffd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f030c0908c6381da31152cbf087fb54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94446c77a2bbf668124ce65ac8b11aca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f83cd71e67a6526ef7187fd33b8df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b128a3a337188255eaba810d23d9da1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e804df5a0a45b53af92f6a77226bf6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802965b9b4649bc8e00f2b9d3e5b0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3aa3276b885c164fa316b26e9c407205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee959c156c77f47b99b41340edb97035206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff12e407140d98aa82eb77ed5ac6db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f07efb99260b65acd4acff97f4c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622251a80012b57e1e28c513929618f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a37ca60c572b4e45b681a9f16ed62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0268082a50ea12ac7c5725a80825b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761ccc2986986695babdfc3698e369212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5497670e4051395fb5aa0787e1182213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21cd5a4f67f1a3108d8d49f8940424214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a066b873a8531ce20ebf8a7f356f035215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd4dbfc27253d1fcbb309babb47951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe6962126a35167f6a270eeb547cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f04763c31b9ff35ba5f8a64939219218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50c1fe2f5a4a31f9eaddc38946e173219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a97815577159414e02251a4d35ef8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba7439b5ea8205c9be60af8bcab99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d378ede711115ec76f45420977d8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319996507cd1f8a7f22c99a3e1c9b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5a498a33fd6c311c2bb1f8555dd3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c5cef77d812e47eed5b6d3324e111225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a222b113ca2fbe0b5e9be30a8e20cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f370dd8689b382b42822c3773d180d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b6b47785c4889ff75fc3042393141228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecc7218e23abe9a90ac10cbc4a5a55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac692bf2eb3b25306368ca3e59690231230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f62029c0c14d83df5e917d0c0dfd52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09c77956d81873bb6f1b167e5edeaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed7d8a2e057c2f86702146a9e619ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494134ad53575f02e5562c79a868a5d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14ba3af21147bc07befee441227654235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b40f0c00aadcc6a508a3f0c224377236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc422748856adcbaa27224c60b4beb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547efe5cdab1598cd01efe8e710c6607238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c054de67d153d2849a4e647ea3248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a46d4a92b229466f306e72dfeac6e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b1ecb136371d9027a8ae6cdc00d34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a96bcab4e3b4369847cb11e99ffbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8056defd3923f3f0cb4f4128bee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47fe9029590c16225d16d4a74e3a28244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e599d9344717587a1f1ee3e20b791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef598fc083fdc19686ed8aa0c1be65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa3851163622e16f89fc875d33975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64ec8120d02da893897b9aa682bdf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde8c684f0d63d7e5afc0d1996f9c78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145f61f7f9b1cbab80d541d0bbe71a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399513d24fa72f7afa409e5e4abbb4c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225e7c3468d92404756abaaf1c52c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434564f3da16fd538a80b0b648b683c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6cf2210dcbd20a0102b832671304b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726e89f65f2d9e43561953fed8f675c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a8ed7e7d5ce2fa9dd0588886d64a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454abe126bce4138c59270b0586c855d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c175d8ad4c66fff99aa49dc2a6741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1fc3a4c7ba3136351cf149ba3881f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4cf477a6c330b73684f1ff30caab0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8998b2b2b26a65081104f8383ce8f6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92116322704e069dc7c5d3dc953bec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed66bd60d59a21b65faa15bd851c8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37645ec7c2ed7c2c28e4b2a690767e3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011a4afdb105131a00e7d8ac8f408c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24872b41b0fa2ca40e0405c7395b1fbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210bdd8e1456a48eb662922f6104f84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f2e78e53b15a681449585c5fada12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b8a2e9cd9fed053bb26646cca1c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b4507d5b957669ebd5a1bf796e8ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f596b6482d0714658491af591b6687271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb80f129fa34c5d1e571710db924da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c4d90f4f2747ca2862b89f8627bd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71e8c5c2ae56d23b5e72a71dfc820274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575268090e4fc4044e2a0d3204fc9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d791bb249701d709cede2f472c05a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a0b4830e8ba7e450e5f95cb25738277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f41c9c6fd52b737f45338bf6b289f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f25114c610d3bd19d6e544a8a84f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79313c0c84727e0437a3d3d721dcf2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822084b87748d3fc9f328957c535df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c188d209129e1b98a0652fb7a32a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fce3b040373306aaf597285cb6f6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee28b8b5454626302d89f5b9a59eece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9a72a36885e273f2a7566b3d510b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1922739603d9125e5b5decef7630a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3095d6092b1a3d44bc19097bb366e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087157713355c9118627b1ca0f6824c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cda79b9dc78f76ec832b54cc0b69b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a77ed97e4894a340644a6702ba87d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea31a6f6bb81c3f7451f21b88b081291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5182fa21f5ad9c1936f81af8d13d2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969731d301a04b788fd8ff20f389882293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb0a37cf9a55cb86ae10f3d33f670294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9f35edf9ad205b0e6814092229b3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8deecaf2dc3428f2308893a4ac53c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe42f4bc9786251f113573569785bad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da37a91ff1f553677afa2a0ea4c2a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bc1e69c112b59afbcdaf941a1ca3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df954a90b77ff5f7cee78f3bf24c86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9927e037cd9c0487c77d77ad0149c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615735e61b21a31f796e72340a71be2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c710bddaf161bf82f63192d93d2dfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d77cc425394105c0a8ed7b82b2f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858363d514d606e76fe1e3197977fcd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b2c1cb8ff4ccc521657ca4f5ade5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727360b25fe9972ab0f581af255e2b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1653d22e571015921653e364d76dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d72f2f9e17a5ee0398dfb8060c96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90839913c0a51b15fe6235ade0d2a8db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fff0bd9ed51d18a8edb9d6c89f0727311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0990c7341d1f357449b05b7ab777312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea14729420565b21f5de6b3b6a1a6b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bb1b4949bf2d36e1e229218206819314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a878c1dafaa606260e0ac1dd8c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac4f04bfc54763ab2a3b0efa1be065316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2b57f38bc7e1b48cfb6a6a57e764e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d060c022698442c46550908752da28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f323f4b2b81c49da0b7df0a51c919319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835770bff9587bb9bcfc128d3c08af21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c6e7684ad49dcbe0a52c0e47c16c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eba1948481e63f1a668bbd6e7600be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4512a287623f6af066dfd8b6dd35d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740622d7e29a5e32b584f81286fbed4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a55746ac5b1d4852728d162690550325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8714b84285aa70b5245ca494994772326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360d347bf5545f134a8f6b19aecd221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5c9a3f67eec841f270f1685e95f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8df18b68ba3b233e30b4b9b1811a46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a337d095c49a58b1f4c84b7f6bd97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2321a199a6ce7e7694d7dd00a60efe2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bdce7cbb10a9a02937b0ef16109ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060af9f72b7dbbc9a174422fdc95b16c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b24dcc45650221a8957888961d81a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade97fdbb35cb8ed348262e53aae5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c820da2213c4880fa3af7bf9c079b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0f37ac6c681f48e8e3c6aa408e5eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e4bdcfca9506ce19c2e7d292ac272338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ac1236ea5f25637d8e4487d743a64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae754e08d4aa482eec5d8f26dec588340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adfea7af5083f556d2f9e6a616b2bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501428ff24101a37c0cdf274f7bfae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2106fa1616f5d26cfd817fd917dbf3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375be7ec5d8621303f0f504bcddd18db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391b61fe36c978708d5ca52f0de08cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9b6eee3a64d9af33838159d521e1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96ed964bd1d54f4a43c6b077d32a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d4ff35cc772ae5d1efc60d0cd8938348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787987362f01d78bf5bb37cc9fb82360349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77d597f7c33c5a34ec832f6fd4accc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07d3ff3b92944194907e20e80c6d6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d569f6e7f4e933fc4f97d0c25023c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b199a19ced92c8167ab2f26aa37c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7226865cb0d31bcbb4a013b4144ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715036190ecf2f4b282864fe082d1610355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c53fe5bccd88f1d1d77df87c90cf56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e97fc91d7c29ae236ca61a866cc42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a98f1bf1ced671eb3ed10fc31c11a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbdeb47e9d901b704597237f4ff61e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6263911a4edd248578ba3965dd3c1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985f59ba8e8216812576a8becaebd17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05520bb2115ae50841ecef8ba01c403e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb792f16303d98b73ca61cc8725324b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57197c5485acbd01877a95ef5a3c34c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e6c301524cb6ae0755d423f089b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b0aa8d3965de726ef2a125e1dbff0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46907be6bca5149c22d0a7639e5d36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fef579ac039a17b8db97e30bcc861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a7b8ba1c7bbbc178552bee165755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55404f3e6de83cfb35d0d7214bcc5e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e2ce1a1d5edba8255781d4d73173371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e388677f45e9e689e72fd60c0e6b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25443e701988603a359990ac9d3594a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59798b1614a17455b9d976becf970f3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aca71cc585ea2ed9b97ce527c4fc74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aab575cc58477df13027eefef2b40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e1e4f56f4b51e3f092209fc2eaa00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1d621a1c8d4d0edf49e4220b101f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ecd6f628749fce6281be253a95758379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a5308674c53614f4d82c6cb1dc54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e3b61edc2d649eb65e7f6e23d120381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8d346d439671a5d48d53aaa36fd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c76a3f78abf785bdcfe844dc94bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ffce34ac24d854b2025bcecffe746384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e208a7e7f80faf026602e9933ac49c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68485f98315375895f15056a3343a14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b18168bb16ac00fd6b33c33012aa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecf5b5a5f59bf2cf363875e507c953388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2fb760b58dc590c9c54d2c0eabeec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e218856796c54047f4ec27b9b97a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f9c1e99e48795e512eb3abde61fc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108d83ec9126037965ae4dd42fd1201392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93dca6e2d640203bcdf51aa1994ae4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebed1c67fdf0cbb6bb0eef0c0f746c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84cd9c07197927b63bf22c8ca79bb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dcbdf5797be35a474fbd91559999d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1569d44a8a655324188751fb9a4777397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b5cac492e21c874c643e021368de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6126c33ffb3c932b703cf63b8c9224a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a6903681054bba44a7e47a50061b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dda3d3b753e86e492fc776072c8384401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0372731887c885b9625ce57286ca7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717108a1e8c1c5a9243e5e54f740df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd008d9fbaa9a6db781a34d92b2dbb4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a70b7cb4aa22d4788fc100c20130405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e0563fa68e9f7aeff7f1c781ccb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad1787e3d0ae9300d50a6ea865e922407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab6aa921c0439f5c6190a65561118408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c6ec4e36dbae4957d648064f14256409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b055196c384a1a773dce3e93afc04d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b555703499a903b8651b6baca96c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103062e453cba51f1f94f8e4f56ce6b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0e4fb7bcb32e42fefe64416046cbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1193932289624a57258bae08631a87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64465ed8289b3366c8bab52bd83dd9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e011b486ea8559795c784fd4bd47fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ce39fa340ff135ea30163e04c151417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76d36ba89c63b675bdfd3049860b84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bda856433163d3396546d06f96c7b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98c653289ba81684abf70eaccd7cbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89464803f8f8ec7e97ed68db29338dde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c5aabd1ddae5c638779671091a6de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4632c917f08efd0d2960d26dd8e938423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f285757dc11a68cad5bd5e01c4a11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38b3737379147263ffd869756b1b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c8202534dd5083e390929c81ccb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc235fc97c261606ab2c2c28578072427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3ccae34a66886d1f3f42b558fd2f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b7fa71ddb05587ce6fcd9d6e74ec9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2e745a13c92d75de9c262448e7be5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415122c396a1898289fee49630df23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f317ccf4111a55f466379349319c3d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3e08e84526719a4f28af0da10a18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c35d4bee7d3c6200597ea6f7021ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838b2a3ffb5808e9dd9820c54c46306435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341333b165aad1ab5d4b41ea58a8b0d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298388edbeace1198023ef6dbf8c799d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df83e3b73a7678a18bb0bd6976510e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883dc1219429d00b29b78d2573d1d2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f1bc0974c2ac79c93ee0a3fd84207440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f82941338f4e4d948a50ee9ea03ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8736faed8c231d6d33f14f32733b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599b88c526326461942a099a7f566b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05380cea87adbb67050de9ec8b90cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602960b493a63a6795d0b37372b021d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6177437929cd7ee8ac50c7f8bfa64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f8ddc08f8f26c41dfab07529b977447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464339b1dee3f11d91f40d580f3c2553448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a482eb8e0698d2f2f12f12a776d454449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab5944390350e61a4e9cf5832b7d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd30fb8feff49639f7473e7788daa2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db632ba37fb94eee8f339e559b597f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3de198daab66f1482e8df6089da4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b586743c09c902c9c552a22122006d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e98ce6b3e74a6545bf2df9b79eb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff760032f30c9e6056cc9a2eb399c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46eebd329f6c52f3923c4216ffbd9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9ff33d536764f989d17e31b697982458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448baabae00198c16c9813880c4ae269459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb153a91b64c254bfbc617bf22dfb5a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfaf53d2a2c963698cf007eb529b61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2356f1a0905994cfebd565968819cbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c344dded069ed4b3718c32c51ad79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaea1d1a5e8ed634f04186484ef8d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1b06871b8b71d56f9f4a8eeee2084465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe880f0f1b6ad05d502744254c6731466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b13e6ac60e6a515aa279dee6d3ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671cd7b2448cf112659401e4fcaa175468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87169504cee87db1e38d81cf5cca6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0503177daa32a9a02abb0882a066b04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1725d674a4ccf28b3cc12672eced1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd3ab564f93c2eab095f3930360d9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ee5eda0133eb2e60840877fd01fca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142fb04f1f15476bc5db3880e4e8fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ad622faa6e3992b07010350b2ad4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269f740ce1ee56ae1145175af6db1f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b0e27443f4057235d9150e348bc9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f66665894de216c46ee6529b0d4ab8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d8f14a65e1859af85baf257b66b6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad73e5bd4736b84b3473c8c17ea389e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26fbe4bfc4fedbe4878003984c1a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd62a0b469e4c28070719db9eb4e8d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f3ca10024308b743bd6af136a18c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acffef635b434aef7e3c0b1ae9d7dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c940b5bf24bcd6f3dde344623eef4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f83016a2a5d452968f80dc2d8fa13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ce748c51abb98910acd3aa1dbd202487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de54d9e3910bee497b6c6fd7c6f06f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d150f81079ba93e24a0901d1883d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3de489d6fee50ce62a394d4ec582490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412982a9794c79483a7466434039d9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33734687b0f3687f0e76864cece6bb55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e686b1f7c10cb48b6d85e958b1a60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521fcedff64e7f7d0bdcab07ed4bf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380f14e7867bb966dc3077003627080495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5d4db304539066c0bf683c2e85ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccedc1bc7a17ba6f4f799aee3df683497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f481175e3bcb2e7d86f4d21b53ba6eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37cf8dd2ca3898bf15beec654f4f77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc3919ef33b2487b1ec0d3949e3c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a292b953dac071deae6c58d5505f9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270133e41dc454d68b53a3224f36cecb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee9ef9edc7b2805ae326462a49e07e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cf151702de76f1e3dd5b181e30e88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110411a5bf05dd2c1127dab00975629505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a544362bed66e64c18a9a9383f062506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f94b88e93979ebd71ae17c281992507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863100f81237b5b191d8ca96edc746f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082d7cd8b65200ddcaca7a6d7e05d8d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98044890cf76cb8e17c60c7df08b08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe2e47ffdde3a8b015b5fd842c333511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cdd2ab976ed2cead02c38f043a749512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671610801e737038ea2c9dee3f903e60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea88b3688861a081e1f841892abb14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661066a48a55c6af74c3f0beb673155515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18069554f16ac2ba6d65620602b5a16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9c5f67ac442050b3fa7427a7071e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d59482170978151a2363b7120c88dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd34b1c42740edb455040412cc01e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d110bc676c011c6ea4b85f123b46d62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0274c17e570cb7295cc4f901a0cbf5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5e2053f5c125fbbf9bb0f8a9ca047522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e45d3f504922ed94b87e411de607c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3109837d74af1f3206152afce084d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a20d28c5f4897477d8d51ed3fe00bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8b782c7ee3b3357db2586914262e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3a304984e7e8c41798ce69ab1f3be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af61e5dcdcea100fce5ed88727abb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa30563a2e8a7924fd513dff248fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ccca0222cc766e752eed34de39428530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064044ca6693dd71895b5d35c9d3d6f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b00316ec54416b34f4b31f4e280d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715104284f71e487afee996060e669dd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a5492c78faae877e2d1ef701c9967534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe11ea64d40d32c375f5c54f5e8e8cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ac840849736b18c743f689449556b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20c9a8596bfaee6cea38e7d2621d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba3e3fcee76e651830ec158c6aa4c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2cdbd53543ae6b3c8c56dc0acd15d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e41d6047dbbcd4c5f7e578ffa8f69f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b22d1c91c51e9498e5a3f6153329b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401c2c1b64972dcde4d158664676f9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8478f3c6faf507240464de85f43230d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264196ac4abfcaae41c657d9555252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad555dfe3ec9674d98cc98d14e7d51c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdba3542590e5aeeb00f3788f97b5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e1c2ddebdb121d94cf8c887882242547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896727fdf2b936e25e470a1a592e2939548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f6f3c9f3bdbe6d249044a082b9fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4d8aee930297f64ab24b8c6e1f0c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a20b79ea47f1c166dfc1607e82c7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf7d3d149f4b5c4100b5c95137ab8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a530d8204b0b16583b7c0bf847ec4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df822ffb80533e0282fd609fd21f03d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c26e9b64ea88cf1df45d5a02824ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280cb5acacce58c0d0315f83336cd1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c787f75d4dd1c4a058dd2f34e3704557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d50019ffc66faba84cc64a53acc7b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ff25b3ec24841ebd12a50cae36d39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b850dca8ff756f567581b4aeaaaa4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64393e8c2f5f7fdcd7c8187eb3ca1c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc0f2b8b37751293f97676fbc3820c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6b2a4f838bd70d24376d2147d91ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f01ec75dfdccbad426f8b8c0fab615564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9357a61c5b22e87cab8feb07f55d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce6b6178df36e7c57793eeb85045f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b64facf425a32ea51ca942895efb52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce4a0bb0fd0c63848a7d356da50a5a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595d6a4eded9e1b43909d274ca67c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf9255b4edf14e6b2ea5b5468b5c85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e21fac9e8360e475fed37ba9f15e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195573fc24fd86c3160b59ee6e6ee5fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc0583a0e6cc2bd2daea25e0ea85c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ea932809c2b8620b81444721cd72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff6be6c042283827c83e32f9ca8e27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e501e31e85ee165f0a1cbeb07ae00576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76dbf46cc30d6fffb630df68d1cc61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545ea0299107a605be516a6ec22fe9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80528f0e599f9b71ae78ab2f56e27c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7f72057ab7dcdef495ae5afb7d8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e51e70ffef653c80b3682a450513a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a0306c66937dc64e3507afc7c5fd1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9f13bee0e6a65042242e6737a8856583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114463e24dc487ed1b5ee616ffe876584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eca5d336c9e73d23941dd39f4861e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f84c7c42f58143b1c0923d877b4a58586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bc396ce9ea942ef22d997f661165a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84001d2b10a972458a18867947fcc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8839c3292c50ca3b89fccd2758dca8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e60d12e6e62acd55571e4c9342bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19594ac9cb6a0b1eb81fb305bffcca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abf8c9b52a16436bdb0c7328ac9b58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c525cd073b09d142c331fd6cfa503593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff3a1b7caf0ae4898c91ba0562dde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9fea3c2280164671060623bcf3f6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51ea2e115a02b8e907eb272223c6b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3891df8ac485c87247bd377975150b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd33e1cd6b5cbee4337d5cfd3cb4fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6750e6f6b5a3a82d4cb25144f85e0e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adbe8d0fd7373174b79b64bb073661600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f7b37d6f956b2dde8eaa8e4ed8ea4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575476fe008608604db10fa24a85e957602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298fc3258d0679cc20c49e94b917577603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df0a765c14f9a0176fb04f0a087eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9d3f8b00a0f6cad1613debea4e7c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6b93d9a5c824f656db983a8b9bf94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3bb111b6e6c55243c6c7d8a3fc91607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad7a96699a8ab4f70ee6338e0c678608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc7efecc34311568ff66108fcdc66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d8ac0441d2c8cab89e90959751823610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ca33aca2c5ddf8e9fdf0777a8f79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36070aa26b393d7ddd6f0852f7935551612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df07f624ec30a3911fc0f590277b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73daff59dc1cac1b7f538eae22e874e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc7f01d96cd6f5c5d88e917c5bda2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5460df4ab7e770877c192eac3d6f16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959873517f4b08e3c6d54c278a3fa67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b1dfa2de9634e89dc2084ace19ae2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf5e53f72c58fa8638d7d81a84a0b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ad6a7ddd3badcf096203a74ce042620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ac7ad45e9f2dd205f51452e492965621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba4a77fe3e7bf21e7d817fd9c953ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985913c2c4a1fdc2fceac849b017309623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d11ad62488d032ba1a22b6ef02b1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce2e45966980de1d6513275067e32625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860cabe7f357d7cb00fcb176dece7bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a7f6e7c05af168bce737d273fad0ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb33a226520e068451262fda9ecab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452368e37c098234b0369449f6e8e71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4b68aab9cf51294e6172e22fa1d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee539dde65be502cd4ba346cbf9dce3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbd90e5cc9aa88062e3564ebbda7ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfcd43c82958870c0df87427c8daff633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9c925cab9e2995b6b9cbe10082ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaed56a8170e7b6ae0bbcc274b9c013635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791463d9e9aa1434cfd8d202a251b3ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877994c36bdc69b183cdeb99a35dc06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f40f42a8158cb715eb9c620118ea5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99d21733027fd9a1b4d508510fd85639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb63040c6c5b14969bd4f222bd725cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b5c8fa7130a03e3844dd84438a5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab2333ca0b895ea3d926ebc4c7515e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e9e00b38184254160a30ec2866227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9a82adc9c27007d2fc3dda96781d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e727556a559954e98f4d43418200645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e01b75e5dbc49c2bd1d3c9ba5bed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210658163b2741947141a189f80db3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30c71b8683ee602320c210b69a745f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e285915cde2a56579f728e389b43672649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad712f652c33b4ae88f1804c637aabfd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1eccc7a1cbbf4f671c612d71eef8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11518d19fb2c4beafabd1ac7bcc15900652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd73ea52a14a7411cf7c5ed5e871f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2961b3da7f3f06e581a050e369d4d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5b657254aeaf0e0dd2c98bf063d33655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951ab3076e99ac9b00f89cdbd2d8f0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ecd11d5bdc77158e1d68d07ad5886657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b93c3b27860e8582645267aea7216658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0e9f17728c82037e1d6d1ce563f36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55534973a29d1ff21c5232c331a57cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60e6ba49a45e2353f864971dcf3da2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2152743b759ecbefaf03a7978784c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb050e0d3a66869b58873cbf4ca48383663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1c6d1eb94ccdb42065c5fd59c624f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320941f67411822743b9904ff084ee9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e97ce0d4fffc837a18cda9572a412666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217914af9c5d925108bb416d7d14615667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5220cdfb90ae5292724d6d6c7eab59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c872a4627a4eb574b9e2306973399669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb951395af4ab6004972d44421f4425670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b684857090deb438c497903011b506e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542912faefbf06f96e3236de8d55d94c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eea13fc42e964b458c14b5d67f6f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7525809de3b1b7379405c26816595b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7412057d543ee878f5a49d34ecc52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6813ce7f4805819ebb312beecbe302676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2d31c1d42f1b14371ba020ddbca3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ac3383c79136803133b6ef6003f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72093252761bb1807b5c2f23ddf6c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964784dce63da81a5b37e61cbb798be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987cd0eca38eebdef8dfef0e41e4a1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837183eeff52de07405f7243050dc2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53840cc9272da83e2453974ea37146683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b5b47173a14538d8b87bbf414454684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3dcfb35d41ced091701b0d0b0eff6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d2205e22c206436910c5d63492c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28fa72fd8edf534792ae964a3124d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cceea2f89d48d7a7c1c61538f6eb0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203f54b9e281021a5a6e84aff273da5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690bcd4cde7f805c62f6a0da6e0bb1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef873276a6dd9432ea3b1e57f7df5a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096898ab5e126e392ce424bb483271a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c5cd52dffb6d333e5f34171012f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc341598057dd77705c36da7a86ccc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905462317241ddd474af5f09341e8ed2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948acc13942d197d36b27be5460f8206696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df117b7b702094891608b9c535dfb4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15110417b4de41ab8e40b81eceb786698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5a9d5f7db1b439c7f1a4a46ec0d84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3fe489327b132d1e329cc0d493f13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fcd977b4acade1fb7482aa4916f97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa7149e34d5f73cdf7566651dca4db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cd4ee7f994c88f806f985e67587a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fead7755f4c73a3d23415d5400b6c27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294ce915f849fd6fd43e85a575e83d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3903c3772eba5bdb8ea0883529a9ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45f3b7afc00eb43069d63ed8185c2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62ffeb96495b0b2a1449ca743fd5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2678df6b33df3e0ef71e2f012dcfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d907ee8fc3c42c154587019b40fdbbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc134ad0f747c053db56d0246a8aef2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bc61d49253d6b0410cf33b3ad0adb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f02c3924601c591a6bb74941645623713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8362feedb7894c1ae8e77b1558d2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f482195e2755791895caae92a415600715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865863162754260142a2947f1b679ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216a2f24330e424917ee51ece5ea3c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961af8404971cacd1e2311f2c120139d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c7eae7c96232419c983d1f9cdb86a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74738c1c8ec05c1e566b38174b94451720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d359d54e5a6884f8a1e57030611a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff63cc26b060e9cfc6a14852184c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfbc15afcd1383edc02fec0892f6ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c058999c2b9406b3be8ec30854a19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29808a03f3a2d1a3e6c98d74cb587ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d49f561bafa3fc0835b315a9d0d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24140ffa85296ee0e2f3291b8cb8deaf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4138e9f363d091e754887030fee4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dafebe6a7ee4d60430c8736d2d941729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a50c1b60a4b822589955b5fb9502730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351f14258f895c6f8fc471b9f7a9b96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d5ed174a5dcc209702829760c6cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0b8b9ee6275f037c7e90f9a74e6e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01450e65cc12e6457bae56527c6e8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f04bd6748d395ef76de005baed2a4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18976bef51161edf1c1bb0901d7da1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd422c5c79edc8abdac5c7d4c610c2b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f16fafa73221912c6a6ffd929640b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e0055f781bc2c81cbae717c975bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbfdf2a5266afa0b8d661d9326b3e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b04119bf3095e767b41a3e058699741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058620461faa5e9d041058db7f845ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479a497b2841997c2dafea6621d1778743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d86b5c324c6eea1252a7435d81a86744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da71030df567d976aa59d9d8618f858745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ab97789b8498156623e5a81286ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d9ed1f4270cfedbf7d9130d235304747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622772d827c95feef7f4ea6d6038c21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffffb0d009c05b8f9be7ea7047c120749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1d64f37d3d1cecca8a0db786f994a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcead49674e0d929429076fe2b44f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd395ef3332576909db84ab7c2b87c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3843252978a7bacb1ae6679891a069753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cad1b058e22420cb2f7792d3d8fde754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757ea956fd1486a79d4c42501cfce16755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26b4a8169f56166f2a1b41d8ec0ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b8c0d06e947e0f9082dd9f7046fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25dc28290daa91014c936cb66c9a45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7d2d00ebc06f0f739f264bfc7c984759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87a49d4813828a084c90c18d1470e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40fb85d63d3f5d6ca30bdbd6e4cfd2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be660c7e57bdd6892f2a906984a355762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acb2fc5028349b353b4586d508bc7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d89c217f750a782aa5a03728f7b31764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d6c01b3e34fc396cbc58b4642badc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bc9224ed82e703e89f4178bd8f81b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f38073de612e9228b027680a364bdb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b26bb124fec70eed3a0b7a683a978768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6e0e13bc0f6c9716550ba10f9d46769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9325394fe718e638db6810894eb8e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80aa3e42785993d44393f91b4200ee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741fcf7327c958debd0de68b7041ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804b0e6221a1db821e647e7c0a5364f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080358fb5dcbe112c159b972a63533d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e2aa0124579ab8e99ad87f4582cc8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e29806b084932a2414bad871b4317776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516929d86ca05fc6f1595e33b06af13777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5b4d527bce1b2af555fd66d48ce81778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9196762eb4ff293a686fe242736ae6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa506ce52812458b9c519bc68099742780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdee99bbdd5e7ceab9d38edf620682781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242677c512eee6c4e04ffce168038c87782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4875c1483798cfcd63bbdcbc5d18783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af052ff8e5a1f2a4431f1301932e0031784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d81ec18475b4154ad175c090c421d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ac2ca822748e321ce319540038ef1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b665b45257cfe9ea64f375ce0b9c016787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee6d858786a8c86a2f14aa7f770b3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3a8492e61423626bad27e05afa113789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f0c9da23ff530aa415235439d3f70790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f713bb22c19f9f8eae25a0e3a8e88d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728c269c56eb94beb6f1333d9ab1564792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bfa70aed0c12e2910cb940c64c9c6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738690e8dea91e429fdac5ea9684e457794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531e8d67b96ce70832da4aba4a9c59795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7923f66a2a52c2085dd46f62e31095a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a521d63ffe6e1eef7b48ded930f48797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbec812092475ce5a3d28beca823edb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ba5d1ad68aadbecd1c325457721dd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c45996f9b292b0d9a144cb1f654fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f341d1eee64e785f5391e703caf1c1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991a1e765689569771a2226218e3893802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b3ff9098a0c53e5d4378fbbfca729803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80aa14eaf9b12d7900829564ddc94804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdd676f9584bf43847d5a71aa6f0ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79ed40b4cde8e83589b96296b3432a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc370c882a4ca042b85c9e9622ee2cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50d6dde1461b5a2d1b54ec03c21291808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eddaa5cd7e1738896264fafe5fadf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a354b76c47e1202118fc5149fb7eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde2324184b16cbfff2d08113a308dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351a5b608f9e717439a5661b707933812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d72535556b6ad8f227d9401a33e2e4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ccb5f3f9563da5e192e0507da4c88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33e99de8b422dea4c07a65ed0ff7f1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c0a84849350008a243f119c3ee174816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76070cf168c6a148270ae29bc2a1ef71817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0662578fcb9037bf4dd36166767e12818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d42fb13dd899ada84dfdfc7bf396819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058c3ca0e0908501d3814543d4b9fa8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791be29d8a6457d88574b793dfd4bef821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d356b2b0a983af24f28d8cc8b811822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c27ce856153f11f3aa02a9caf16ea823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e08884b19441ecd8009e0985aec4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf272c8726daea34fa12cd8320e4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca24d829d6a78d374e83a687663fbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedfdab1787d42c0764d44eb856471f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd1d800365a01a2ff16313330e4e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9f30a82ef59868b2ecaee09a6d006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dada43a029cec19d1eae8740a095e647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0edbb8cc4d8a81aa7daf16e1ad792c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a997d79a3ec8b1480af2e02c9186389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9316a23e231463b54d70fc8b011855910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac0844fb634c91a80cca57f0f9ffb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd43e69c1685311211c5fd3453d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae4d3e7ec7dce4086a4c531396878613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077592a4edc041cb3a4bf8e2bff01bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d400c8c89a227a98995fe70e11de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284bc1a938f565233cbf51e17c6e16a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ccd170558e9cc1e232f3af235722f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c3d9128c53e3cfec43696227ae6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3ae84cb39ac23cd817d8477677f7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a86050f5c544e343ea0c6204fbbf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc23af7af7d55ed49f8f66ad3b93d8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96dffa1893d5adedfafc8f5cb478db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad355f1a0707c4414b3964a90e91f2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20eed2e96bd323aa4bbf3ccfb62ae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73fec1d894c7df90797741d150c9125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f4981e5d5a74495cb446548c8849926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac62ca8212f1d4b358479e9ad5989827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb554cb3bd0ba39ca63ae4ea52b81b4628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ee19a52f6cdbd063fa5d4113ae2329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a33d324e5712fe7f5f115b83f9525830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41351eadbcd28e246a194f4a96c7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc861bf218f4325602b1406c46f3a62932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3740ea35d5f253f00d19bbf31f319a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93cfcc73f02b8314a1871b8254ff7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffef059c6c9b631154fb69fefbee1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371137d6aa8343a96d439214813f96236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ecf7973e409bdc3acfea50cecd53d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e02aaf3f925fcaa8320a67ead758f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eff4a7bd4b25daf0a46fc78c704c7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d6ac87daf3c8e78accd7a4f51af3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815215173ae7813e0b453e6ada799c6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f482d893d20daa85b9897e84af62842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cda68aeea5ac61495c0c14ea95256e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f713f3538ff9b44ef255bbad61d83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903367fb45c7852365e5c18cf36b4e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fde0f3cdc3c3f5be8524377ac386646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38915d3fe15828a72a12666a14e62cb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f65bcec0600138218fe02d5d2cb7c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fd026636e875c0d2e52bcfef7c40b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b577917a790d489ec2e91ac96d774b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea0d2f0812ceb8033b3e1d1c32e8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978b1c0f5d1cb07217c36540b9dcc7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021a0aac3780b9ed9aa82b8e97367053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e68e6779f74433225e985ad5a753854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b333e19348f50cc17a20a67af22ade155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9b3b0fb374d6230f4d6d6f9f5bcc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ab4320c87159f1135da24f084ae0b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13fd7958839b86c2f37ffbf699e8858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa785e46115c7a37c728c03df2e7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280315fc9540c04f3b51cad0c2b4b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d2b461efc2cc9c88f9d46d2777df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0297055e46b0fc254f6c341ae8abc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ca34697cc0b9ccb4becfbd50433b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a8b2c85aba39edcbb430e452144d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e160450cfb380d96029c1a6df2b500265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75426224508338d328a1dc5708a7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff42c81fa03d6b303e1d435e45e246067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc6645be01a6cc9f21568e6b66a61b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8597cfcc187f71911515bb433937e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cab8cbb8680be26b3cd872e71a936470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ee0211a7c0f651ee040f6b6df9a4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b510e23ba22b6e1b63477387cb0a5b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6fc02339e9f9ae238e77a5e06c6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dff13054256b436c7277354d29e3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d3fcee898774545145a14b40ae1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275adaf2ba6121506d943afd8cfd7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d59bf6eb661bad26b5f6d379416477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e03639d9da3216ba5829ba859241078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b8695cd7a6dd3320ffd4066ba798879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42e3b195d7222a70d137b931fa0ff680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e4af5efb27261d8a767dfdfd2ffd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f4a2cfdd3a9bdb9916eef6012cb6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c44211fb075d3e2b3d88a4ce63768a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5421ffb7d66bb27a4032c6b80b9568d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e54ee7db86b8241a76665b1da5818885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859d70b75c9c3503700930db64b25f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2c2fbd6ffe8d30bfe01e87d675f1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418815dc8eb85575122a1a58a4a1f8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c1a49812992e5c00c7785588ee9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6ddbe32ddd2ea2c4bc37c3311aa690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b97fc9c897de61dd69b08f63985f0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b0a578a44d349413c661c79f5dab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674661e8ea7fbe9517e5c13c58dce03193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708cf4490b46fa31391744544cefa3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f7de52ac9b8e06374f4e4d506af9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e362b05bb01ec5b5d966a08ae31196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fbb282f751029330eb92b99c514f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4a84fbb01f9101d7d3e5f2951db1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23dee47fded27f4034ea384ea8430899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84583e78b47dd4a6d957dc12a3d41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ade61449250c994dbfd60147a0967101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a2046d531684ce78e837fefdd810102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6772b30a4e1dc36faac9707100cfbfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c120ce671bacdf7faba963806169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6c41ef5ef255c31b0949651c02ce7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff0efda66ef80172d5bd8973b8065106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fe48665cc9325fcda1020f3b044d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b14f7ea4c0be586cab8158b565163108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64598863d3485fdd9e193ac9621c1dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d9854131944b673a09a53a7c2b9be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310bb48240ec49bb275d8f4cf281937111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4bd8deb89bc9e5abd71771ebaf465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490ee531133255f5f6c2871214f2800113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2260593624a495e0b621ac54e923e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3d9db8e162e757f6b9faa52e7173e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922928761461c288d475edcaeea57f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1e0ad44294a387dfcce5b6d44edd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb92a0c40194ff887e9a7cc61ce1d01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208e992e1e76555ea4e648e2570a6db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1758e9f5906dd1fac7ed35952cbc80f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de07a169f9e56010ea5c3dc8f650138121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddec066ba0785cf8824694da31b92d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f7578b258ad33d91942e22f60f26f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3242432f79cd9ab8d94def150a97937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091ff43bdfa1e513b37b6f34ecefa5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3d84d5356faf766e907d13358fb78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6e6cb8cc3dcae1562ddbdf906e9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902cf72d4253ad1d0e56aceb374b995128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3b6517e95fecf294793eea090851129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c467f84dabd20e9a5673cf8bd03815130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254208e18b06852b7557c81a7b885c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52836fa86f6489a27115c81473de40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764f9708f77d8440404a5f773e849d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a25d64ddf461c4e32dbcb9cafd6bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d5e735fece6de30afdd51d969f39f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b39a4490b18393d37d37a640a2bfb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646339e6f519b7a1386aa30494893db5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887bc5433908aed4e11e4cf9a86769a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2d488030152fd81f0113f16ed5d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea378f48955a6884719c07cf0bc1a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856797034c3e6ee16d442055a790b69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b8e1dc3d6025c402de409b54c4ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcdcebde6180df74efd9346590c821143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a2eddc2be75a4a01d1d429f7db19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb047d838bf0b1901af4a577b480ee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae4bf82cfea7c9baf2a3293cfb4498146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fed6f08e323af633f27a6d9094ec5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7678a848ebe40b46a1e2c499b45b2d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d01706ab9b5524024b9f00f7f946d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81512e6d2a797ba899f1c819fb9b178150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec95d137ef42d979c7b3110ec8c2880151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab59debff93aa3ce8c76e1a07899add152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fa22110280c82217ea6e0ed2001a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac24f3ae2ddc3e77fa56a75a5e9bde8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f19368b84d73167f3c89fe6c8135a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65009c5f1a72279d3aead982197d4f19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f551d01183daa2034cab86dad2d4e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb1890bb0cac96377b94b3caca9c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7ebbe5a3c3490e2cd6cd3197e4955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb70de0d2c263947e4565430f58899160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a23ef90ec2291ba922fef0e6518fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752a2de5407f73ba44403bf9b444b25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd92585f8dfe399d27713c0f5c09fe6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154f8cf5a9ef84d9f2dae6c95d14716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4c4c53a883e4bb0cb77965c970867165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624a76c5c38ca4c29e84baae69c45ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4435d6cb9e632b6a9e1cb5740efb2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae548937c124f3667019bc8248d7e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac109a0617a658ad3a1fa02d9993719169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73dec777a3d0f42db6f23146ae8dab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3fcc0bb6b78501bc509e62f0b4f67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ce16a9f9487fa16e0c8c2f11461d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755973b830cb7ecdb01f1b27dfb9d2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eca16588dc7c26de6b1098a1cbe77f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf3285d4073b9723a9733c4642ee37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e2e61599a6d2a215bc88c8a9c692176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bb4ae9c942f238b9b0b2c700733c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a67e34bfc0842e375da2b9c14e8a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c58d5840c9ee5970238590e30c478179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991cb60eafb88b4b33a6d9ef449a047180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c55f21e0793576c1bf77ac327159ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fc142e54ba0c21d49822df95993b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae640bf0d58592be8432cc8ccfc07b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7231f63250071521c5106d84ec8db4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34c23dbc39357456faf108ed178fdd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862393509486d1478632f348e513a2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bd7519fd11716dcbf32a8ff7c0b84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707996eb71114763b079c178b4735282188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26483eafe6ed13c406af4b3343c1319189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ad3df4a59deba5b966611c945f8b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b2c0d63d5cfc2e2f4d966c34b92c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a715f6b2025c3a6e4dcac069871c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ebe2e9c858b6fc247a39fe6718689193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50574ea3095ea2a5123a4dca286aa2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f91b6051a101ed3a45c64bfa2a3f22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc0f799d2366f7d0cddde8bfc59f83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba96cd7dfaa609fce2fad4b0dc56b64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387010561cfd68543e963ec65f20506198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caba88e91af6601ced29a9764b164e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf12ba1e805d2cb932bd970229ec9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d0bda319360700167d2a721d85b0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075f5a07323e2a22115ca7db7dd0a5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee0121fdf4e35be711be9c301725e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64532278fe29cf6de9013b7484e6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b7cd1912ccaba8e369104e38143ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b444339cfe54ac906ad1077875510c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478081f6383bf2ff49c0e388db5021e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b92876a5da2faab30eeeddc1cd170a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27f1c7968eae2e874cedd39355cc64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7aed076a2cc0dfdac017628318e70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502333203c6f7bde3b5bf0d7bf242875211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed730d13157a101d7012bde11f4495b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c0ebf17709d704dad9586b5441b58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4015e16b20477b7df10ca3962ddb1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acba56ad656fdefb41bfee0d75adef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6f1a758bf55a9e3b9397b5d4d9286216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf465ca5c53a0854da1995cc030f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aaffe1f47f0baff3f9471e706e317218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8a14e9c664438f8a3ebfb204bf4af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b51c0703807e1c33a959693e675ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299d8a2c650d6235b8f6831a01dbf26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9d512a430d6475d71893e50a9c8d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec3c49bb95fb3851fd100675c2857d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438246eb7cdd0ba311f6e47f688901d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f485afbb8b357235be46120cfa1941225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ea65ec26270ae362e87f8fbf799cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094ac9dc1416987a2c1b7b0281e8c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c168e0304b05cf9d8fd85c7dc25f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77883fc732fb6e38de1d62f6a2dcf57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c640c56c630e8079a4ca1f382a943230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce623b2e360f44078499e43c8df0403231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ccc129c150a36e3b3193b95bfa1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7807097bfd25230867a93905dc515233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b3e580b0227b94bdb67ff7b8967e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc7a4c9d662f962f95c501cca98ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36464c748a296991ad7d7558273edc65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f72ddb3c0445e03addbf62fb51fee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f74f09cefef7e3ca6a8654d9dd019b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc8413a9534cf22f69fc86d5cd3c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8aa7522b675b6ad687bf9df1cc805240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c56c474b3380f1817788d65196edab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b495ba5e9e785cb9334b2f384da3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80375e45da6ec3e63e64a86f75e006a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9e799b87bfeef89ffa0b61f62961c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33764fc9d9e29ea22d087af22af27947245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b311f284e925e3ba38079d725330ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cc67097e5645e699c05d455b29496247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a973a28b2e239aca6b749a28e6a484d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325b36c4b7f4ffe2b860f1ec86c597249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf02d7af9310326a19bb143c931f169250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634379403518dc0ad0cf8bd20062b4f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ee9633239533c20460a607a98e6dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f8ffef979dcbc39a51e5a9c59f19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7423b55eec87c982c5d31e6c919197254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ad81c9bd83fb4d2f61c39ceacb41c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98631b30f55793489c450677b2b5ae4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc690e029aad0bd102b76d7536d2ec78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90f6aa082808595764ac424d639772258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1535da97f49090fa47a615fb0ed1e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352be9f49f14bb430ae3edfcb9f0b371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49fe1cf14af76d8f112ab452b34f2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475b71b1d35c7b4cf1649cc601e62f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8e9b9e82b517138f2b9085849ea19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44187e88236dbbc4abde32e5879f39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c3a31c48355025e445c1ccf03bec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1b41d30213a4668a95d7afb8b4506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9919876254a9fa968870d196892358267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582c5f4af46130eef348b7523c08826268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23fdc9056c68db7bc179e41d3933da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9650102422eaf2914ff5c062fc700270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97754ccaf68a29ae9d3ce01bd5f80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7660fdb1fe68a78f386a4b0721077f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f37e323f3b792517e8358c3871991e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ca29366c511b2cc3e286a655573ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d8df8523daad52afe55a630b91000275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc65351593328d72d25ff4489627885276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770471e5801046dfd51eb392b05c08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f77214a01e2a82ad667cf630007f00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996904317fa95080dcdaea496aec5c2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff0e98e1e36bd6ed853898337b8207280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dbe60b6f2ba26ecda97d0fd7c368a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddf59a5be5d8f546b82b73f6c86acf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51eabead109ced42e25c2b32e5fdd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a34ad7cd4776aec07160521784338284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46645fb1d6b4d2ed3f76d0e9585c1cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec5aa01d0c5d622a808361c1fe9b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75e417945943a028dba01926161fe5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f732ee46109f96609210000520db255288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe0f123ddee895144158bd89f2e75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602a464cccd7863e92b3094028f7ef1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ead512bcd37782f926b94c3d2428e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abdeec4dd1b5d9df9093a2e35330ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596c64d2d822bd3c48748cf13f77d7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4170f999c1105cc359eef0eafb9d72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071893dece5655a15a776cc255412b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0837c1e77096b073202e8bc0d1566296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77b918143102272d5c24dfe00449b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b67a32df54bbd116853902d9c65c00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0933a11435a956cd9871a81398300c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c9c9ceac4830ef5452923726951f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16106a5e3d52327159eeeddbd5be4c34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b75ab2e049b4cbf0ff1ef5eca22fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f9f6937bdf69ea26606e71bd0d5ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24caac5b0698c5f24e58ab92bf8dea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62e24ffcf40345a30ff347f784db24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f8549167c449685a9ec3e02f568ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab480f609ada275d932a919fbcf63112307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e13831d92a374a2327bbf95d5bf532308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0093d5a5134250daf4bd76aa67f4860309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0adc57ca4ae324c51ef907626d1ac2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff1700f150142260314cc7514b7d00311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e4f77073f3aa15dc0584afaf152a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2364881260383bd0ad85ed8c1ef7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6976a0c33c9b4ed710aef46ab7db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384b46190c237c9c6850b7d1c8b5a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75e63b977589bc62a165b67f25eaab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738d27be0fb1ddd1b1c79ad70090a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a95f0709d03d0af398f67f6e69c235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c5f03017deb8e52c387acca19ca58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6bb5f021eb9912ca2fc35c891f01b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2f91f22c92c59ee1fcfa28fd3333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a5ab0e49031f442d0885f93d8a4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b9c70c49e3946dd7055d81aa14c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e04c4a840d7990e9307f0fa5ea2e3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdffe6a953f6511112cc4105197543325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a361565a27e6d9a92ab96c6225c3477326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1d3bae8999d00e7a667438f770fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b847306c016e7d2eea9075d7841eb6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a57f64596bd09998c70d24292da668329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e1f82f771e693239b1fb389b183c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df915d2b6b8b66fcaf62e996f93b280331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea7fc47a39b36d1e9365f44d3908d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce875e226a0913ebb6975e5e29759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe23ed97f4618ad17c405b64bb21f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4546dc572f45d8dcad0caed60531e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b040c32ce5e2901e461671d3adfe17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19b8773bc6131a28af1123f14c7b90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8f8ef1fe88c5c979adf23ddc8f53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bae92526ca806cd2d23789acd63c1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c504e1062d6c339d27c3b4a135ac20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b624d4f4762540b1db937ff68688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6b0b259bd0594fb5e8450cb1bd9b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169650f29040aff6d2354fb9188fe497343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccae25e1a19d23aa8e5b3b14434717344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af694e2ae1c2bc4ede01d16cc5a4cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc411133719be335e73c14ac612e87f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507995ece854ece61e09ef9bac9e10d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f954c0668f55e8346a866028f9377e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915e63c0d30f2067e48aeb469889a48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a6342e207826300507a563d22e6ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d85821588fb53303b7780f70b6bbf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfdbb866ea6ddef744aab9d8e0acc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cb3a0783a0bd1bda05be7a71a09dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f896b19b218937512e4a3c8c33f15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990248d26c82e418eeafb8d0b17d0ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3468003364d32a91328157f2982654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7eed0e57a7f7635669039ec1967dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d087605748f729e3525df2e439568358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622db2ecfe2ce026925bfd588b93ba5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fc929863b2ab53b98826c3d227d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b1e139c092a92c70da74cbb97c7dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fa633fdddd0ca6c49a14fb5e34f8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda63ce31ebbd437f886b12190e4ef8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa5420f6df4a25be46ef0aeab7d34e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96920c65b6e8477d9cee7d46c0e7f9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a788dff0fafea790dbf426395f85d7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2d9197eabd184635a2881cbdcb807367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d3b67955272c5bed050dfe0a902d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee2bcb9baf6dc123328561978a92fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f46d4c6d8a266691cdf07c10f67d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf3b814f02ad78fd8deb4de6158870371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ce51fc848df4794ac97a33d1887c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d30b66299a40b5e108a72607fa8b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ee07007e71d786f07975941ff8e6e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b82b7de98f211c24fea87ee3c11fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f834d1f33a9bc8568e0611b2470ec2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738137f046e1f9f80c82120a941310cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4a1fc6cd0c47fda23674ddd9e0e12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f0430aa29a68edd04f6d58194546379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b180332d34b035a43da5ab97d07526380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb97fdf7f70bf627fbac7201765424381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e42ba32622473f6226abfcbd14e32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdea3ccf00ee6592f62dfdcfa47ed2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817a0703b0f783312262073980b4d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd2053abcb22f6719098f3941eca4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6b8db1a52044d62b044fddcd813e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516382064919eda6579610b448661a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf268fec2518360d57308aaa61643efd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca2e9547f212f8b303f08fb30fc8cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771148c04ef9b394f2455d145687f44b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1334d317bad22b4d7a55ffaf97e6703391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fc69df8d02c5c69f2be8172bfb7cf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077a9cad57e1d971631f66df40d3af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fbd862250056c37bc6e86e9b7ca60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda7842a71ec4033bf8b86e612d82b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bc062126725119e91cba713acd0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776774ba4c28ca371fa02bb490eea6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd98756ec2a597620300c902c5e8aa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7a64694b4aa483f23f21731edaf1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49ce48f81ff7a00c6b79471f8cb5d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813c73dc555e24ac79b3aa9a9e6c34e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4894ebd4ea450025607ca3306e4e87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cad22433bee134cf789ad88675fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94afb97dd7bff2884cb5d731d8ad8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf46d7e8cd8c99fa8255e8c135032405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9f254242104627875d768b60b472f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390bba705f70a9196aef889cf8e5c8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db67dd24459d2f55820916c5d58bcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65333fa0017ce26a2cbbb411663ddd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69c86776864b380e4ee874835ee028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca912137b92b01f14e015221a0afd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20436ff197022ec17090865b511422412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb792fba1419bae688664335fa7dcc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277ddee8f4630971207acb2de409760414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb7832f951406a97806dd0aca1a3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555805ac8f92e9b8f7834e016a6fee8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7422559f3ea02861f2c662dfa5b7490417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98dd89b777ef1089abd544d6aa6e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332fb1e8fb5b21987cf85cd78461d96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42a03b882db9e3065fd48c833b3950420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208c18d28083a30228166bc65de5f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd1996288557404db10c7eaa8ad07d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7a2a5003f2ad59d27dba01379152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc7812586318a6b90af9a0ac918629424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d4a9f656958c850dd6bb857bba040425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f88ee5c19e7a3dcc1f9a00427b05b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f834ce625ffe48120d6ecf7b9a8e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6464687446cb581b2aa5b350be243ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e398a31f53bb097a0bb6bfb57d319e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd944cf9472ee61793f67ef71e68d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fefc3d0b3200fa3bf8f14a7d1f89ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae1d01b8784a9cc9d31fd66767261432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4fc6d284d83ef88c311f12312641b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ab4324ae6b5fc6dd6a7bc017c1d48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140b3d904c054e54d5d91f34bd9e0b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f64f2de541aec295878d3845d93bf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e194ac63c3a44f7bdc43ea55b72ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d343b0514b14577c1f808ff0eec4c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a099bbfa91fba552d0264fbf7aa42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3833405e84c81e11e4b78cd6ca095d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9a38c93f86a7984c5f775bc5f3fda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af8952fa361e90d6f6561409e89aa9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf594345311e0697f35710d7df066f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0445b1f80c054ee6de0f8e8821a2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba6b6ea8cabf87bac1a5f3d05543c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2427d2e78626d99458ddf053fe0c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46a38121b4d70694978a29a3f59284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42b0316fdecbcd554ac949def1b6ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df7a060d7ff212ce0c249ea7f8f78f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084278d57e484adb9a86636fc9f39d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686803ccb84825d7c60eded761e571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b80b5c9c93ca398f83aed389d11d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14ac323947fd968c6f6c1ac31c032453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc38c0f965befee970f1b7e590d79a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be301ce5f020feb685c440df8726223455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3d97d7853bd684259c6d951507ace456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18480aec6ccaeefbe383b2ab3e9d51f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa5c6d2fa3645e61682f1884588e87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1484304f57f8a749aad263b92092af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f614ff474c96c6fa21f9397fc05fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7602cd0e32cb60b44c48af774f9da0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3145600140ea9b42412f2d3e9db23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa438a8c138a760318787dafd5f8db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cb2a3b6870a82d65efdc89fb07c36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace82ce53710c3c0fa6961b722fcd4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74ef38042967d7e3701928ffaafe39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02158c2b22116849cf7e0fafc63b16e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f1acbfd98b90a76a0b1b2337c01d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f92550b9bf93d43d7cf37230aa36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ffbbced19cf1966f5e36372175d11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fbf1444f6bb79c2125421ae0f4137471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295ec24d46e078e7cc6dd5f958d968e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49810219c3b5a663090129eaf2d11ecd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da385be4a2b1a5811dcc26ec918462474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdabe48d4cd1d343b3adba71b013822475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9faab8bcf923d58f67d26dcae4101e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea061e66b0133ac0ca05c4b103e5db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4d214eea18adab06fb06df74b1228478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b407d41bff24b85afcebbdb9fc81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caef23d0d40b8fc8979d8a14a7642d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386070e20796ad85918f07009437bb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c1e865296401436dfb94cec32594482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122d1a103ee242c648cbe3366609382483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f2b5ee6685c9cb2214dbfd5351fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aac475d162f9cd5ef3af74038d23c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a146d34a902d86f1b110eb1d4078d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b518a5887076ea178a16d42961c583487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554a81114935624c486be3971b40997488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc56d09168001f21aa738c2f939ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0495ffae08d9b6094fa8a48a2bf918a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a40ab6c4d7360b4fdf34229f543d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c28bcb6d96e380880399bbc3dad8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06936347d7a665d8234d8d203c95c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ae5e6da7fff21b0c23b0200cae7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58229565e17997b536ca8ac2f811dae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123c6108ac79410aaa10bf40b95c818496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754dd9534970194bdb9c1ae9a50e3b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f9183bf45e3243372b1129c7c6ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffac61950b9d0112b3cab0a46234eed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4746e97e890da501fa3496505d692500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e91d1064f29902e86b2b227b8442501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78716d4b6728e6a76bf09a8954bdab8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb6434018af652aaf3540fdb772602503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d8ed53ad595d208fbc7f9cd6dbfa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874974371072657fe1f9421f16b186d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e61d3498f3f63c349b20a4ca3ebc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe44f06b685545027e5766e93ce9ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63331b49c44d94b3e7f380601f6ef8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b1f1fa75cbc6d00ece4909f5cbe20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61b537069687784f67fc1b858d489510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a96137bc01236a75209d95d9af487511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881a2b1b1fb249c0837ecf284f75526512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f263a17c629f6ddb4ceb6be0d079d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82273540e3dc9b35b96393e29c79257c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fd46345f4f971a2856f1ec9784968515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfb285747fac12f311d03a1666ccd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7bff88a7d1e2550f22495957bb30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32300105f60fbac052a272997e8c406e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c0008db432367867b1b716e7a09a9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b5439758b693a9f66ecec535c58d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c5d80e51ad9500e04e42f9fa529e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff5a06ad5f3c077403dd1c4f06a4bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75ed65d93cad33ecb19c166ca2cb41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920a4dd35a9512190404c5bb7fb420524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17456cdc80c6c0b48610bad293c234ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e346b0c4a7b8a828bdc92dd8a8093b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a3460e358953e116c038a5ec88b2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808325a89f3d598864173f53d0b2ec8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e880246cbb5a5610734e30c273d4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba374f46bb30017db081fe9a75ab4da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b933f5635f92560eeeb8f9d9f8f160f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b029fb95c075438dcfda1f8228e56532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af703d01babde0a02e67a8795b420a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39163962e097ea9d645386c6e9fbb83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f3b967c049e3de97b1560bd7fe957535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130fa59c950e4db8f4c0460322c185536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c28e87eb3bf2128d5960738c16bc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7928b8852032e892eb601c6f50ef2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5b8a7be4a0c32d5efb2714ec778e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a325aed4ebd1b7d0f713962d61929540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c483cbd528b97dbec7616efc3c0652e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dceb4c81f0977b21a0686a8d45dc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d430cd0f59fea2f8007dc16e6ec3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6a2f4ceba679deccf39cdea0caf0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061682bb3a281a96d36775c453f3662545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666301dd26617927cc634b4a8b9d64e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3cb5de3f427da2e8555ec6fe10c64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85bef00da45c4ed5ec45cd2fff21c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f259754ea4483bf6d6dd772feb259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe182943573f505e4e6396bea33a8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c01cccdf1dc646d4a47f387b27666551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac2fad9f2f3180cbb5414d8d7fed4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6553d0fe710c4c60136343522d22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1ef9909e9624bc33f98068c9520d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1874d277f416434ac3e79edcaf945555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9207d06cf00610dae904193bb44cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668c1c13983db01cc7f84cfd4f35783557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62145ac27113ec044d4f163c3412391558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf2b0d23c458a05e617704c7c248d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e362e1617ccd41b0837201efea380f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f046e4a0d42bd921de5c15130f1dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7e6fcd99f34bb24e93cd844dcb421562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902fa0771afe07a376922bca0013783563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1478e46e112da598bdd89f348d45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c388a6c9e192c9f0deca82e4b514f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4de571ee229b0583ff8dab0627aa3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe200d5d808e18b04c79ed60f1ff879567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06392a093f0edb7bd43ae74135a3f2ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa589788a70f6c2850e3916073e85641569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff13698763ba6bf5cfb4aab696449570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00d0f6f1855da3fe8ec4cb7281d73b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458c0ea07e9f6fc853e0e375e9854e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430614057527189ae835551065096e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd305b6c22490578ee0a3af3e1ed3b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd390173f9bcec10853d92a5e7fe336575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f336ad762c1b02743c3115067ada032576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f00bcd2f936fc0e831a2105b165627577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f604d0b69645069488678859e9c4759578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a26dd000a862a3d55a0dd6f80ed55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051cf22c41a34a7c7185d83aa50c55d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366de76cdd709fbfa1cff770ca6d08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15da4aee5695437bb601c18dc9292aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220184aa7e22abfa0ee46dc8a367711583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a303152fa60bc142fe16aba66753b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f05992955b8c10f3ce44178834fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4122d5b5be95b0a4af3c672ac44b972586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1abf04c2aa3413d8f0f38bc600805d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d381442ca435e3a91bce3c7da023d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c7a9820b8fa63f52ed43ace6228a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaece4b3ec0135627920dbc01cdfd8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5486ec2178cfad060f5b0044bab8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fed491c8ae6bb7e400d863760d648b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e3dd85cee2dd15af321c31f5faee2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475204fff8907660012d5b060e43c40594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e16acbe34f8dffdde7fa5db0913e34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2306521e9236581f47dd93d0f62e806596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa9061ec3559d816bf05d63e294030597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4219eae1348bfcac372f057786d470598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06755013e3b1f74bfa958adcb5b6b3bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed535d8e96bbd5325aaa40465c75c7b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ee2d20febe08af0bca85465aa036a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed3d59d7762e21802046d1f39f959b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45d79a3c19c549bf4baa19d0ac5cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a268457093a6dba8f140107a7b0db1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9a5bf78f8116fadfbb1681576e08a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8046e3eacc3e7bbd92dc24a7812db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b866c8c8b836998ccf3b14cef8189607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda09c4425bda169daa3227d1b3b87cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c94e372cd795336b6359e8c422ca73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0237c1da45f5a1a5731b2ab8795c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8b3ea186107989a508323b7778e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb920bcd03a2bbf5ab5c1cf0517b60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fab6ba24a9d781da2d6cd8c9d47624613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12bd8bfee4c581a57429d5fe29a94e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0512a4010dbfc5862e4623e793c4c22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbe8fb1e3a10f60efd6e1db90b11c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461be988864417302f084cf51b1d338d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ca10c44b03022bc1bbd06a8b710be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad140ab2dfa29125967910d82d8be84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135f57c2952aa30346f2c95fa81e1f7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a93e00fd863dd5536448532979c1c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e80ef5a0dd685bfc0d15c2ec4bb076622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865100dde4f6253052d41e84dce8acd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df45ebda0e6c4c033d486cb04b5256624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf8290f73beef57c4c3fdf3f1ba5bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5001e6064cc5eaee281250f6361b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684373d73793de2900149328ecf9a53627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b69229ad6a8bd1c6a5dc29abead31628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1cc8372da0486cacfc4c4d4ff9663629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10686aa8406775d1d811b3bbd7775a61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb511a8777817cfb86385020b57d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b7ced494ee68b7ab2076866fd76cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab41db9a963251a1a209c0b88071d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31d7b19cf43d60e584411be9acc13b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96709a33285b0f542481efd0f43b470635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10b4e26c142ea2d92b6d76c4cc197d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170febb758537dfc57372f714b126e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a9c4190ce67a2708cbf6c34604148638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53326bb1f087850737904a666edf83d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2951f2a4cbe31b9dbf9b0e695f25b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964e0b698d9596a391d0ad700b2992a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fba0a866f137b155f6be820ce21e9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224c842c03dca031eaf93c64ea8f34b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b07a0102d93ab9c64d33b71f5af9cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843f13a906d9b4c81a276b37614ae50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d020dff8531a573b0a94064d6f7b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eff66353cb54570058943ce2a42faf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df80b5e89be758b72c4e19a90a8c06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb562575ea5e96bc078b3a4fc203055649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27f5f09e9b7c146bd088987349d7e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df0856f59fb8f61173b7007efb64c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed96eb4384e47f11efb22326fa130a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf717bafeee55cedb566a384ddb7e03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6d70d8ff769f58b8a00cb1cec51e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006da864f1bc909ec5a4bba890bf4cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b604980d1e99f70d74ca72e6630b51d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f841e35b5c6f8fabf55d5b6a7bda3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7458a4a3c2181a9e07194a153343df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbcdb96f6e617cd0af9e5eda111b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f9c9846da6d5be911739a95beb97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7916e00f129bd7b79506cfcbd06fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa250d91a6ca1c50555f244e581c17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534dea2a23bb76a78f7591e75040ed5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716137c31b3f9d40311056bc76548579664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0714503a4ee44a01d86dd98afe3b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b4ecd93d9b3133c0d0271228c4f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46610a1300335aecc761101bdfb2f3e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef69b7712eddd2e549281c926cbf2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd30e712dc35cf770787407d72cbc7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504782e38c291109a88c82fe84c59b83670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83500af3b29ccafa4a561bc93b0d35c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259aed5d7dd18bb001191cfcb5ed5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15223e815e133ec87ce0471a2781c64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec54f385d6e0229ceecdffee6e49b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683c310eb08b7ce4b8b776a59743c48675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ebff93b0131a533f679a4c789c2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6d12535c2d306d0a9b433f54e90f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8c4c98ea47047bc2cdf481a842f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f931e071075b9639215acd6a2c06158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d6ea176d1a54ca80b5be445d78f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27329a9c068ded6d4e54cb5c41cb3af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938dfaab27bd3cef645aae6213a3129682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f86f9518fa37d71363e2df8bc546683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d86a4ec79b8a87d0968f5f1f0b633684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074841bfc58939d1a6ae9314e0c059c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38abf6c4bf68f1837d9ec02731b923b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b2ef640ebf86a7542138b3dfbc0e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51134dd6b69b6aec104e22a5700dd06688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a51bb290fe5316421c2b09cefbc51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314970e26a0fba4aa0acb44ba1074d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6758b362880d2e81cf126c5a0049691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642e386ad87728cf0aea3842ff03010692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6813fc9d55dd4c551ff232850d2852c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c59593da5d15a1579be1175e0744ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490e14a0246f196210cbc77f119152695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09babac37ec4a70b7b1e9aac344f3df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afecfa976867f4e50dd4cfdcd58b60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b32ee89131b3c74c9a6881b01b95c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f1a367d7efe9d296eec460e8244b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9122b5f67c37845d803edb8dbc72f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9571c40ed087cfc81632d250abf95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de82f83989a1de0dfdf1783110ab461702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c70c95d117e840ac725d838f16d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3dd63ec309b71d4efc7c25b2286f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98f0602fa6b14337eb8f6464e07bea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1be7627184ea24702343e12ede25a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0186312a7bfd12afe70bfde2900a6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54f5b2f11b70b9c0c1fd16ad1c95ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ed1fe4c316ca20b144f8eb0c2aca2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d572aa546b44a1aaa8d06539927150710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8239294359a99c9f7a5e3160ff861711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a28c8b341828be65facb15c82b45712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ba0c03fc2123a8b2d89efdf346e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb556d13291a1026cd8481ef98b6d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09feade8f69b86e3d5e637ddfb9333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb07c2e7ae20a7c3530cc7c5c22b86e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04756fbe9ee5a77d82e1e0a6052f849717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a8cb383c12c8418f34de939efd0dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2595c093ec14d92d238d04e9ad04965719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1742a871275783a5b4e864403f1e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e6eb0ad189559c446e8f53829b86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6694378af45708c7cf3179599a263722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25e0ee60c386a37b8c72de33401593723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08e52137e6b699cbd5b69089e0bd0b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99807f6fc1d13bb88451c17a6b313d8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c508e175c15d4ddec9d27711566d5de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fceb79f3b2e568fb7764720a2bce56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850fa1c0e1d62234b2bb1dbedf2689e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e2dfc15297a9e9f1a8a71288b70ca729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79505a607b9002299140adc800e20d6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f4745bdb343ff859a9cd947f95358731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c666088de9cf00dbc2a14fff30787b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f1b9452caf3d53b28590f524d344733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ae2189b1429a9322640b4542f5f86734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e119fd3ad323c2dd664bbbdfb7d6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b15e451d977002c65a49fde8edebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473297ccfe4a3e46f01273eab8d14503737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8978d1d760fd10ed2cc97fa758803738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de648d07abc95e338d07377dd445bd37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f96cf81cc0867f4f8e19640b46480740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ba19eded91c736d447237d5ad29aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fa2362896696f4712964fe688f265742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b18d9829d90e330bdaf0e4398300743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169cf6bb93af4b5d48acb450ee0b42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16a6925d14c96d2b4a94b0a1087cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50789163bf481c0a291d3d04595229746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58b57a67df5db11fa4d2e4151c8de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c3f3e5a2c0f49aeb300447b082425748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd715fa12bea600cbf581d1d4926d42b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b5efd40495bd1389968d40981f48f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b324a8a415132d9ec1254b608b60c77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0d67c0f5c8bf3437cc6018c4d8ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c92d6d06099c3de782922f0c18459753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c1d393ba1765d8a581531020fd7ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff56d56ccab80d4958d5c7b1f669c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4ecea2cd95e8defb591d43aa96f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa60dcf58ec3539f9377016d53c0847757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f77ac01214d7562551658d1899d8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee891a2a8cda535715918e7b3ba2dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d3aa43d3f3c351076611544088e09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c3a33c65dd97461736ee7747e004761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d684263d099ffc2cdc2c48664a076762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da278e3ae4386fddf289659335784ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c582ff600a17f419393f5010a6b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245c4648420b6be89faae6710981a19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d450b91e475176404c639185b194da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5612f8a39cfc9c20ec6dbba6ef99800767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>