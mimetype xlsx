--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef929a7e7d9b328cb6e557e1718904b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e8485722f7b373f2a65d9fcd6e30d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff009935911a8ec88a584847d1c1ad5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602805cdabfa518ef916c983697e924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd072df56b08b9df33ce4dca2eb75f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d00fd1ee61f35897a6c6c16cf4e936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65940fae69c9ee5196c1f233811e05027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370029079a0c828be6cc0f842ddcde6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93bb2076c603cf668db0e55ab0ad9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372d0db3b6afc9b2f21e021c056fcb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8d0705029230810cd23862e3b9d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c9b7bcb63b5f418b8fd8108ed5b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8e17d41b88380de59aaac2ffae5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9e9ed9263f343ff674dd470c71f9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9bd78012bc750479d4569b81742015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb12211054ddbcc45dafb20e21b03716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88824b134dcc493b0071d02dd83781e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e528ba26db72aa01f4a13728e6a1a9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe650042985d0d7b1c4877c409537e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564caa59552e558c2077669903b74b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd39f92632a5b90c6c8380b9cde8e5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab16dc8222650cea99ef37224f40d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f0f23dfccf0891b18d67d3156567a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273c327a0513de1b1078d12a7959ec024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78ea495c7d3f530f3309f92f920dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f730fb4fff7a6723cf0680bf9254fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148845935270163e2bc9477d06cd3ac727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5abed2e3d9e35975d88883c12831428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2004e660e49c8f5f96c77e03a8ded29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db141150005fb15550be0ebcc5a826530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a525a5cc99b3d3a305b1d48a2fcc9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a480240056244af3b61fa716284d79a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa75c6ad113b3f1a3c8822328cfc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e58838448942fe3a37e3a3d0e08a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c064eab61b4a144f9ddbb2865df6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd1d6a03d741306fae31eaa43472336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73bbdc07e2119c9fcaa458f6623faf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130eb29a4553d069e9054a9e32c2a1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f07e46b8326eb8cee6cc3066b42db839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb911b65d191f25de449bedc13f4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a4b069e5f1b6989c980d89d2eb7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1a49b91c94bb8ef77312d7071c7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463e4d6a2486df95a853cf9aa58e2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968365a6ccccb237ce85dc4d62d633a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb906d7bc9c4b986a6e12cb82b7f1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf174cdc177a5051eaa1c10d5c63046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904316a54ff82509ee7fe36658030a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee67d28462bd4f77f4adcb649d7c5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863516261c059470b39edc84b35f06c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6347f1efc1e98e42232bcececf1691750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db6a8a2a67e571b669987c1274c2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41915e4ab9fe2d1e40e5a4ceb5a14d9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775ae9fa5aa4ccf3c036a5a1cb9580e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1668051e4e3013f21b25b6bb2723c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b593333e1135d650e02b9c941509355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981659e7a168002da45b4c2a2a3324856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9e9e2ef43e3617f6c4e07679a36b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10364778395597ca55f7a8a8ca4c81c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332662e038ae6ad4f08ef769b126f7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf78c9da6028afa3bdc72ca88bb7b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99ec5b9c934f12ba0ff3695914fc6361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759a819c1fb0407cd43a18424a00b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b50310b81d9cc1ac951b3787ecf7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3de5a4fd32144816357180700f287b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcd95ed125d2950a8f1ced8375cd9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aabf95030e69ead64edee382acdf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e6f48255a17d4559d3c2a5b99d87d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d6358c99dbb1922aad3253fff78068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bbb52258930ba017868863fd3b30469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107db3b60c8685426886d52ec29306770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7185047340461f6645431ae3f6293a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eae4e1b643ff0c9ab4ffdcf981b43772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8fab184639982898bc21df72a10d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd43e40ca9a5a4108d000ac28962f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cc64d6d5571054032de495cddc16075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5032acede8f55c1050151b87baf24976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164d8433d958c4b9096c8c010ca51a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a71272815e2e64054fd184ad5b43df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6e3eafbc1adc95188d1e04fb834ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847eb6024f67dfc126ebec19107079180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12805c0dbe8b8832e9d7d92d0511611f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18b335ede8bb5294b8ba740221c6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc682c9aaf3eae3912da8146b4f09da283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1f451411d417e8e392586b158c6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debdd90e1f25fdd5aaa9c5ff52d451f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f2c82713cb63abffe2a904624cd686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb763192c6869324fecde0af9b27b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04b96619dd394b18cf7e1dbb65425788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2be3b756b8bb30031b8425d81cb5589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd230b0ce68d896a16242e5ea0ffc8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff3ad99da1c8ec1353b69c7432189f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317255dc0180189e572765c517016ad792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859d57df3636993e55fb1ddc5db87893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57e7a904ed1005d60e0b2ae458e9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75613041b76a720893dbc00ba9ee8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b18b7590da7a5c9cf17634d83244b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9286012f828922afc97a2e04ebda46e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a781f0a81453285b12d41140433be3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af57f526b4c0d5e2d48005e7e9ae30d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708949bd82cb4d15f1edbedd5eb11613100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9d1933f2e871ce24dbb15164a989101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d88e6e799f3c00b0434ed72c000bdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3563a20b79027e08f6393e2d55d72f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce4424143376e1df341a04a402e293104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e60fed1d22ebba144abacbbfd57b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8c34ea1efaa70f52b10e0da03236106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356ca77b6e31e35427bf2d9857dfea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1e17e1289fb90f87569d103d76f90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187126b0f8900306cb54bf66950e8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b41c407738475915a09f6bd556a79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1f5de055868734f8118e1303d325f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adf486eeabc716696c3ac223eb6a37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f99c221fe0692ec392f86da65ef40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4701707b6aa41f9e308e2e50391026114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ed5a2707808d7bd69705a5c7c850e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34e4a462189e01a5e6ca51e5c53561116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f754a02c0c190e74534b31deb0d2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dd54256fb280282f3fbd8f409cd98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27cb1042002ac598f64c01306a8ca9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc553de139c0cb1fab71aa6d20d5a139120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c4fec0c6ef50f9520dce07e1b6c6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e8a9fc1587b0a8505bf5410e0704122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b36c5102a496f1a68c85f6c7aac1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e8424aca0636f4a7d3cb0501d0f42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44e5e65c59f8ca99d63914c6214e27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcfa6985cb683fb3d98516b38a014b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c73a259d56a3839793e38df667bfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184d1849cca54b7134dd8ca25e0eb72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece652e44b9922249655ff166bc1026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94a3326edd636f40af7ddac8a0dcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2357089d5d55bca14a916406dfae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd60f40924bcf7389cba8a9339578f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f042cedae0535759332812c03d169133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48d12ae514f67ed79e559c92aefe18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23e615ad7b65800eef3f3f7623a48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4cb920e1fab3012c129e40e763ec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173fd4772252a6d0fe173411b92659137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f936ae4cb9dcaa69f2b16c784a63e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3250e204d8930d95492d10030ef754c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dc5de49bb29a1cb86ced7ba80bb9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d653f457d19e0052f0cc4e2f914c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c394b5c92dd5bb698ab839a69fba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472dd4a3cf4d0108468696a911b5a0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76319ba11c3b6dd4278694e7c22bdf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357395a4c65ac6b2a0dc444ba2c326f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9563d4bc1f3b2408a6f83a1f4ef18b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb503543f5b1b8bf499ab80374241a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4328b0fc2d440e88deeff2ad9d184148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f7441275460dd624502830e09749149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b1e90dbfceb4eb952814eaf080f8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90cbcfcebb44a54c08263be6861e0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402790fd3177968ce8fdd1fd2e69b2c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08544ebf680486e44b4835c0d06d3816153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d00409fc2c0fec909a12522568237c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ae07d5b6d4c5e955c52170957fe4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d822f970da163ca300b50c876106e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6103ea2d0d082f8ead95f1b71a238157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ddc7c1c86e0ec0564fed6f6fb2d04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905342e4380ea0e84ac14bd3b1d05a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5853fb0227098d7bb77398302a401160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd1549ab151ac28487081ff844ec63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d91b9d868fac4401bcdaaa784a0eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5adf125af0c58877b176667cc57b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae32afb31c5c88ac80bcb0a2327031164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfe6392aa2fc62481bde52c8d0f15f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c752a5768692a5de1cae1e0c05ba70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b1940dfdf66bc271285d5205d0b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b6dfcec3aa05b49db7d8c50db675168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307c28fb910357f442f318280af2c49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fcc3bc72b57020737cd5a8a46cb2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e9dc6737fa84580b35320db0443af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ad7f8a44f5e9c239cc14d8943dab8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cef8e828e459e332d073538c928c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c32688b1b28a3946d7b51d84ee0a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc62226e7b3683ee45925be033710e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac25ed78996ec6680c63b46a1a049d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592e0c3a64f944a11dba98650a20cd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410ea0452696383dd4ac9fc0e284886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac60d6d1cfcad501355c3e8f92ef25d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2136914bb45dc8a8efe97a6f1671dd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d60ccb750377c5b3f2932a50e8941181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc5e6465be89ef8b3a624cb19c0beb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3ec1f492c08f6bc978581f880a6fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979662950478ba60ec8502fbd96882184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a33aae75a2401e197f993008d3218185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e494fb34e1752be09da34afcc7aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee3ae63791b0b97038cc1b54e58e06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb77a2446991b78e1320528bafb03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282974b74ea021f40bd280a02ac9ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712ffe1586083fd3bb602829bdf69ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229648ba482bbabbd7513c98c71b8c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3808e59171f66039bc48786c7f92d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b988853a54ec70596505c2310ab80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf46633462f43acab45ecf8ee5184c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba4acbf8796b22c3faf1ea36af434195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a00d32061400a3b2910b8e45eec2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce08f8d7e09b9c38725e4169772ece197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc664e27dde0fc5918108f67d91967198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645793a384a5fefcafb7112a2b73ac9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ccf19d8de2a720654af23663bca09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436d36a35a9d4f3886fb6540056b41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6742d2b3f7a99dad7c9dce98d3db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef66906a0c4c72dee0f465ec16b9664203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d014e1b8b30e252b0d340ac2cdb72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb780da68240cb838fb4d315e7f657b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58126c7899c3039174449cd3d33eae90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284db6ce079e6a8d0c911e394c336e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ac3e1071dd7f4113fa46f1ff8bae6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d38a0b8f156b15d41aa3d49afd0792209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327562b4f893cb2abb31adb37549b19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fcfeb86dccafebb333e9cd71d799d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f19e89b362bfd4477a68004b70dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281866df572f0e51afda04dc409b5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff188670788920da81f761dd29c6c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc7281557b2ea1ccb74bd1f4b39d9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8d6f31ec16047b49a3c450760472216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba60c5af6a3bb1ba50b57589037fda1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912534887599e94246a958c9ce712d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c71399b8e0315c9c17bd655df6202219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf55c8b81b3b3fd72d8ca3a2b2deacd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5568ec6c5182cf2069ef784ac114893221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6026af695d5b9a17f8292ea3b4f6157222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd45f667e6d4199a9e80c954c4497b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cff0817b04aa8eb371e3ccf0b3b023224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1863ebb82a0ed7bdae04666dce373a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef665d374d0011d05d1368257cbf577226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e45de0d6d210719504ce153f476f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef70f655b76bcbb58795c4dfa972e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017816df7b0e3162eac344275a47125a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc1604b9e4ec76a7fd32f51ee4c57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c437f216e871dea1d7f1156f67be6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838fe6500192f8c22dbd4411ddfa6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866c9c3f3fb85477bd7bae10b1c06c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e51955d1a93a2947766bd5b37c9e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93722e2a4f377fd05236df8e7a56e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe29313a317e33cc8396695b7d7a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f3b3db0eec3d591efa43dab066d22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be19c5b336ddead4ad7c1b12e98b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0f68f0a79a87a9db4dc18e4050a6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41f3aa066773416480e07c6b19f4ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580c9601e4f68f7af90992fb88c234241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682a3b23e886af113a6b37ce5083f72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b3fd14e4c50f22402b9ed29e96ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c284b2b49a94ce3d243715af2253e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c41d0c7860e7b310a6e0f526b0467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000695d6147bee753ac0d072cda520af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936307df2a3af499013e948f4a850a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73bfad2ddd488b0d3306bc915c3925248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eee42bcb835cdd77b0bb61b758f4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420951db24912927a2ef3560772cdf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199bb01565cc1ed64fdd72efdbb9fe8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531db9017fb07a44142d88e971ac03c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5a5bb0009aff7278328f17bec46bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356365685136d9757dad04449a8f55f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba8e18abd1ed01ae8624c7aebbf7ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149d38a03c0e7b24fa96c121253fdae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f96848e33003e6c5d89e5e2f5297c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3820859df31d05be464004dc0312c64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d70417013d2b9260e90edee46016b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7cab244ee8d52ac60c33c6c3906cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d982972471952c3c2631b4d1395a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a9325b77704c9db2b00b9f6354ca8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f4b9b597231bc4268705e87097d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c21916975c471d990db2c2e3f7923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115424fdf692c3a547e78adbe056ef75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329abd5caebade882cba65bdf421ac3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c3492d09826e9ba1d27e59d193d37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db970ed357ae0e1851da8dafa3050268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f926fec8cf2d7fddb66e957f88bc86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caebceb554301a0c4ddf9fb376346d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835afaaceead8dba7642127fcb8afe4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf359ea21aec6b324ae915becfda1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0d7ad0b364cfcb44f69469b0eff98273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01846ee654c2f81bd3b196713d55ff4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73335bfe5fd842f88314a5004f61a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fad1a2f4be8209243bca6f1899327276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1097728416744de7b23b16de4070e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd889c60ba5c4d247a1efade772a6da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e109da5cdf2dafc863b952ccbcfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cce066b8fd9c95bba2f53a96564ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495ec69051a69d65f7df5426d14caba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91123b3c6ffb37dda8393f72453bab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4cfc348f18a84642733069f04962b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347234d2eb7f9658ede8e2f7a7a70f38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fabb9b57b8a1a16b0952494275670285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea4f9d85a26e7959b4776ec1d637a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf16508c92eb2733b68c407a4f7dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96899e8ee2d4a00e189c794872a606288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7facea5d87c162a2002046629520f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8281b9237561e4a031ed1742f895290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24d341cf3fbe1042798b7d59312375291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b16dfdb226a57fe6c1f81c625ebfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d1ee665d8b3a4018b5027fb0fea54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa3f4dc56acc486a7887d069ed981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48612a03ee27968fb44ea1cd3ae35a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c7a12b49655826c98d9ab862d20a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e59a85a08be00072fa8ebbd901f72b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772e561664286540f151f4ab9a33b8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391343865f1f5416a42e05b19f4b69a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f883fe4751da50f73fde636ecf1181300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6d12cb0216e9f8d68a8794842e413301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66c63fcb0a61025e8ea8c121216117302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33297d1f79a4685aa19143ae94a1d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8fdbe3bef3cbf3cd738bcce35bf01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01875a9e92764b6015cddfcbb5f82d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc575c7b5f71d36540c7d7e0033a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44878949091522d79453882d77c6f4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c094bf713daa99fa864fa17d9fef3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199f734bcdb14dd407f5f1eb9ad8f85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcd30ef19cb66e67b69af5f132aa7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c293c7a0fcdd8ffd40680634b10368311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0da0d5f47916b2991def87e8b7bf93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff833e60abd5c703a3b4ebc2652016313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191f5e67b910a0ba140450afd9c27f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b9baceb65381fea3d65a4e0bd4d71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371cf6f5bf2002da819dc4d53f72d52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233f8ebebce80e77fd4d219d252e18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3bf801d53d433a076ecf9d229855318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40691a26d2e96a41a4d0718b5b121ea5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae980a54ac372f9abd465b5cfe007320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce27fa96fb0e820315deba19d6ee66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89056db1c276b961a3c6a6962bf82ef1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcfe3cfb6f94a05fa543721849ed60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636772f1ade73207f0f217f52cf3a8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df031bdc20060ab85801ebafaba4792325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe0f9aa76abc1168ca245f3597edf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3faf3329c6f0eecc9f65cf0ccab99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cd7216052d13968ff14799d77eec7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787347c6bd8f13be70af2537a0913d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30079b3673d8f4736412828c48b783330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c2bf0e7f1013445a84fc6de0a75d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9414b09bf7066cae4ba46f07183f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c691a623643881e822eee724bd77f11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a079593c2906432beae275b8570db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab473e428c73d65c6468a71f45980d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82e45eb09b3989de2361d3b6b5d39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ff48de62d99d78ed6fd3b519e8244337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36961a14f01bba8a5c2f1cd3ed3e3197338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22e2390b61d70feb242af1645da2f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d597d1dfb9409f32c742d9a4f7ddf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f7c6d5f865dc6730d45d81371de8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072d7794b219e372d2fa7cad4500be4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5413011137edfda40c56df2c417e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a848e05df97f7ea68ff8fd83d22ff26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d42689adde96745c5f9f51da43d640345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc072f239d4e7fa56cae9d0599f113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006244780856348d6a50b764cf1a1624347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df457fab6b125a786baccafa9faf656a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0747bd70c0fe52b045856fe2650e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089044252f5d849ff5e26a97c6325b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9e466954d0d14448c08bc9c6dfdb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c27a8867dc657c7b4f1805df4944e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f6aa7e2873b71b9ca1c3d71abca7f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368bfe4f54358b77ed6eef85de3f36f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfbf490d99e76ed011dea216353d8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135561b701d55bd15936ee43985cb84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dccfa251b4116db3f92893b28a658357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b469e6f52906d1a094be7ea18e4b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99535ed2939cd6bc9dd51a02b9c0a0e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d609e535ffc5c4ac4c61cb75c51848360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfbb475c32d07c609f8ba281345c35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188aaefb5779740de2dfa5122279d7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f57bb41fab880df8be0ec19b50e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea5207c12be74a03b7bcad97d10488364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8ce1bb275b27420a5903332a7c887365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b56dd24c0eb6616b6b014265aa09366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5bd04ffad342e3db50dc343a77ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c7d98858ab5922a53f97651311fe0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28988e6a6da62e21b9952de8f56fb48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb48ef80d9b4eedbe8b1ee5b762dbc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6b05dbadab975e13b96ed25cdebe3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd77cfb6e5b931a16001174f85a864372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8780b55b265efbcaaa9d4b10bfe3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd9c1a1d6ccc8cef50342a48165c7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6df99ff847646ce875b437976543b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6538105e23cb9bf46405dfac2622d1e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e361ba895e4281749fb759b10e2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e99ccb003aa9033333def4c8495c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800846956a46fa8689f09e5b27d9d20379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63fc3a9abc7bf5a42dd27608cb4f5f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6121de972b3c4a4ea0c95cb39478ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d667ff3dad69b82eb4b10eb299b89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c93a9f3a496fcb294827b7d7c2f2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9a4338fb448af5210b7c3fd0eb94384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885860a64cdce783064cb2591fa6a7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f89f589b43f53af067768e06bc93386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee7a864479de36346745d3cecbed1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c32df764eb2c48982c87b9c74a01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121670c7bc02c521f4fdc8b9042e75e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bed7d9fe23fb6e96e29e001201a97390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615afd3908ed13c34cfc45360f101a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b418b56ab4281d16c03591d03d358392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3e60b06c0db4ec42e5bcbf08915ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b96ac232ae95bbc1c802133b25c75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d28998648fd478dd40c06197a9d809395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032040e7149995105467a06f00b8238396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b21866e78bfafff73a7d9e5456a10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d56d2a08e62e78cf7e349b31b054398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b123196b6fac109f51c6d3e4d1ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822a52c52c3f224124f2af73f509fb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad046b36200501d0ba602d2ff7e737a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8fba299b5f9b3abe5e49c5678d639402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56be2c9c2f0a69275845c0c1d5d47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dacc8b5fc6568d7e9f44f6ef95bd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30e4ba96f5c46f626d6b840fe5082405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86e3cb9d6a36cac37c9ac4fd9f6ac4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102fa98748b1e0aee414481658b73b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502865892ec358452ba4601711d2a540408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5793d912e3fecd87849e4b165400e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef78ba173a852a0d0eafef4b797767c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16725f7280ae20e0e0852cfae194c05411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1473c7d8ded0f73a72b1320fa937a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4e1d2de725a6115860ccbf91a9c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e35f7379aeba5d34bb673a0286d36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d2f8225a156c649628f6f106c1cae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c50a4f92c68193af7be98b6ccc9213416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c9b5b1ccb9ef9bfd8d93b3ea31f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288c3e3c8007f0cbf7e94117f3b294b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941d6632d31c9fc06dc5564f12c7df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c342221fdb7012c6d9c0ce560e38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10319b7cef29af58af307a7bdddbd533421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c4dc05bafcb337e9f78a1ec12bdee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10a8188bcc6b4ab76bf99994d78ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e4e5ac5af10e3903d6d70f9beaa6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc058b08fd5114a8b066e1fd2a566730425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e856321e24f50cd36d85dd6e5a88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce2fa0064cefd6fbff92f8e693c7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094749512d62c54ad5cefb5240b87f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00706e2fcbfa80f75d00508a9a2ce815429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c678be480b08edbf7d064c18df220a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762f1ea8b4022dda7b56100559e3529431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6764cf43c825fd8368dd8ec822494dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec7935046d1f40a70dcb5095db276433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a2bcd851f8f30f18755ae53a18883434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358d8864ed6c2a076e7edc7b5a1bcfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61725f7b01c1c261ea11e9ce12a90a87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5c069a90b081e7ad30fabb736d38b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f253e5e1374dd387104664a05073572438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45277bade4178fed2041f094bd33f598439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4514166574b5c2025fda555e2c5ab4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215d400e941f40239f260e021d0f350441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d328b7cdbf7b7ec796f02376903a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d8fe0af56fe2f3a1ac768e845c3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96476b2aa1cff513a6929ba48371d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6bece6c05335ccd683f68664eb40f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927b09821a8f94c0b493ba371c96ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0654b610070afecc35596a8857bdbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde030bec8673440d47aa4248d0d4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fbbafc6bef840c42d3f859938e3e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988369e36a9bce8cb8430e873c63dc25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c0d9c0807cd3fa6bee408e067fb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dab4258bca1b23913e97827e72687f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ccd523d0416fc4496ccc90cca3dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d0b6566821b67f3f30cab827ad9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb4fe7f05fd8482d0fbeddef3a9b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3e78f49a5c002e3453bda139b1ec3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f27a39e846fb525acff35a90c0d5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a783845a6dfa328d16f3753f8fb2990458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fd3eb51362b49d29203f319ccae4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ff8fdc6984b28fc68087dd4f30abc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c03a3f2d24fccc0d399e6c2e875d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eaefed254d7f4fcfb5327ae7f4a3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7421326a7d5a21c43a5c758b99429e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d868443df050c89fd4dbe0df94bceb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b401997e883e04efb21a1ad9fcd3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d491b62644217938f6fa0d5bdfae403466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6de7ca9dcd8c5f5eab23467197636467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedef7810147fcf99c2698b49c58d23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e5356b0789c6074b564a5560d555a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac880818575fe5cdaa3b4cf5d2e26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e1ecaa7a6e593b39562fb2cd775fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e9243a993ddd037f474eb029000f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca7b489572a84ae3282a9d390314a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b32748f83423b1b9bf04502b23781474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837cde4fe64197385af94d3b5b25e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b7cce0181bdee50a652817dd1568476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f821f378d521481b232f7b4c3f5759477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3094a7f4139dc6afad7548e74d4d1f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9e6eff479469954505b708520c6ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e2a48767d80487d3bfe1ea87ca8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d91e5ea79c4ceeb69141507f446e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a237414c0ca6a4b34f7d955fd69c0f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf33baf0fecff81698213a990b3c73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8e5d2833d2f4ada5901252a835e83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6595e98e12e1affe2fcf1949010949e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e29a8bc5362652c2efb2e6489f32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc63e3f8b22a665cc2b18f82a84867487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1170c0157709c12da002531c8bde90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a933af7f2bab226fddea08cfcd92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d9b47f9cabc800603324903b69b89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433d2315ac99aeef4eb7303f9097390491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb242aa5b1c0d99e6596737881a612f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfefb761b2593e41c5912f9af478ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e0f16503fa5e3aba9c4556993c9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a8ce83ad81cfc1cede81bd253ec8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0dab9490adea4e96865180c50404496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199e3a15b58e7560c496c4d8391f02f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5cf9b0fc45d04c176d2300a1e8ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691bc0e12a06880c321aa0ae66d30c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5381f795f6255a2975aea304ed64f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9f8d099e1b130382c268e3a2b9fa4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e7e7b3f3aaf55374b90520b7cc63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afc32d9ff5116d2f7c23abded0a1f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c401d2c3647be501e5230a54f7b8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62d5ba60993fdf30c266fdd0dd65a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57149e785443c8cf8713a91d68243f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be45da311442be61c423be888485b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9af74051ccb032328d05827401280508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ddadd4fde2ac1757522e318896c38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5489dd94dcae081fc8562cd0bc7f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b51dc066cce00cad795943ebc0d90b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01cc7abf9e1e2321354e3352b0fd27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450da818699704743467079999566d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9b7d196c73ce27ff74c8b37d2da9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b7dd6172b232b85031ca70024f11a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6650436dae1f4317afaed79ec7fc105516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62350c57b3fe15c4b08527cb7874b68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f853fa443448ed754494b324d3bbdb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a371367deb8b9734808bd78af8bae5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc9384994e776b536c911f57bcb010520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa82bef5d31dc70a5b79ac02f9772521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db82f5cd8dd1b52f47c761fbca157522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d028efb02ad55b58c80d3ba952bd43523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0860d9af61bbde81e2179a96710f49d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58bbbc248ccceeaed539b3dc7359d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65f9d7a483dae2b10c8150c537e0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620fed0a875cb8fb47e0f4ef685d624527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b071a49b80d7dc2182a5cda731c4d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3c21fb937c7d0c4eddeacce2643b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa31d3701d92f6b41ec24ba6a1b8f24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795db2efe785b4799754542196e9d641531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2850e9d0dff66a34b79dad2550f12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e69439b47f756a509d7202e30137f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc3474451309ee9489e17131b0021534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b397bc037dcb17c287c1a60c1135af2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94bd76f3c619de5e6a5609e3d22fc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1d241439ee0c7f86413f53db175fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c12649bd899fc755660a5ab9a787c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8221be1e3527f060617ae210f1d3af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef5739e23f1b1eff097320bb5152e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80df300ebf48e5ad911d3f38cc1c9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcb65bda22ffe15609218a5ffa058b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69dc655774c18b91ab08aac9bb496c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e388290e4e9bf834e0d5ca4b17f578544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c93998c0f848989e40c4512cdc1b9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13deea84ec3d8a998aa86331ca976a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc10c6aabd8da896ab49f7fd12dae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c2de82c06580e58fa688c84dcd185548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19be836ce34e13d9e6c0a44f8debb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610435425b176e7258b7f25c81d829a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99fdcb7fe616d79fc3592b4349e58a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b60eb7de3d6c6247058c44f31a321552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396ef58a3e23480a2ad6871d0bc6ae7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69152b6a51a4c1ff61f29c0988cc5a0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d93c46e79d87efbf9aae99af59c14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daebb18b95b6959ba6b0d5ea6c2d87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8330c89da16dab245ce91d66491c9b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382299815eedd41a6f86baaf7e5fafe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699dfa89ffdf4450a0de2c68f61bab0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e782389a333972b949a6dd7aabea1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be18d3eef409e858a7eeb2a2d957e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824658b5799b543223ef42f971892072562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f91fb5cc39bb17466236540c7824b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4970cd620c722b560c7bf1a765c7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996b4f8011c0a553274f57b36adc77f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc02f39bdf2ee4d1d4e5c955db3e4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edc0f502ed0f0e87d56b74568c0811567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5fa22b57692199c36ebbfd25f6c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68c86e23f1e72bfe402daf7307c2c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4ef08907e6f618cfac549993aa7a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a53bf5dfd1def890d9c6d804730f1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d99c736217400e60a17d3ae573b5d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2de8c6c7fc02207af9c3b88a266e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa9a97bf69ed31a1e31eb3af5bca3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f17c7d023f732c2198ce44ed75a3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a328dd75406270c7ae8d9275dceda5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1e8208838fc7717cc452be088bb6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23786d824b3892ffa4b25c43c8895959578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74807fd772d3c0fcb08e37317180ff3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423e3ae7d60afd7c8f90166bc7d069580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ae8518f71a7f86f6dc0d94e8aab4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c618297e85c03d957be3789c4a89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a562dad90f6885d80f3e08e0e444ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd51693225e5b9f7160e659f8dde3b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2973b7c648a064d04e5020b791c4b24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecbd9179c50ccddea3f62b1cdbcbf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673b933d65752a61d95ee7f23acb342587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1580f38bae3357f7f0ea1ed1ea26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea5ccc7559235dd0dae9471053be7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e91cf438a0f00516b69e2968c6c90a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe56e5d6da1d0131430e690c038c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e659b871ed0f4015067ad90e11c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45852aca25d0bb5bf8e1fbbe3f8f89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1558ef608b5cd5578f41e095cfe177594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261264a5a4be238a65d264b801f278f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4972aafb9132184dcdf6b5ec6b518e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1539c60e59f7812caad4fb7b1a4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604b38600c0c901634c29ed0bcb0c25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b68fc27dc4c97fe89083638e7c07e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b841525a99d0003ef284c89bbd2d0df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e12a049a3e4d81ac09a62d319d3862601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98218e37005605541b2c8734dc2382602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787b14fd5853ba9ef9f623a4750670603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df38b6f429b5121cee4a784ec31f037604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8258688e04a52ab4bdfbfecfca784ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a76ac01bb6e2819b71dddc7503b6c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c438d799ba68fa85ddb42a23ec69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49895d71002a45bda766b94d4e273a41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218aabcfb90f6e7c3b2595cbbba15be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448af75321933dc280a40e8ac695e4fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287abd541448bc7b60ca1ea17d985bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b52185204e42ea7bf1ba8b9ed425e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b691b67eb8f31b23a07eee75f64db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146501e3c1ddd665051fbe4ed952891614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f357ed4c4ea07846b5412be05352db3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fca44b6188d68187f7ada70796785616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36096d34621aca1907adc6a9c13ec151617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597db2bc3cc581c8b25a5c782251644618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91f0753524b73a84c43c20caecf123619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3ecd8f821bc96294e7c4a8c2c5404620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1e1cef9bccb9171fedc74ca83a44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1f75bcda7e7f0e93882a6198235b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb3ced53a7ccf77d809be236f7126e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e608276c405d7012e1ccafac8d9e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4ea387d7fac9ce3d77b2ea690035625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf2036e96430d535ed46a411ad712626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d83700f208867d764ff190ea6710627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8eb7c98f5fa1a3b243225243479eb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcecde5cd5d8ec396b26689c267613629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b51a59d263ec018a49802354dad03630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b14e36967810b2413829c5d0b7f5b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e50204db1eef82005f7730ef50d93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349376de3abe7a6c8a459d131098657633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbb5fb0cbda53bfd2bcd2c132c44c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fced47e112324bef2d4d8e2fbb80ec2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc471df55dc03e1ec051b1cfc86bcb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c409c99d22494a0c0ea6b60ce8892637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf206680b66e054c6f51e68adaaf18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd097befa2a5794d8f8596df666520639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004a26aacf8d0a3cd1d10bf39e97276640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1057b018ca0302e2352c76d2af409641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cec1c9746b6bac3e9e0adc7caa818642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e51f5f9a6ffabb79dfedcf0d144f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1929562f8d18e5dd8acf79f260b01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a789255c4221b3c50a9fd0e89247645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e64edca08da325e16dab0e27751d85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5734c994d00cc4ba70c0660ea850b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d167353c32c111cf2d71cf2cd66db65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d5e53df45b4eee33dee766306888649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce883bd452c391f9fe91e3c55eb4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9371bf65f6e1e433b0a2c06886fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f600aad17ed190e3650d63a18cc18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49b9af8716c36e5f0af9a9fc27ace5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d81fa8e8a14ec8b111d7dc128d6f4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b149334dc378e40b4f197fa0bb0d63655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2208071c24ac391b72c6116c1224c89656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f37cb32b6fc7bc3b2fca9b18207117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe4777c1429d96547e2b48aa9f238658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa1219940ef976aa2b21d118b57665659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af66f2b9be80f350d4d80efbb04095660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf15298bf60546120cc597e89b345d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca65dcf63f13cba1d3a93b4026b93662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc3ef218e7b65bec70a556b1bd3d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad7cec741e2656e9d11ea08e28e9a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b807e050eb287159cd37ecd0a29ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3febbf1166ce5f0318b4b7019f14b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2305dae59918f6dafde445fce47aa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae4f39ef7319895bbcad864be2b10668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea36f4279a11318c8a00fa08a4f1019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698a39dd18479e5f63db7dcb4fa7c8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d53437e02a43acf81cbb45f50dc157671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4777d0fc4c1433589561a0aab52c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46082bce5d6fe7348e96ae5641c7ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c458bfda05733143616a4e6dc88c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd933d65dbd47ee6f69cf371953d4f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f408291c5eba9e43bb07e6b70eaac64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879020cab8e3b623ed6ba411bbc13a7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894fe845007755f9377cf93632a5749678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7ea7bfa3f53d2098b436b2d71cd14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6028a003557895d01812c39ae9c80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18410d75c539da5384b88d07db504f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db80dd8dabd5dddf657bffb2616b5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aca549374e5f304d41cbdd2dae6373683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19819cb39892a7607537ebd903b3f50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a221b14e5bb9c5229b33adab9b4fac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727faaefae3b92b4991242e3b3f1ad8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e4ed7cf86ebf19f701eca7cbe590687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2dcb9e4916c4c7676c9dfe5b92d23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc59e21d2e1e2dd87de13cc5e069c9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c324a625756f11b5fdda058dbd8bb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb320d5d509ebf77fd216670f0edd83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d476c1a59afaa0e744867656a0fc15692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a31e4c0163416f4874e19cee0599d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c98ed6efdbbab82c0f201b8c436f05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6672a5e54882c9bcfcfc71afa5754695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9188dbecb9aaf25ad06d3d545403696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c986588fa2c4cc5674450efea330697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800915047b75523591f91afa34e57968698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d479a01ecff791e51ca0d6cb32175699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580de35211149b6e40c54549023e421d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ae959287b37eeecfe281e5505b19b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16bfba2406c4f871d61895538859a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c6066e627bffc30489f54a7dffe4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8937913cd8e586e5a4f12a74e770b40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48bb6f16018cae878a9128b1ec8ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe21e82145e453707daf359a040f756706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead2541a4fd1df10c70568103fb7df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5401b2d76852a5b4a42f8257bfa2348708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4479aa739d345ef1a526c1912571709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6d698ec44abe925d6bc43ba6fe012710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf52cb90ca4edf45330d89eb659d8ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85941b98f5700a2c93394dc8b6ce13712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9213882f68266aae3548014b0c0312d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a469059831f058c96cf91749b3aa1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b5e267e47be4bbc42d621fb50c590715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bbf5091718cf70f7ac846027f0aef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa5995a8866951a8422a15a10869b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d1de2cca503a16d1d6e924808d0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34eadea1f03ab254fdc2134f062632719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df2799234d60e45d0d49df518c899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070794a267f4dbeff58f0d6f089e6de0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d389f82166c8819c8106371cd66617722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eadabd969c2c89a370b3d959c69cb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f58f54db9a70760ea483a1cbbe4e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b50790238f3f4c5fcc00cf8bec75be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5932c82f792bb522aa92b85c11bbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda54586451a4493184795d98b51d2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a96415479259aa21332fd87249e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86089bf1b69bdcece2d25ccc5371a7b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a6444be26775d08845b7b8b7a9c48730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4a15755f954c9ce2cc4954720e09731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d7d7a85916738841d9913655009d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded84b7241cb7ae3062b112b068150b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab57a443fe3694d308e911ef4377b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1d5c6708325306bc9a60660a0279735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49c64c620a12c1845366f5bf55730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baee25e643975a72665be698ab8b0e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5433b2be23584cf4233148e09ff8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d1fdb11167b413cc45844938fdf70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ae560c3f5eb238e5b5a6c05a845d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa58f914827f2399ecb8b1da29e689741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f7b90dabe8822ea915e83eaba81cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9981dd5b48febd87361b7d3440baa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae4a23be287eb36a1187584f94a82f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc82646d24ff11bf9a7a39cb5ca5a27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49e0b4bd83e9f37e65524b121af07d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83085aee0dcbc724d7b093e48ef1c67a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed274f53f66dd3954db9f16404d78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a5da660ecd12996a5733ea58025b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946d708efde8c6d6a5f03f012590a92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a5312e92e178fc4760d3ad69c3bd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8392a37a477e059ca8df384d7eff25c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314cc3d3fca72a1c758467eb413d7d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987b0f93fab31ce38b9c744892df184754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb71eb90ba7d30808a3176d9ba94f97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0afe3813c1b1b2662685ad808f9f8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49e92f8f234e76d0b4c6480a2c9e6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af93c0d4e93b89430504408e8f2f27758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efda9947d9c90ce7d9c81bb49a6049759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810513982cd7795408a8b4b61c80593a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5686c83e6b0ac3ecd1d48ac604c0c5d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b1334894bfe39aa9c072b7c78e9a3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72810238e8568a0a70bdb5c6a5783993763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6f6f7d4ee3b59ea2f850d065fa26764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55642d3b852a361b9a7844606785149765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fda93c2ff6692b0ee40658d192bf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f49ef7bc4db40c4765423663f6a7c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c16ed61ffda4c2b72a58557d7f7b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea17c42c3859a41a2c0b44e86dd72e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b3b874b4b60f11497d45f9deb6269770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7df42ec9a6205262c218cfda9574771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e355ab7812dffe0c42272ab83d2a10772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef1e3add8a508f22d016948adb1b8d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930cb27b57e4961e572cb57d2c91232774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8c64d777184c861b6dc66f95ee887775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537b0b4f6cb2d63b7ad26c38dbaccb7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1566414fb6c5ffb8b9cead5799ed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7908b5e02cfcc24687b3593fe3f18778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59feaea60280aed0ad67fc8042822b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88871458dee23b43e1b7ef90957fb9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9f0cb44752ab696cbb8ff6d67f73e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3047c40156c90c7f83ad5aa7e2d423782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57a88e563c65987894106029a53b67783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e1826789e138707e4baca4e018588784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0c5ea64baca3e8c1ead902b3d5df2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b5e07fe59479863311a5e7a801dec786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e069dbc3875a6f1719b409b2d621cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddfa9e660f1e44f1d23a1f0196dfaf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2df4d80f94769cc3ec8576337f478789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916922a9c8400c349ce617391601ace6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd50677139734a773500c284f5d2acb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738da0f4dccef1fc19277bdcf4ccfac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523606f6d1d61bee8c1b718deb78f36793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a898c667dbc4cd91e46f926a72bd08794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a210ef748d48d3a6d883939c24800795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2bb56ac954cbf4f117f5d6b2af15796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c98b35d3f7f48881e8eb6cb1a49df797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d3029f56d39707f9279ac3eddba4d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0e5aebe92e65d3c26f355b344701b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd9cba68d15e49852bb48fb4a93f7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b4526e026a254382913a3978932d7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a786fc4576481aad0caa11ab35282802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e16de6e88cbe854b08e0d2dbba25e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232366d7f25d76e6869aaea0ce3ee0c0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea25b546fb7003556daaa5f8ac57b4a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac25a350d996007d54743563e0d99806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309518ee15b5af1e5a6f02bd2ef4967807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1591067e64f2e56977416b17c7617808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949be2dad1aea9c7635217b87158bafa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14b9aa78f8bd4a4bd20b32c044c2e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1fb8f2300b6859b07c92045609db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b3db09d24da7f95fa2fb9b04fd44c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4854a1e2cf920dfd8f01027a83fbcc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f794a8df90d1eae39bc497143437798814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d741dc7a152a0a8c4dfe3f4fb921815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499ff6004059a76edfa3ad5411794c2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333439f136002dc310524f5a6f395f87817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5892e26e556c562517897838d37dd70818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc79f3c44a6356849291a626f1e755819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e14adce3a2fc2fc9165af4378411a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19931f6efd24c310969530e67a19ba821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb9c35141f6aa0fe1e1f240bda4882822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210a5442bf4bd6b69f6ac5c7a741702823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cebf532c97f6ad3bddf42a50b242c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0155be52e523d0b3976052388d2e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169db4f79662f9dcd42d26757c44ce93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cf383a77514ccf483bc6ab4b90cba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf743cc33828133b8a591a6cc22c88095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a52ef5ceaca088d475cb0f44bffdf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da3e489ff4e947e36d02b154dabd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b940db5fc86474cb688b0b94d221948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155054a48f34b4d34aa180fc64900da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5c16a1bc060bcf8c435ac1c6b23810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae5f4ba8da15fd67903ab64e73b24f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7702a0e137972fba8e5398ef24df2c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183843ae0d7717fb0c3289e1426a64eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1842959459d9f7113269f23de3ecf1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75311fe7ac5826e893638ef84274ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0a326c7f4e0d380132797548eee9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8069e1cd241a96becdd5a83af57508617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f281bbebf503b9bc42866cf5467da218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b7b1a2697b173c89e2b4a835369f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8bf9f90492f9ceff3bef5e349d84a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b50e5b9372baf15e5d7476a684644a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a558581e8c55a6cfab7b83741390122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f5e9a790688ff6d8a3c3dffe964623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56ead5f1976b2d34167885fd6199224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2420dabda20c70258f01b816d6fe7ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdb5ece63933783935dc9978d1b7bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613857617bf17658b1cbb7954a18505227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba74564dfbd9bf66a9aff775a59892728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7a798f8250ad7e1e67f13a81c750429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d44833a41edf8346eb165f35a1f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95ca0b5bcdb7fb5752c836eb9087d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7887d6bd350fb9683805a5d86c82432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf526454376522b94c9f38a562e2bef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420ab51fc101140f4f49a4e12f75ba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12076a6efeae3268e8748e69e788efd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0ef4133a8a93e3c70d7f9f6d7993d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ea694ed52c911918ff808b3f8f92537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489d8188136bcb378d10fde7a53f7db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4a0928e234cc61bafa35901ad233b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daa683aac4f11ce51363ce3992973940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767446f70d3c21ecbd879993891d49dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a503593d3c8cea6b285f74f1c7ca1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a685cb0e1488bda460c1042da91843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc18682757842d4a2b6c8a3d42a82144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b699e573ea191e63b58e0b12566b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c6752007d4c1ac6d9cc2132293f8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bfc647f77e2c4ab3d6056518d514647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5076b49344e3e9ec31083d40385377648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90695b0ba8b8582ec6202b3af457ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5109490c274a15a736f284b4121470550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57451021b41b1eb167732efa8aeae68651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461fc42d626694d2d9924751436af6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cec47776fb72e44c7c6a0cee4c66b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dee513ebd828052d9965287fbc20e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10446f8697f26b4c01380f938c42d52b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97844b6a420cf529f3ee04523bad8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207148697d238827cdb1ef86ee97dde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cd1d313df9e9f82a066fbf57db9fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb639ccd7386d61747f3ab569cece259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aae0a928746432221cece3dec8afd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d170a335864b5431c79004276562561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d0e726cf8da3919a1ea34414c06562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f4babef3c491cf01b42ecc51352d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805ee2036fabdc81552bb402bb4a21e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb40fe9ba9f66f9c4d19377160367b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d1e1a8998d641558c564bcb5644066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252658012d733f7828bdc5eec952b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c75ad0a3f3497102df456269d723c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d28617addb542148d40cef4a91dfc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73e515b6461d4fd5e060c4e37addc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e22e124fca6500b55d79074df73271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28431595a778e947aa0533a2b40cbe972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d98ae4a7213e64abb7064c04d6fd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed58dc2220a48867d0bb4417045f01374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb61a6ff5d44b53f4ea61ca9857df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87534130f523bf7def4f5491819fda376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714371d24d9130389116fcb109dae2d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dc5dead4e17df44962aae5ca909d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8c8f2207ad066c521ae515d5fe0be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4b10a550dfed327edc683d0b4fa6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe23c26570317f349c77d90811cd4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a8e252acd20e010505f684ca39f1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac5712fb9cc8094bbc9484f660b70483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc835eabdf0b8b227f41f20f249eab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52543553c9df3bfa702946132feda285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873d4325d9bc96cfb874b1b43186e3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9421a98afce13915b5570b2d3a76787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0c162549e516e7feae7cbb57cf36e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abf9f4f8894e7399aff0fd01d3c0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb387b17c19acef9ad0cbd49a77f9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a4d0accca8f250f03bf2a7a02a31491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd675c3c3d89b0bc6490a38b911d2afc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf8696cf64ab598796fbc6707bd0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef09facfc5154d908325a21b1569f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2951429bc69f92ffe53129e40fa07595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76521b568c12d37d9d1c80fbcad79d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfaa75b12e9af5938a51cb1746975c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6f255bbce308cdefbffdf045e011d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d593f5474fcc10ec0e8cde052b75399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2fe9b0a136db3de99d6019d292799100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1800b85fc066a3c7fae05c8c3c6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98beda15510edddc0d613044b87f7b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325f5f1b404ef48441253c4927d37cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e2adf52a55d702905e9efa93ebddf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876260446be0128f531633cd83da1a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e86a01e6dd29fc0758bad5af15b66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c7dceab3d127f450be78caa8adf41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b5ab8a8f12a3f7ce439dea87561a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426e7893b4727c35e3717664cc16264109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518903c7feb96ca4566b83990fcb1357110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b186f213d9c1d6728f79086856a67a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d9efbb9dfc807b401217bba394fc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48b0642f3e54b9c6068250d23588c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cecc461a6487802696aaa0010417b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce8b579b80d56c874f3e6d248bf1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743214955069cac9fd96282d2c1721c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786755926e15d1dac19fffad174f741117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931c47cf749fb5df06dac3ff812d6d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc146a8e01f66659b02a4a918d6b2e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afaf48f0ad7c36d9c1b2cf245f4c217120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a4c7f36bf10d63296023951c54265121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57bb860c47c0e0fba3eb368698ab5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae46a48b5425493eddef22b25111f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121d3a9ad19d11c72f3825de6969d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001f358dd5c50506d18027b64ee5daa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aaee024226a514ce7844078fec198126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f9ca54ad5f5df8448dd3d6d0d67c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786e4bc0fd8ce146fe9f3fe1ac861e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe544da6ee27eacdd93fd5ee25920f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6cadfc98f0f5227b3ef43a8925636130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80458d62c7b6d2558411fc808e87ac0f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d462832b309694c45a3b5c5220462132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4e15a5b713b68dd39699f8d5ada2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ef5107d4da7ff1c678746a60ca950134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab85ba10f2385e63f6437191d1aa8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b99b0a207ceb0a775aacfc88ff688b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1df0b3aa245e31a6b3e1b98106546137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9325b55c9be23922bb86772d94874138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495624db18d061c0735fd13040971ad8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802be30dbfade05859674a24106f176140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ddf4285cc561f14976a7c8f01f0e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d28129ad1ed68d52277c9a66fdc6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192158aa57aece82ce68b81e518ce5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fccdc465a331b40d0500cf7fe45784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72886f8f22829c5d590aa443292cbb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44ad787dfadefeec33bb883f34874f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6101754a61baff72116aa9821fd9359147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c04a571c397052f3a0d7b6016cbb2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141fc7db1d4e3671537f6a1c64bc561149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588723ac3cc08c8bf018df3cd23061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba07ba6080494913812aaa4b7e197d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4aafe758f5be101f651d9a6af239b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264aafbea8f8807b1af7f7cd2873bef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9950e10697e3e5caecb1c12971353154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2337b62171345a99a30dd5dc89a0e5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0945d5a98955e1c0ad681416b1032b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41455b5c8248f01a4b3f01146dafb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090c2e5babe1862eb01ffb167f30612158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689e03c96e3339738ef5f8169cac2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794c315d6dd20595d6e0b5d5f9f0c87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6347595f9308c6537cc80d2760248161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871007aab7c3199b2ec50669f9b32f82162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675540a58e3e4b332fcc0c8f16f832163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65408e52421b9ff32f1eb55c0144da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650412b5aa7efcd544b3a2b07481e42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e3efbe7f4d325ab181ae0265e894166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61d9c374fd947daf3af3cf2c7eb445167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c35dbbd46536913e98fca5796d2635168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb8e761f01085194b65d221e128071169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138279a49af14ecd883d86fe1c962283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd082dbd1f7120dce2a9a1189f02eea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb903eccd5313f99435ad8e5a5f6e41c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e28fe2a792eabb7c4616dd50b4b8b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eda691b763dd51763658dedee0579a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1c5abddd05b1ecbdcb5e0e488a3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0f25537197a4d9997bf1d68a10b55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1892a593eef6761f49085f1c571d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9320e876da93df1533a0a85f2ffb32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e484dbcf26cb4005635e4f03092ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d352e677f50e2b467d20cc921c87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84cefe1a368dd792412bb3409d502181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cee03cce1a726d89226f89eaadb435182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542831dbacaaee06e20c955d4fcd175183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3c7f7b6c8a8a44985fe7870c35233184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee33259e8a3fa76aa3ad3bb9d89d0de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb31e09317cb5dcc25adb589b8e45a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc19774f4e804870ef0dfaa1a8cb600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831978f48b3017710bd95b15846ab6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e31d6a06895ea41f4e14ac81658d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7a3252693d6034fd73238c6a350ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b36afbc34426afea7412658c39d68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f519e508d63fa01394f4ff086e351d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0b2b5e773d3ded86b65e0a2e227be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674478f08029ab684819787c8a80de1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542d77fb5901e663a8678bab4842495195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8215c7ad7dc231c645c8fe33aad09d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294393725c5d02c608c07166135196f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78237fdd482f619c999fd91e60eb1d87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc0db441024296730cff7bb0d7969b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409d469bc3539bd7377325a0a7460e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9d7dee51650cef0a23d167fa3447c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb67e84be9b54e0821e5443175c806202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1ce8e7984573cad7e08a1acd7001203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b99353c80ae8b2a6c00be7f66892f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbafea1f6ad30253024bbb3184d91a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875182638365f3e1e6c58b452074080206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435981e23ee541e4a794b705628b088207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5f8ae853fc47fd3e1e1c3f883332208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236e2d0255f258e00027775b4176ed0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec150cc0fce55f496e9d497e4e4566d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d960da576a2aa91c46dabba2aebd64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8d3edc19211ecb5835dd473ebe4d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326305c91d3b95657258f32b1b1ff18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b6c17720e26f13eb34718ae0c2c27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe5e5d3dbf5e59f5920ed6947c6224215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a62b5bf7d41dab44c393232b6b8c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a53f77ccef7205d4f8e73d915591a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25946a3d986ddf7ed7b846f1e2d147218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100099776b64fed64acea4f44380149219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e5cea4d7a2ce9b7d7db9057a74db0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b5ab991fa97bb594431c290b47da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b9890a930692cca0f3c793f293b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64129f45a9ecc5de30124af4093064223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf925293650c56e6733c6445edf10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf767c924a21dd2aca30825d612cac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb8997f24206f66f6f4eedea6a1728226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b57e748700b804f6882d7fb5124be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c4e28b713ab3ea99df1bc704ab52a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3cd795aa1973af4aec04472e841b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3a6bb895d8e41b32067a628913a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e319007567b9841e07c5c1f581c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4073cc5e2dfcde1ca6766546ddd84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d598f84456cc3c5ca035e65480095d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b433a189e7535653a3941227593d1d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3082ffd36a3ec234b5f42c8aa54c4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9506ab9f2d609b204a81cc8b78b40d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fafbeef1896158f56f694f9bf86db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f1adc22eb5ad3c7fabee60a3a85e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1293f7fe9414603e71519c6994b599239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c08fd91a36f3bb4895b0037422809240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0f37e5dfb1dfaece642d3ec5eb24c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0893bad2e6547ac884039dd9036dcaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2659323d0747a3eac8708342c363243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe3fc823b7294b2dc650b053f022c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c4f23b72184aaa2c73914d7117206245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304755047386276225d07e061f1f772246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521858ff17771c4e62ca842312e8d3fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c852c36f328875933750616c514ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ecfdfbe1ecd58bdd00e313660240d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c579ee68f06dfb717606dd23fcaed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2216929166320da41803daaa4f3840251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fcbe22e5aa51b763844c8dce0e1a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3d68a8363cb976f566de613672791253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1cbba3c647a9301244518c65b2d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7157440786aa1a8a1af04b6ec21886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e30b13f1b659a44e63571c42f6e0c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affb9a1bb0e58062ac6b8fc4d46c3ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213713c678f8087972814b6e62c0afb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef610cd72b364d39bbffae3f62ad23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608d940245cb22bd6671141cdb3e1c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807489c9f22c7d03ba9d04fc3139a1ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013610caff1f3f47ad6b1796a6d8c04262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c11e9a7bc0cb58f639c3c803a0c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ce6e17131a76a89584fbe60a70527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49c8fc3813a936a64582114391905f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc08870ff07ebe5cca50dd9fb989165266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56d07860884cfb3d2d14bfc860bc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803392742e3dbe1b665da070eafedd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c9f75548844dd07201181e99816e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8e50ec77a7b095bd6c7b4f8c9a7a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c659096b09a70c8c36548f96b58ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622566f765cc23d4d6e432e2043aa3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c77ed591246c586e7416f26d60b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b3f06106f1848bdf06fef8d6abf06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9dacdfaa782054e6ffa93efc28431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e5d6dc0ce3ae7b5f2b3ac4543260a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf7457caa48ed294e00fbfc433dff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baaefcd012854601afad881c5ae394278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f239934278253e21267e1a14c73b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d1cb675da3bf1d52d74c6eddeeaba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80461e291d4cd9ef5b367c460a4a1ba5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c32c51062c2875ce8cca923c21a8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cad57a371b8bb6e9cb8f90a0e221a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa6973e80e1311a6b185e3f229ac3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337f1da36cd166422c85cbb2583c37b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fc78bfabbf5f5015471191ce8fee4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d3a2aff79cbbfbad9550f96afa067287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ca937d97d320abe2a2ffdd9ea8fa9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dbdc213b5ff9c21055058efae6bd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd27c4a8e3a5ed72b6af2bde1d64c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae8e53e87e446736b81d7fc3cff55f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3f13079ebe80bb4b8d96a39c99efe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763881b0e2fb210ec23df30ab020eb9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8912cd0fd1b1770a815829697be32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95217e228a0a689f8df448454d42966b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ac2d2745131536bacac47212399e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f3b0948ae40d6cf67ccbe9f8b5ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110445d517c1c26a7a77ffa267af684f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d578b5815493d053f240dc430a8db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b38e0a0f400346d3c5eb78d9e4ab89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72451f226752fba5e53ebade71e8485c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e11a3cc1907c91b6ecf28d577ce95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021d42376a5392e061a304c807ae73a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b196c5686db91cf22b988047659a336304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87878c93ce945e707daef0175ffb83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968bb57cbf3f3e840adc58419064ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdcb1b79b4382c7f65800283601d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca5c070b24e9a476d13f432c24dbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8dc164aae3588cb48665f73e8464db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4954cc8a71b66a71a65de275fb66de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3255486d6564111c29772e2385913d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4136e1b63083352c13a46dc9ba49d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093de84488b0b7dc5462745f1292efd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0adbd9523edd7bed99c5b853d0a796314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b717993923fd5bcbe3408794e7451315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4969be235b6a5ed86d8ec5582faba2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b5b57d7550ccc5826e188c4e17196317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b406602752f513a42ca40c3d3ec009318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fa37c74c628e537ddebc8b586c8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b6bea025e0b9197744b7a73019f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a69d4eed4b93fc8dcb1001dcbd507321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d364343b0372f8bff201c37cb810322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ffdbf1e59fb3eda9de625a87837d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93907efc027bba2e4e12d375f76f9a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bff43bc60dd43a58cf1640adfefae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e285bdcff95df5bbe14ec0b795e971326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83436bf1137e46d17cf50587c1b58747327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aae66a4510fc115d30cb9d27d5bb3c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9dbb2c8fb847d3c14a603846eda3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3920e355b1dc1f219430607d7b2cf8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5197e6057de12199d688a93c82acd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088fcde3228588136a6937928fb6d97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db1734abaedce416f8e57327d1309333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224264f3917dbb09d3b4060fe6caf88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a149cf64f8f7c990b859dacd3daa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462da38e0fb6cad9593e85b869d884a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8609dc9058e4dba8c7f12ff84a23b5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b8928fb92b998a0ce1707080a8da5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a377ea9b48185ab64236de1ac032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431b631f39f9ac6284f19451d0dadc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a45fe79fe9d1c21cbe8f7b531f476341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea876743e4c306badd55cc6ec195443342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce4fffc1c5b8addd381723982ddf47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b05b9f4e9392f01403809f5146476344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869710e24d434c9351d3c12fb87e581345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a956def200de97e9e0862062a67a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4e199c5206828919e216e51581552347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b367147dbd4a38fa5e22a05b1cd9185348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224cc93469de50db6569c642d1c5eec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a26fca668067df023bec896adb37c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35cd23d660e08b237a308b17c0c273351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866aff9cef0a136a5a8cb0d4920295352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7e29fdc0bd8b46c895ef5d323250d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077891fba3bc7f5fdbccdc260864e35d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a996803b33aa6ca38fad56ee2cac522355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2efd5d0c1d89ef8d6a798a21f36d65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a2768def22e0ca691c000b1b48ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b278a9547e97879cffaf3a6d51d1381358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dadc58e4450f1f7ec5184c1f72356359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be533e89b32b0a376bc7df548edd4be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2a76500d5b5a2dc026e0c46d80dee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a811e657752de9599df80e8a5cb1938362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca690fce6f1a6812dacdb4c44346c20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43785c6a2f502c47d4c67534e1c2dae1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201180b2f5c6ffc94298379bd0fabf40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a2bae439e04441587e01a12d0014e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56de6e7738bff4d06837c248a38720367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e037cc56abec92bc4d60918cdae56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0c7eb28e765cf97457dc7f80fb682369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b17cad3af7b0aef79a9e82f2d730b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186296a815fd50a064aca65eacbeb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b55057edda583de5ef99d443f3695372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc44e1adb0fb29f6475903f26e02df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93561d807dff93e01113cccc3730ee2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbc5ef0ae43c920eb8954405a61b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178914c87d69bb2a0830ed7ed243c95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e05cc07c50c0bf1f17b3aba14ca5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e56c67612d1310a09b3197aee8ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01303a7fa314a097f66441e6888c94f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e506b4d553c055e6fbe1470656041380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1e8810cb5f62be7f36938efa959cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002302742cd0e2726d3701a11e1ab4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00202f49c950d2b2827f248cddb3263383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe083e3c2f9ecdcf2c1e50753eadcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc3a0dbc5286b2ef98d015751a81e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de516bac1b76b79b66d72d7d39e49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb57b8ad44bbd11db99c895c6fa171387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ba93c1f0b14d7611f389d6ba25a4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab62acce8b591c11fcc099b52d7e304389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624f0eee37d45edea6bd0f20b662ef7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eedb58b11adb6bc013e82428eb0ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29f8602fb1ab3217b973958ed77e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59407e43681788acd4949aa7d8ceb2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752fa455aac169e4e80d42884bb1762394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec83f1ef6f7613ec2b67063ab91d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c1889d8d906bb45f22f69f649848b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884d6a19ced015e50ef24288565f7a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818455e024b1b837a0d9f38dc0dc83a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221c1564b54222867f38481bb1a5dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ab5f9d8401c5541e79ffd6782a0a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee0e0ba05b4b07d3530b61df7a51e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56a5092eeee5377edd7c13322ba379402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aacb99e5302d1fc104495f3ffbe06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e46393d79e7342028ab181b856c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a4ae3d624f928ed126617908cd1d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9255b2532a1e3965c30e0eee2d49d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844abfb8c37b227d4b7065d906ad91b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b36ceef0ac64d2a9e4c5f79091beb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425dc53ce683f96df22703fd2b2e584409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aef0a75e322a3f671fa74e00e6109b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6fea577f6a41d01bf503fefd7c1bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8bc8bbe307d73315bd1e26d0cf58a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81984881105724898b4db32d88abe469413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e82c29e7e9eb055e1b7bad9f1ab899414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced4362ec5ff6844774470db6201d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aedd8df6a4264f8f2b5a33f640b0e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9ca2f0ab7cdc4f9d49bfa8a9a840417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73443c9ae89ba086764bb32810fe6b5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29284634ff051ad432bfb6f8aeae617a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361d4f2f9bc23a8436f20a3f99b5d18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6189c997d518faf391cbdec30adfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6b36c6ce1c5840147441645a8152422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33a37e46176d0b0ec0c7d9b05c362423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a960af8ba214c3ccbec6c686d2891424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d16b48e22d362f63e5ef1b3cb2ea94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f6515dda5f7586ab1e55e53c1f555426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19307d32c4dc53f667e18b9d8d3eb0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ce47b7b22660b9e6111abdfc3bb47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8fcfa2b08c626266e268dbee9236429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6626c1e496c9befdb75e41d6af5b99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8404d410f04c65812c8ac554e3f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43592d0822125e6e3f4ee951bd2a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5cbf99ff7b103a1abbf379cbe3a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6657fd1052436f11faf396644970863434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422463a8642aca80ea9283549d4ea036435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5c82dd82f709eafad29d56f0456ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252a3d0a6d6a7c516f602628bb12f89437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714b7df4fa3d8b363ed246fe230310e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5968a3c38e08022fa7da7ede92cbc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1a136d308042953c98cc52f709d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb25b6ff71d33319898d95cd0ce170441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd6d1b941a2ba30b35009d464844c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786a328839afc62867f5a63135557b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c261afc00b2fbafb16136e0a85f60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c046d5ab50e7e76c272ccbb7ef305445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ac2ae93241dade537598f6c81a3b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a25a59443bebeb46f2aaef19fd584447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d384ae9cb79ed91358aafb02568aae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8bc5f6c683b2661054588669bb35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e38873338159c9c04d6485cf587eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f223e7a80956bc79a9e8bb80b38dbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a6c1ba55a3770c3ed5004ffdd1ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28f68dd131ff5cd02294600307a83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f43c41a45ae7d2cee7ccf85cf137454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8807cac686c7120439b0d8aed9a72ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04544f20d757edd8407bc7ddb6e5a656456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767ff407112fbcabf485e845275b1fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3fd60474220fddf9d061083568cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166d6164ae4ffc32c47962be1ff807459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828dae2c1b59bae92cb224e2cdb7e5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb09c6b9baeb70e906838bfb1e1cdf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4fa40beb2339381caacd79ec0f930462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269ea586f82d129f31f5416437d9f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a628f02a1811d6def2e4d64655605464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8961a7a13d248a0897d115648cdf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073fbad8b98d51ab32e530eed6b19d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537cb8d5d231caee73460425480019467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143c989dfff401cec04cc93611bcca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a350743d0b4c3063146e12ddddc5634469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15710d945403a05ff0d84d027df13004470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89014b3825c627b24a8292bdf1f4c2b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca59d501cbc4f01750cc4493dadba8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb464378c53ef7d267474b053bcc6d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde9604953e620380a7898d01c6bd2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7a1196234a255492323fccf79235f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f7a0bed619d66b33c3ff94597c0fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdac4f3107fa0ff54c4095cc19901a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050cee9d358468b250a6022e1c7b21e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9cac8784946968f409dcda46a079e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a411d4051f8219dc8d6d9ef88d5aa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f257f5765f1233d0e0ac2395b47ae2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bafbf9b6715b9daa8450d3c63e7c7d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa213cd489f720f1f054acb5471ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccabfa21c18b62bf5e8e033b3dc320484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb18cfbb858023e2042aa075b107ba8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93acb42c22ff1e0b2ea8f686530e244486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c4d2d1ec042ee3fcc424774de9e46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8312894f4bb78336a1c6812fa9d88b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe85b1e49aeabe5ea6cd11b20a71054489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e7a4347d25984caaf8cac422c872a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297625ab6f3e69ab24473bc4d8cc463491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1021b5bf6721a7c5fe4bdfa6d1af5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58ce8b74ad3166858aa7f13982e5e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac6e090e846fd01c9a5ddb021690ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3f4b4dbfdabac917d399fe19fbe8a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2543d30e92394c8d83e775cf459af9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66672f56d50ecd957293fa2bd2f13946497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a944b5b4c8b11ceade0fb6620e0b9f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09cc21bc796b8859aceeb5ee2bd226499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f83f7bdda257fa5c06874f51d5472500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895b206c2ce389053cd6bbbb7a10b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea75ef25f9dea49eeac90e46fb7c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786c53c5d79390d386914f6fc66dd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba115650041f226196382ed8c3ffba2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a9caf9633379fa4ea95d6a3b66bf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0254a85c783c1467bb20b1609da9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c610a1c6b05930e8f1da9b0cfb685f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ccb81604d4397f4e047ced0187584508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06588ee061e218a6045aa0b0d55e877e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a6e5c26294f4b6eca2c74c989755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da16353e7c932b2d423ba3247b193e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd2d7d7f2d3823b9b5b5d20147882512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af2a0d3e25a5b92200f4df645b987b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4a261388223c6d603fc99c1fc49e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68969195a5d4da3dd827ccbce16fa44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899ba998b9824d8db34227d5a0b19c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b00c678c4f9656c00d4f63b63a7a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c66acaadddd6bb9b39fcc0abf207e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25614f8a742d683bc3db0b44abae82d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f44921f5979c198444fa428c77e4b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e51b5d7ddb73bbaccdec7032ebbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa327186a1871fe1998f67113b90d38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef64b401c6a74516c8e45472af07f08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd4ab54798370d415bb9ad44d365a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fe3a168ac2a9c432f09962f069ce4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f92c748e576b0ee88d8d4efb6773bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153367232fd410df50c2fbe86da5d9b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7367af236c08bb9bdbb932115168e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad3783f0941cc3a4907d6b5e4fd8e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526d03c1afb35d3cd0268677e22fca1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9949b20cb2581ea1b7221988c37b0bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5043660797bb7ad48f7953cb2a683b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f32cb60f7bb62e0c2f758a24aef87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c06c74ed1df123a52c6eb73b89a05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1ebd26dfd66209a9b9c282604b39b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d315758c569b65ee901382277b16a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469eefd964ec32c8eb8aea04218021f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcc0d007c86a25ff9408653b66f7a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2e2a5592e1064ac780d33eebb3fbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275e1a239e9f44a7d151cdd2284a1bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd9ccc2dffeaed39e58bfe10d3fff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d413b3290715df0e7d332cb76a887f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efff5e49713d2b35acf7599ec588cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c451a940aafa7950e859ed58d326fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82da76730f67ee0ee96f849c83f36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdf2678e3a838fa885a45d1693db94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367f8fd6185d67fd67b25d1e21d4c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da679b9a7c29153eb008da91fb94ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6998fb138d6e253da1249c3ddd715549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bc78c9c8e84d0808c186ae0f97cea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a0833a6d5b966f846ecc3f7b899f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c53154e8c88fd45364c431bd47db2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993da1cefc7b707197fb1f0cdd0840ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541cc7cf744feeabc79014d3dfa23b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677950a46da7229a1b569995f8ac30e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec84cebad7f87ed893fc668029b2cbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5bd2c034e4408faf11fcc2d996c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e8a3144d40e373f32c9d1f200e2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e464af3ccdb5de7e97a63dcfb0242559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f3a0da9415800957c0ea1a2a8555f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a56e93c912b9f9eae4ea98c441774561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9dc0842aa96ea250628b8dc2a1d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a6a491cdb7c305c24a7ff1d5e3f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff3cd85f7cdb03c719e7ea19a2db5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610f2b6e3c05bcd636fcb6e109ce1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9884650aff2c252de1e65c634b9b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c912a74ace65353675416b58eaa1ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc9f0b86f143e0b5af66561196d57a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b8b9a243085da422c15b430c5a001569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9d1942efae434eb754462fa19728b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce1e7ffc32585b2592cca43c2f2bf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5216fcb44e184b76e876b1a88f28c02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd161f9fd8184ce1dbcc6faf3324ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f8dc3fa8c27c90110a8346508461b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472810ac00f13c0b4066f681e4e10cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122abc9fec4640b8da3b9b61fb09f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe9b20814946ced200edecca1335d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee6d0c38c6a3dcf5fd2fbed5977b9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1d49909d21954be68cdcead2a3808579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d32008f9e9b784a28ec76cf86f8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bca1cb4d600b0a11ff1a9d7783d44b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf818159f9db828978367a6b251a9cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110cf6d55a83571fb9d0c4e3eff889c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f522b341062b99953141c4ef165ced0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bdffd81841111a60e1b1079d9bf2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f7963a22013166047b49bf726eae4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d06604ac6ce3ecdf2c788ab2f0101587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb4563d5896e7e91b446532e37b135588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf0f45d952d56ec002b947fb09997589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d3bb81f597049cf8806c46cee0f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637617d8a3f446e9d0e069dc133d244591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af75facc9273cc5252871001c352a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e42bae2ba4655d77bb00d4acb844a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9acf29ad931930834b57a4b6f9092d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c80a04d64f6f22a43e089e73e57b47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea299ae1fce2988737d190981aed9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f949908e712583f2d053f4df7957c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c480573af7160c851fe8c3e221321a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7da9ae9cad9e54d431f9be0e3d30ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b52e4961aea0022485442ca6e61baa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e846b34973914e5672956e474ee13f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f0f8a4f24ae5b3c780ec715074824602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6e6a28847adab5b657d7433136e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e187351cb1968f676af3e0465c48c0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924f8aa964f41f7526f192a586c7cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c1e6c322c2d218529b6d3808586f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3d127ca8a20aeb3702513eb9551e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389fe8cab0397bc52cdfc0f0aa58a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33dbbb89691f07a399a55a96a7ff22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbe1843764d845fa3d92af2d78c31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed081d8a62acfb8599829e83aefe58e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b1dd945e389b74b41e1840699c54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a98bbe4a6f2508d14b813f805146e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4ea49725e455314a63b804bc3032614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54b465b47eb6471b22629dd0c352ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5128decf0d1a161111733d2d84e805616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88557ce462ec620622be10dea4bcdc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef80743f2113096a20f23b77b68e33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b1073422877b43c26986214872ccc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bdfaa6705359a1abbbc9a1ab3286d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46262c854c75500534fb50d118cf91d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f97683478dca29227e537beb112150622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7987f3080c37785d826bff0d1794c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dce5bdd973265ac6ac02d1bbc1262624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea363d64a76353077f127e617e8b1f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267621af1d97a4632c25185b11fbc734626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda7bd55595bcef881807d836d20e5c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baecef522c7b370690be0e8d3e89ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcec42ad8986636ba9d5df5b5bc20d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c40e0bc5d42b22c3b5fded3013bb02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d29724513e8f34a32467192d313f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e7b81d95825bd8c2ddcfda2268017632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708d661ba4637492ed5e7a467ab35af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f830002affccdf6223946498919a8f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc5e76c5ef332761aef1208185e91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb4a5bd20aae3af50444f69e76a76b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee28dca148c876f05af704c8d65f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0513632c565ae67b3fe03b1da4fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b356df81a6ce9175721b0d5e6f879d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14bfe17973b4b63a3ee3add68d5584640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d190c2ae4c99b210b5455e674eaa9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40db9a8c2950eababb17b91ccab747642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f3f91c7d3374c5835805c568e332f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db6609037f9f83bb8224ccd33ae8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d633395c70bad90ff22ea813438ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc580a1e7671a56cf82d390da9420b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e559e07d8c41dad13dad062f65f59d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a2d6c8a52d60bc85f38f806186b67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3741cea921ff7b23b632b4535f8a1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62f0742616f4529395c4cb9afc3a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6522ec462c544a4aafcb2fc3f37187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceff1e633830bd450ed316ac84d0a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff76084b58663f5956275c60f05aed7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f07c5245a2cae16f661d061ac08a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544c0a0e369f15ae4413a845252ef0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d56be5511e5c52dd43817421bfb1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7ff35cc3974898ac22ef4299ca11b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8505520c08e1c5188043fbc2e7174658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdd2d344a2adeea37dfbfd9639803c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aad96c7807549a6302d46811d479b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bd8bb0fa2f34459e1917926ac834b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bde251d03d228f5a5770a665c3e20662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d820dc61c81bdd45f062aa6dfea650663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f229e2e13b6be90820a2180d5fd9f11664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa79e8ba06871e0f7013fe79b9961665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb8c0e57d7a022b7443d919b93926666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee944666050f8d5fbe58c575e60f58fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aec9d0c66e007949632a2ede16de0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f728a21515ed3ac13db17a12274f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd2e6ecf3e77907958feb2bc63209670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3ea7c5019233a1796f8161e9a938671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7acb16a90f903b0335141d6adc5d84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae3fb3cdd18edd2bcf55cbe3d13b69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82528cab3dd3f82f2ce771214b1560674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1ac3ad7144a0eab1f8249c7b34705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86b26ee5d1072a2e385dd0d0192c1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a12bdeef87b34e4df3ad5752f53f4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c0ce12e3887d9bfdcc3a82fb5cc64678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d9c00615610d40218f749dac2baf2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12ce889149487c20b13d63d9dd09fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507adc4ceda749767a0a46318eeda3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29514b3f87f4d360e9fd09c444762a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb3e76d2ba345395c892f7ec912dbb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabd8297aa303b462be011df7590eee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee9e02179dc25ab022fe252eb289a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d627ea27bf9633d624231781c1f41b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd1c24d5352db79cc95cc27ee7fef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf165db5d4870f08b7ff9571fa3f587d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac9b3ca1ad7b1c23a8b41450c6d27c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dd19bf0c48566d0f72107d3767c46690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a494977b3fd1b616d441e03b6dd43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733368bf5de637b62b1319ecd4aad8ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17ce48d24f694454971640132ec6ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eb66266d7b5809d2dc378a0848379694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc74b6985765bd54416d5bd6eb2d481695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37e0ba0611d00cac679ec706fe40ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63bcfa79ed823f677bc776672cbcc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f7fc3a3366b65e2c14611c437a6e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eca5a980964a2a6abae39bdeaa2a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1372cf0c181a528029d37d913af0ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95edd7a33bad6edfd9001c505e71180701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74f9077560649b4dede25ee9a04f71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61fa72760136ff46a9c6b00d0925e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7646e8ae7946c5e6d7c0e74c6a77cd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e018401fe38a4a34d0f9599537e9c08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337b7847ff9f5acb9b9e0263f81c830706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c77e7c7670549a2087a0a60cf3df5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca042b41216a39d1f625c4a6c4e4881708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87bfa9b40e98f5e06cfb8543001b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4eaca5ac437fd4103ac26137806ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d71b47d983e5dcee358bf277166f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41821bf6699f008eaa929501974405712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f4c58a78e221fbef6a60621d70e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1cc90e9a0c87641d0a8385efd1b4f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc814e22e9eda32b204277e593b433715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fbbf89f7ae024e412f2b5c78200ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c48e1f0c7146fc815664d11f64d86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef41a2c09d794b876a1237be34f322718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61670162e1f33eee319ce10c8e2aafb6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8859936ef2da3c6868e43d68f6d4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26bf70cfb19930bd0d5f10a6098bfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c8530a977831f6e25f9c8d6a504b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4797ca59e4af5c81ff9a73a69ff178723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b9ecec2f1b845cbae3de6984d01f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb9be680ae58dfad1e2706715b4eae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee34c5bcc9438aaa45e9fcb7acdc6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0007bdea0384099a3662b1b6d96b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5e76a8f5d4ccf5d7389be58126f44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b2a917b08a175e1bc0bf7efb8629c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71b9cbe0fd6e3a385969ab2ebd31f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19251ca00a232c6feef58d0e8c3b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b31fe41c904a70d833034daba1a41b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91131b03c8b9a3bf4d3ddc7beca241733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf4e91277d29b6187d5458ba568561734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15e94c15cf990ce993baf40150e72735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16196c070087ee2b0c9aa33f6231f43b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de7934b4ec08e6360ae1a520737bfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f14f29b249cc3df3e441b172add59f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50b3f278e33d66722a40104ac193a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40340ff15d18d8c17407801e597036bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d19c045669f071e56308782af41f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85c5f68d6d5757502fdaada57a9636742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd609611f18bde3a328dc3b4a49ece9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec549de97f5f6babd8e411b1e254d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8965bf841ecdbc484238db9df9106e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e2feeb9188f1a7f345735131080f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc34275c14029da9a53c4a83a2f4a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947d7ebe523c63bd5a53e0ac14ca2dc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40490be2df228b1ad89356a46b9413c0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2511121fcfd3059bcfd2313a75c389750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a20ec60d68bb0c7fc0396ff52e457751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705583cb5d656e0fe68b44b81c898ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadc26d87812245144a5f673e61cc53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2689a9dca78051b2eccec18f72a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935b1659b719d2525ec46af181f23e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401c67a70d003f88bdd4fc526772b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea7cab3e348b749ac850a9562dced757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f462243e4a7eb8d0eb39f3dedac8561758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59090f40b969e2b593d800886ac14fb4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6fc975e09336ebb99120d1120adcc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942824d958aea1dd0c3d2d2f263ee8e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b9e48f554fbf80690eab97971bbcb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368015210232872b2de6dd04be0c64a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cd959727c52beca0edd221b4895d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69203e5acddc4f4b6e31e77046c096a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e30d92ecc979757a80705bea636ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d0c9e49f4a39c7a69af44359e90bc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>