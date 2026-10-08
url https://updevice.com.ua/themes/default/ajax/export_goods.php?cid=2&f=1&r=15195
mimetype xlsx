--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933afe0d29afd94c47682d6aae0fd251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e74a1dde6bce727890a3b055c7002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021980e7085064cd9cdcc469fddaf683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f51ddbc7ff3b7c165cb9ff2893dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f1f4d555e6461d887c505e35cca35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2effa549c9430ab47f6a2cbbc26a5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3299ebcef150a135590e95083c96d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c81daaa47c921dedd363fc5c1b86958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d8b7139b38f8f2399bffb12a5ec89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c1b75ea79c3433608fe80bd6a21ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f55de482aca5a707b9a2d08dcd94611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b27a6a5be055fe1c4054d2b21b7b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371af42c3310889637ca33ef573a679713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69942cef10ba7ed6f8b9d42c87bb91014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9815f2e0f29537fa4be96a5002e9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af3d1c5fbe0c08d03b268a5e7e36b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f1fb4ee55602f32984d2af179bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264548c5c242eeaf64903fc3f036db1718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc696a1c31da43f48f4fb2b6cf40ced19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7bcaa960026b59ada508f6fafc57220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0214694f89680e0183392debeee9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61f81cda5620241cf0e45299cb0b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3fb882d41d8a92c4e6541459d823723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e61308ef9d0c1c02cfe154be3e45124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ecb2def32aa81bc2a9ed41382d90825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf160a13b6293d6dcfd321ff6932b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d84084a81cbc5c9c8316ca9e32f1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91258d616d85a7ffa90d9264046880128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eba47b96a29ea8362cedb0fa7c10e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660faa4d9697cbbc897b409ad9c147030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04b66ad79ecd451ab987d45250323d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fa3708bdb3098655f55b786d8545a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a77ae6bd37ffa867d2086547ae29d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed87b5debb30ea57d60ca9afa62c6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d517111798f6267630d3b86976a38f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cf5d48d70332cf3af30b3bab4292e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6596750a749132cf124f8cb5e6877a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc132a3e5fc2007390c985ddb2a3c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae4c8f3e86813dcd961bfe84e619e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8ded03853bccc412a1e549d69b68a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee383690b7a5b13a3726e33778a22fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83219f479995ce5d781ac6a909d0246f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7614c24ac80148697c0e0c50c6af5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259d676189aa681c9b23cf73384b6f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcf8421643e17442a234239221172345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb3b5ac04c0a6c41dbda5cd3791f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220547ec53bf536dfd59b320d3d7b4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15438f60422df39f11c73e799f72722c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadea154d3ccbe473028324613bfb3ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35753d60936b3a794c21501cbb48ca9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607b9b10559b1129902ef77514b1abc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00889aa1a7aa805aab054c09c4d8ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd1132923bb18a58b2eac5063706b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5d158edf8447b6dfae0eadb26f70754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e19393fa36e589e8a80bdf61abd29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d22465afc1ac2f45346068f13685da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381e09a3fb8ed38f1eb3fd3e18cf2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38861bb320c8125fffef2c7abe9978658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e5d40ee42885e48a255415ff3bd8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb6d8f84f981fbd717515a0af3652e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c426bc0ec73a4b214673d38f55c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df966bf6cbd2873431c1f2b745d7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fddfdc132542b0e32695fab8c5af963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720279f44c13a302295eab47774e974064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60bdcef0574785a34eaeea590fe66865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a6fd07197736a328586c1a7b698566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b739b27d11e38a06f8a49c1588d7fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3993957ea97b69cad3e6ef7a4499e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b297e7c37623ace5f38c99bffce6da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb46393364e192d01ba874b19888e1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85e78798413b28520f586a3d3e390b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f3812e43ffab1c528983b52210ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bba01ddc9f93858804694d2e029dd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f53da10b220aa9857e25dc98779874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ba5b5da6b0bda7ed4eabc5bceaa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99eca0f7427ab2f5a52cbc6989916476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a8ad52d78868690e524d8d56df2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe28c3709eddfe93ff70884597844878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83113eeabbc0ff06f0154d9c2a2024779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eeb9b50254a7de9a0efebdac73db080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba15874aa7f0bbb618e97476b2e33f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e10403574bcf5e46a7b74fefb2e6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa81d97d8efd82752c2d527e780ba583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90368f3dcf45fea7a880b3fed6eb1d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ede71533547d6602383807192c94585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c73fa29ae9b122cebbe163238bfc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f05bc6158cb662d9d603585cb813187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72960e189cfd9c71085e253c22ac7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098bae4f4bea21e2e0dd990f9b4eb4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b69991afe93cffb570fbe14ed179990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf41be458faa9f51d230940f08cd92691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b278fac853333923b025fcf4bef292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580973fd433c7aacf26c3a8a1bd8fc5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e0e4a7194a3ad4952ae3fd9146ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca746c7fcbee074c06961f46a833295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdefdffb790a040e7fce3af6f5b33596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f73d0d9a53ff8a95760b0f3f33fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c669cdb66f145ff92c22bb7b3b894198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e43264d65145245bc052a50adf8ea199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b2cf9a8bf55b3535693cda4f7eaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010851c956dcd33b25f834c50821cd06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dce9fa01d2582c81d6740cadb430a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f305ab808421b6a94382f1a5124d511103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60792b955ad7d09edcef91a667e7646b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db292d51a99273cc9f601c9edee19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac323dd90f6fe7669a4a231f545446ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20680a5a65f72628542f17d75fe5bea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92429fc3038f19c1f7782cdb15f912c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668193bb3de676d33d1654565e7ef30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ebaf3402574c0a2e9db0985db6b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ec2ee4d3e8337f1710d828c87e3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef551b4a0b89ebea534a87e19ac34f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23dcc3f35022d93ed9ac0c5f125b88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecbd110df49b2dac1f9f5407263672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800c6d5fa2151f1fa2bfa1780f40cab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d3652288470b5c61c41154b4e678116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626859278987bf62ee1a27bb04038f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79989c5843c4b83dedefbbdfe0950a5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f1b297335224e6abb31fb1f08b69a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a153273efff29465a710f65540c7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7212c08f948b5b5175da0620984c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba6fb4bc23e2633e920b4b5dae039c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c57632e87de3a0ea44c68fab283d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62767c1910059cc0039bd05b02e38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce2297bbc828315a1e7336d737ea6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a35653f9566e1d9ac823586b52c73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2c4328c0cfff3c8362f895a0dbf9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1f16bd6c16f085c3f85dfc5d07ae0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae05d9cb098393f528a76dfef278e56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616d78fb58e2e097fe092e0131618cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e92eaf6881c1eac4d7ec8725edf54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bcc348700b27ee8bdcb0042c52d6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3274b94118a0715fe26784e6c08b108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b61e8149fc11c0c4e938f7899938a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146799e6b414a0bf497061cdf173fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8ec4c3725ae3a1b0fe03e54c9e3bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7112499fd2efd4ce13885a082d37a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa648d4e1e1a1536fc2095ebd54adc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32626af40448d63171adb10c49d4fbd5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f266a114c93354730ad369ebb77a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2671f9994d59b4b82809991f3c9fd46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536202fcfbcb2053e94d931a917a47f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e9ed36ea6367cbdcf0ddcbed2ba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694f0a7a6d78d9b0fac8f2d097e932f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b607c4f9371722c89e868a5d7936145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53742c991825097c20e9fbc15a6d8313146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4476da28f0a59d8da67a6d11881996147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81604db226bf7711ec4467256934c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec957aa1f2bcea91932b49743ff8eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01cb13885a53edbc68b49313376db5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b04b55d9203c2981870eec6e21a3cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa909c7ee4db02bd8420fd352cf754c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca9e052f63355dcd441bfc2fd13f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ec05d94e32725708bf7275aa6eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786363c97b44cd8f76a303b166cab76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fccf6b6d2931a8ae187a02f831fa91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7629796df8aef2a42833d48e3402f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511fe6abffc0bc6e1b2ba68512c69e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a756a987988dd103980304ff8de98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fdd55c6db7a87f1d5d4e39763f704160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae838b125c657016c62abef36ac0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca73e7d272eec2342c542aec5dbe28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8173c1b566af082fc63e30b826ada6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc885155e321afd790fd1a1ddc2ad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0aea66f4580f40c0e421037f05d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f2de18155480b087c1d5246b8a2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e16411fa25ada9dd919022beb46670167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26156dc0054c7f659c0838929d12c6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973e47aba6bf3eec6b69bddf7a06c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b9ef2fd378c18482cdd7ba188377170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df67bf316f38d9bcfdf0197e340f8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d416a65fd5b68d03bbf8937a4911172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf516201f2557f9b2d9a5d3240b69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c798edb255b07087a2fb02e7715ea4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52a8d0eae8a134caa441b1fd5a2517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32a0b8f4a8f5678bfe82cc58528061176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31ae9857107fcb9ef5b0e4b157f077177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a48adf258ec379815fbce6fb6c7e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75c8d4d85b54f0d37f59592dba7d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d307094714b26514b72a00a7ef4151180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d052c990f28d5ecf942875885e3287181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7723bcfe6346cdee6339b7cea39a403182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ff25aaa99d0adca96d3c29e66a6ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ebfc8e8b78afec129020f65ce690d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f64a8eb3f33f322fce4ab5fe4518cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3c3f29c3df299361ba5b42fb9a20a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f0b3bc2bc4946b6ce36a362db3edc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7e3b76d7c47a0a1c07163c68a5a63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c49d0ff459650de9d48ac895432f47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10225508d625de881d0f5f298f2545d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f06d49216cff9176d5447463fa043191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72326ce036e73334778dfaaa4e73b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aec18e3f6d44a71bc1c363c4b3eb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7d195fd829e0034f3d915f6306c47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a47957eb40c7ebd457cdb3d41c635195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ff9b30ab0501c5d08145c2e47a51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccfd51b3150370d6357e3764a59775197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a24a09138ebe3b026f118be271ae99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0160bf625e6b3a341c9357bce8c245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2dc612c9f04decf5910421624583b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f443af6df6f6e5f419be2dd398c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866100edb9cf8f0ed0f58637d6b8cc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59910682b2f01b7972a67b24d6c7aea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5a90094e3b696a5a4389cdeaacfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f4674b75a04ce7faf7cf1c06aae5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a5c08b8a64880e448d3e83d10262206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd877ca315dc66481894e9d1d829b4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d4ca6c9e5dc2da175fb00be652358208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f574a1f98c1bfdb5760b3c36a47e88e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cb77274a62047b0b7b8dabfc35c53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6123fd08ef187f6b104f6f01b47477211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a248cc9ba54b819758288e9e363f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba34304f36084018918f65a281714ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa587cbe7e03ee0197e08c3f4156523214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef8b908ac09b39394890f71c3558f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1730c7f90941b6946d3e4e65fb763d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa6388c5b2fb769b46d886be4110e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b181d894d8a32244b01c54f689e869218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda09c3d60b0639e3e4f18fe9fcc2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d34ef5141abfe01fc107de3002b3a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9f1d3a83a02557b707e86d6f84bdc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd3afdb6e8df44f34b0a6a4e5eedc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a5e224882e8038d62d2079179d9a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee035b856d383a542f958a4f0f55e45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558dc5e80e09079bacc386f8e1f072d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08e8ea6af12c5460fa13579d98c678226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5059ced5fa200305b39c26542c42c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0a4b26398f4baa6218cae85f370db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359efbb61508a72de7f74aaad67183e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa490cb8ec87eb498ba7368e2c4ec9f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911209c68402afa951e7755d0b31565c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e760ec971a353cd744cda391c2f9c02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3ea77baa42a5c0d860daae20cbd60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e658a439eed0a26aead0276a5b5c239234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e64d938d9660ab7e87017c53b651235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915b352378ef260072633f1159cdfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93a6b125805228451c306361bbc10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953bf6ecf5e833ab2ca271c532654b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23288942c12d62a751de059ec3481ef9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4954296fb8f1638f71a5cdc97522f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1df68e7b23367e6a9d96581e91922241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b002dc2f9af15e6d87f0234c9e8863242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2807b9004e577039077590b58756def243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab978406a26ac27d2a0d6bd9536b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa444a317f63a03beff0f985bd1e5281245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad070e106c765a17b2b845955cf5828246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731728ae68d89f812262cd10ee016ec8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bca9ffa0d4bea56da8ab4d3b9871a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c76737991d0e9acb0a615d2058022249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603e8f55209609cf7a5ab5bd0145a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732555cc00549182532df4774d061069251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920789a4605c0e6410fcde009d5fd47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67e6aa4732ba6c8d061840eb02706c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8296a36fc137ba87e2670c9dd08927b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddc7dc2801e5b5da28d1e3e40e82cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229f5daae3acc38c845ab618bc0d81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd10c3610291d66fc3913f333f33e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e95de53d0e10051cf76c03ba3e8a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aea692cb1f2fd43220ed363f84e00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b90d61661b8702247d5efe24d0b8e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969e113ff1b63741f1b162c4f64cd0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04e7e9cb32158828a459c540da1a1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c7bb91ab024e5a96e953f1fc178b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62003bfc5ddcec32619c631cfd5b1f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad30a82aceecda2134bcdfe9fb8ad64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d638c7fcd9b6c5fb18ecff63e0df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696dc6032b842871dba8a2004d08a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049410ce765de210ec57807e496363e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed744ecb5453cf81401082294a2f7d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232f9242b9c660f0d455b9d2f4ca4a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597923c9f97f186f29d272340d9ba5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3618916900ca77e348adbd9f8be0fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a00f8bfa54c88c18b207d9ad32a8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e85c49f03cd8cf00bb5ddbf5e399e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07914db2b7b6edf323f27fdb182f554275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad82d9977932de33d118b766de41e15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b082c8faef751cee09370e3c9d38977277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781597f3aca3c22cb29b4c77cbf9ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f81f6e3431a79388aa90713a2bb54c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a91d6bede6762a0f05dfa8c62e81d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac635fb640bda45ab055833771cb0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf52a72a0707b768ff516f0003e103282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce0f43e56b795b7961e98a3bafda5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17fb3a98080b991a0871a470861f45284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa7f6551a50a0348ca95ba76fa772285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad59ce890f199d1b7ef68988041a8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d08926ea4c5d300a977f312bd1f39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0185debee011b27dcfdc40ec80c73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77440c3f50c11e180b354f503dfa0a13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928bcfe33b7eb8866bba054352dca12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285bba2be8a4cfe3960103999d16b1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b7527b13527dff723fd91d1b221cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137079ebd68cb95a3905afa1340766293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a960e60aa87f0d871fe6290d42143b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0750cd455b5560aada669a8d8f458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbde287393befd4f2ffdff9a389a8d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810d97834135ce484fe78e6ca72042297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258772bd30e52806adbaeb929aa580ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f40e24c5069df6148e5c7f21ae674299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19136634bd4239ccf6b34ae8f44864a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3144683e766a16282b72af5a97f5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e823236821c169af49b6ba9efb160302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43867d7f107fd88085207f62110777303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f2137dbc32f13ae19e8df3c79143304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fccb9f62213eafa9bfbe30180752d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd245de524f716f53c3dae84c6138b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9869c62b6c4013c497ed4aba41fadbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85505c48eb6d50c21bdb742eae689308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593ba0d56871ab6f1bee975b4481042309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcb1f948a3d7d46bd24f63580025b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1cea76b24eb44a4ac43a4827b15b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552e4ccc4f9b8a5a960a3226cf318d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35afac7d39802382b3111e23f1e52ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9507f1f495e2172c6462be751229d2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5184328e6e65710660b650b2e643315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f03d2d0bf34318056c41dbeca08aec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29319cdf7228bb3bb3d843d8d7683a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ec91d2085a93920873f6951cec66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61615cebf64d2b2d6ce1396e71299b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25337550cc719247aebc4108e10e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff18293d426b6212ccabf4f3d01fa6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861db9a95e15b3dcd1c5314488b12543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d453d5ad523196dec2793bb74c9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f719d122fba0caf27e83e9b94437e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b9781a1c2c3b3d81b77efedb972b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa96a29ba808a2cd667794846d29257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a255466173b5ee65519761322a97c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11649ad99decc578656cb0423c981235328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599d91c5202465b867ea65ea7413c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f34780053ef57922d7653845a0fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f491b0b816d4579d0b5fc25ac5c484331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f01804eaec0a77c2e389c030e72d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa571d07dd00197aeee352041a1497333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdbb6ace77d48ce0394cd6197bca2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb72923356a39879a2e5424152c70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec722ec10f456db6b178b9b06ac489336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc4b4a79957fda6ae3051928017db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d783edf6a67e94bc2a9cba2b1c8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b73dd85d6273d46a117faa91b87261339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825abf30ccf091960a57abc8d4f2a0ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86021bd2c63d516693aaed10ede4f6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6700a386c25d5a242004be527d3ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637bed9630d30af1fe850c54a80d2c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe179285f4df8b673a88b8e2962416344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d8a0378a9c906ea43a2ccfec2d885345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9205c3ca4f433517f72b22ee8fd2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e2cff5634afe2c6dba561ee7b0d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89885e0cbce5e9ba4d5e28bc716cb544348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae891eb6a58bc8ad31100df55de937349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac418afd8169fd2c731546d5dd3575350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0dc355d637ab6f2c2635b047fa21f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048323acbf0b920a62407ec021683fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a4d53c497fa52a359e0ed4c9c23c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db899ba594c6f19ef8b66bcdd67e6e8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42f4949b267ad1f770e132441f1b82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76513f7f9baa066657e6ce954f755a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995355128d2f112816dac88e74275e2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb096034ffb299d1764fa38f9c90acd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf727596c905ec8f5eb23863056ced359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebaff1a312446e8e6be352ee8a5800360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758e171e5f5a422d42592603e503fcd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1508568286f300281ff6299dd42cb19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f775053c9851568e817223160de40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be1144a8eb9c15f37c320e38a7732364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de979a3661de7e4949e276b0385fbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1b890001d0509426697f06b58ab7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e43610c4c56de3895ecff6772e219367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb924cbee9f9d1955eb2e87f3c7b5dd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888edd57d776263c7345281e8131b02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec551f8b64f6f766d5425b33a09bd115370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8672ee530cbbe2068dccb71feb89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe8bf47fcfbc870d39e54445ef22ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412191ffdd4c0af167ad198268417c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22af4d472ab8be066070d14a65cdcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eae43c8267168a561f3960a2f4333375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88992b46b95db99ce0df9f9ec0a54ae0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c70a14e2d088438679bd18f4d7ee9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca8f6c2402a58b72b08fadff97e31d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe15ccf1d7d1f7b5a1fbba3a78bf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91420cdfae9fe888900273f0e93caead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e895024c8c07f3fcaabe11857349f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebae0ce1dd49085aa20c11333032bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e1f170c3dc9ee245dfedb89a65fd9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120e1b6d5c1d83d293325d9c69cdb36384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292f4725b9548fcabe75b69d29368f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2fa4d792287d201f9f0a27a3baf3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64df8a2ee82fd2a4b2c436aab6aecdb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc8fa142a03bd6f36d1cfe57c57ba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32cad9c2afabe91dc6b77d0d4d675389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d263e02f4eed0622973356e3ccbb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ac68b9c13ea3a203837ec4a1e1c26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c2ef60d7bdb986359f2ff7f31e517392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff03ccf002921e10a9ee78c9edc26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f897be6e518454849781f8939bec3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d678cad8ac85a3d89056eb5d89a0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92e2f7ff4efa205a19de2b2f572382396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d7ba3604bf8dd70e46bc63237f559397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9f18bbd3a200d17d590ecb4ff8975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e92baf661884b338548552888c0a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9f1447c324e28a5683b874fdb1348400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd70a3d8298341f296f2e82f3c1bcab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a89feed194d5c74c2c0033fbe612402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ef534aa5608d62e0409d7714f9ac6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c00c14d3bae61620fb2e7327cfd91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d8c919aa80da4914b45be6d53313b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d65c5ac31b30f3627d490b0a7cee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc208dabb8be9c5db6340f557e22b57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490dc644bb1725667d1a5492c053180408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fda42821aecd2a6021ad7df273324409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0486517496e6efbaedf503d947c933410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb5c465d01b29ec187bfa277225f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a271eaa12ae19a1dcb6515d676d78f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcb9960c86eef1ce00990511dc2720413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054074b1d3ee0c1816e58d97d6efb6b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbbc2445380f0a78d6c724d22b3ef3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5dc489945d367c2257832a5580a3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948305841574070d395ffdae1f27d4b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5afb09731bb4d249c546a3f92d83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6539f1d21740dd61f737f5a9548963419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f9da303daa2970120160ac34c6d2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2efae3bb9700f67347d4fd638cfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b64f5601497cf9534f6ad1ca681e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077cba4204c7d930d01c01b6a365567423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb91f9fa5a64b6071711d947063c306424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b9c58cfe147f10dcce79c69759a50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8fa99f3fa1917d4926a2141ce3209426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f5fdb6fd3c7915de16aefb4924b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c9cd3755c3c8270f9480d4eadfae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9801336affe47cf710b44a8b26893429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b08a4b26ea45794d64678fddaf1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c866fc6b381a78847d5860bb80c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05820ccb68c065e2c1f7ed7992b878432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a5c4b44df97eaa6518526021e2e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc0fc6304691b191ede7e54a2782e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737f7620d6e382c06c267eb45ee0e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e367d5c01d07dbf075221e6d1fe1ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcf8ce1cab27ba12c0ac7531b939f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed53a4cd4e93f0cfd167b980cba7a72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d045b9c968288f2b90eadcf2030746b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f0fba930290dfe13a95336cd86948440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712ba1f94a43b1bc209e17e16297b9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac183a6e47b26afad189ca1383eee8e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c942fda7d08ca5e8a81d924ce34d4b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5d36e66bc5056f7260c632cdd9bfc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be588275b8335e893cb8240a20072180445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7d542a47415a53dc5c58fcb065d6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aedf823f6c392395553c6b4508a476447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e3fb1cb16fbc05c6703719255119448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25c761c81dc5980b07c215cacf9011449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50830003fa0db7f163429f437929e940450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e7a5682e5d8ccaa1d19e5de293a53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5803fc0f17b02ec08fa9d043bb9800452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ff166de190542118d91331036b667453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df541b4fd79679e59edfae60168d21f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f12fecbf0dc456d0b878b77326d3a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4833bdbdd187c82bbf734f748e9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb89dbad6603b23c4af3459ac83c9ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd42550b7f56592978fa9b3f67a818458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69525ebb0b4a1b1d9108c376b560dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8acc79d74a1957f49c4806912606b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc24e5b417314061c2cc01864e62409461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab63cae3ee1eb7f836290b7e1a91e8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbef6959f40ee58779167137aec8e12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c361e50d6e6f0d5f0cb92a5f06d9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84cf586a4bb2248c5111249bace1cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904de52a2534aca12ce455b14c8926f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679032f1a41c4a0aa386217736c78e90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3865f6a648dfff31b7c579ea827ca3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9e5c9af832aeb07b6993bcdc1b6b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b9503369bcb3c76af0e70d3f9358470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d3be909576524cfcb05dfbd7137d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df64d86c0b00489a251b938c96bfa58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc8d102dea6687b9356bfb5be5f9e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9294338e123824977d317e86d0c3d63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790c3bfb57e8bc5189881a1ea4bcef1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41071c927d8cb405ba5cd4537a112c41476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a9f476273d0d5d27773838d3bf20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08a1040dc4496d3ffe53e7a86202a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f06f1543e48f521abd45fa4a2e17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bfa0629aabf4f89eeb052a1ba4952480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3f863cddf1b55bfab55c90fffb55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a18d3ca26255bd3b6485eb7d1c3fc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a33982b4b27d5203e77a4e2ec108483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf63166bdcebe3b0506db4bc7eff96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722a37b20a1fb351864d76e449eb95a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592b270bcd8fefb6f426e1957474055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875cf69d5d1a1125051823385707a2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6a2c096db81ca9e30bd464fdd99c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d372d67ba290bfe40d9dedfddc7cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8798980fcd124f90d8f8a1ff9a9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469540aee9a2d4500b6d83b35ed1dc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad81771ec158560f94241664ea633f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadd989806564badc58e9250258b427493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081328c5ead8e90076a4245cabd8764494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d112edfe758b3a687db67e5aaa40e8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e4b7587f1d6945ec3b74a4fd44507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ebbca0175f5c2c611002965b590e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168fbbe8e4ad09855e674eacc3a1885498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e380714c3ca9d9f936f43db338d1e1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b574478c3138e78f0c4e79eb0a2d4b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fa024702ca7491d0629b21962de74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469733ab8158832eeea7f5f12769a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180f4eece189fac4ada2e9bac545310503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5d6bba8ee083564b9e0c8f9f8763504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992a3ca60ac14016ab9c4d676b825b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e260d3cda7e857b2a5698743b6d4df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b1144c59c9f048acf39f6daace1b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af771937eaad9cf7382410efae803ab9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c50630fd56cd27ed5a2cd4580f0b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80812555d1d688a1ef4c48598bf61a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09dd04c188bff095465042c8a9aba0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052206de874ceaac24d653d62e29e965512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceaa57087a83a499e9994d450ef0c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452001084dd75df50174152509c4b8e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fada5bd5debdd6be73e7102f28da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e0a3d42feb64d2f09959b7c0ccb09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae76c9dba25c50df555ca245ef16e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068f4e43decdfd6e89af0c070ff2964518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749e1ffc99474c845528a8498d254d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bad7d6271a2e05b306bd0c463b554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367750241c2497dd72f7dd9de161d5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2865d0fa793aeb0b7e19844706c91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bee941de9b13fbff30fbbc95f7e9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79368d9891d905f83212fc0515658df5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed59e3e0d7def3ecb283c290499d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48546db4e302cdf11d43f3aeb42f9d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8c43e05ab0a357652dbc71ffb13f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554dc8910e4f8a1cb0db7456f2fbcee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d7e09cfcccffb78e519d9426fc99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac072789b894f643a787bf5cd18858530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07407cc2c12b9a9fa2f408214d827cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc8f50ffb8d0d99ab55535b74e79e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96849a65ab6786f69a648134911a42e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c179a4b915139a1da69cef33e4a94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74767e0f095a60033743749697f24d85535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdf73b2ba0e3859b79bedea00f1280536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14089806848c73e19667af1677fddb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c5e68c13dcb6741a7b87e328746a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c078e80b7db025a7cfac44506a58d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1753cdbca0aceff7951297402378e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ff39bd3834b8c9b22964f48f1c927541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436a814e4ed3792cf1615090ac475c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe62f00a0d9137e388db6ff6a248f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d7de162ec59c28ca3ca9b5770c80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe8453714eabc3fb26ad83e96ba0ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b60674950368524d6e1753bc6167a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272d3eeb216502d12a0b8f317b330a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777059c9824b2be00c2c72e644462b7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f93b20a2634343736c82f3f43647549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f749358908135ce2a3f797fcda4f5f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7949cb682c1830d5a39dff09cb06a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617c963b9ad1d19c3b989efe1cb2813552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f345d22308e49d9bfbf1f0f2ab43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d277bf67811d04ea262116c44a934554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d639727ea86c978639a53f6cb7f4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fd9d0bd3f041be977b5a6be3a3281556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf26595432ee2c9727fab7c77df1a70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace909838df819fefcd550ae945a0f75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6002aaddbc7cf7ec42ed425b2998559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3257b64cf0566a8b449764886997c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c39f17eed3247bdc3d628816a219f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046524cfad7fa3c721a3f15c855200a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e398f00547dac743a15a3d2ec445088563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb326ee332645fd2ae20e8962d85e2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c246444375eaeb0aa2cfed199c48b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90148465a75505ef773b123d5708f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b84f8dba99ebde00e8ad957489206567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d81ad088e68112299f50680045604c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914b237e071020dfbf2bff06a5260a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee25c39bd5b9ba0cc7b1c1b83fb9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983811d6797c35ef9c2a54c499ee67f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab16fd442ddc31caec24acbeff910e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6b244c6214a43c7cb82ceb403d29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8d0db7e1453df607e59e9699b678e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02df7128b756949d64c3ba8c6a29c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01e1b2ebad56c0619ddf9931a2adc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab41c6d1ea92cf77375c572fc0fafb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d38a65506b5e21f9d834f312588e6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b12c33c1f2b37f973008bc34599f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49670ecc6e222ce08a3c3348f62f50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764ffdf6f9d36a96a7e9ae5aa78a6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f35224b1220601f42ea3b717279eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef059a4165e4d8a8be176e554bd197af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7363ac7c56b272cc8e89851142d89c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64592ae5fd7c329c2d9b7a11c710129585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3b5f7e86e06dd9d543eb72d8a77da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a969b4b23139bc070db38c6429a27d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bb67d7d277aaaef5da3cd57ad967b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a5fde8ba26fb33fc91f53eb6a1bb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d410089defbd909579e685bc40cbd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c3934ee8d03eb9486c69dd5cd73b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487acb03971f4f17773ddf4ff89ea75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9cdc0ec7f6ca8200525323e55774f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b88d27ecfc0989348818707cfbd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af2c7ddfb25fb1c5ed98b5212ccde595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7b1fe571e3aa6d3d88fa60d7ae3eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8a0237ddbfb651d00ddf4cd29cc7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407220747c58f0812bf5b8a1e26469d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51401669844bc46001024c7bf0422599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3cb58b3b57fa3af33d2a8f8b650f7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf93827e62b854f937ca95293dd2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064739f4acb298bd7a6cfd64100266602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46138c37f235971a8a81f8d591d61e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae00a25cb725bd87c73c6fba00d5bbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed558e572fe8c5a4dc45bb9b9b08cc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1362043ec4b3f05647121a7eef42d74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88c4510307b84ded488fc9f65f3f11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29a3549b93b420f187daa6b6dc6a55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec956e33d4a72f3b565f92817d919367609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93bdeb15d4b30d9c63dd9207283185610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee044430dc2c851c14704c8d900b99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda621504360fc51603da32aa0ad0376612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9710708ca193ca87d838c93964affa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e603588436e5d9cff4dc1afc4342d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d792f22680ba03810e5ea205858d462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0019c21493b1d65fef7c21ae1aaa23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d4b8f6274ef50cd32a80594c78aef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4152fde6b32af405cb45fc1e36311d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee508b4548e35934237839d31835c5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966709677388718a0030a67edf828c3a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc5bd9de35191594d0133ab385860621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444bd47b09146f7947c5a8cd99651d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326b5748b4f02e2449c89844b826615623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c52226a0efa6489e2cd1f85d458d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8ffbd7da39432947ebbc44f54e908625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2edbc456fc387b3320d6852b0d19c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043d7a3c5c64c24c8b760cd51028293627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a57ed81ae83c86b212b4ffa2ca28f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8f6bd14cc9e25bfc18bff7656e631629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41713fbb5563cd93f4872696772df1c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec14adb575177dedb7268e9cc3c60e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367341238ad24889f6509d9e5387e8d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46223b08f7931146e46858918aee79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3871c24c34a1a343264a4d10cd1ac2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0838c87f1fae3b681bb28923dff412635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfe0b50ad834ac457f265a007d61e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f76cf2249644572c298da4d2ecc76f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1852467a63dc69b92171705700a4ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ead5ceba515f3fec5379195042d24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5b46c87d54b5f46027542091ca8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59dcc349fd4c8dcb8f3152517a60e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8c554624d2128b9f7ceb2c529159b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c28d7cc4412ae7d51637459491e06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ef96d7b11aeb7551c6e737df6545644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c51bbfe839a41049399c82c4e78fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c00498194a9b313e9de1fb3cde731646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff32631fb8977e45f007c6c99de2fca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279325777e4fe84025555e1bdbdb0d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc85fbd303bab226f7fd49f20b75199649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7254d020c74ec4b1600fcc2eab6045650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e962a5f74e23c2d9ebf81bf332fd48b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df46c002d23479ba8f0ab70929dd28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52050f9ce66e8d3b6eda3c9193c7f41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915db799c695c2287ea9cf56b549a29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab6e91d5681c5d4b99e3d4dde125e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c417e9cf17a28efbd8e1aa7f8fdff3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ad55ddbd843703f14f54a3dc48247657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d3c8698cc5518fa658deca980f63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435531d3ae217f725f69b8e22df0eec2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a63fd88cdbdeb47c6616f25d2f038660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b20cea5faed739b26caec2a4a026ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd8b7ccb4bc51f419853fb768d9ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b84b6aa20e510f3a8299dee447268663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628c9baf8a5dfd3827191b11fffd681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf895998db93644f70db8f097c7b4bc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb04c31438f5a37f648680fd9a296c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62525e8c491209246bf42439823901667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05f5ad46ba4a091dc9b436606f85d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c8547f1969e843aeebc0386cb2aa8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca4b3a0deb461e8a55f65e989ab04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010fbb47e9fa9d16e049a329b31700671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4bd910173ee085d735aa78d607590672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26f1ff784d3990c39d07a39702b042673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf825029ed0afcd4773fae7ec681b72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1ee1fed12b0251120adf8fd46c3eb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758c96f1e6f7f2695bc06b19f0433ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa545aa4cb420f30908f7b540f351a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce897bf691144c18102329b16716c5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157103a1e415c42cf19da45449bd4007679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f552c1a3c364c7652ef8e6b7cefabcc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc349c345e55ba184fdf9b900ca80e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324aff170e98b5751cffa531b027c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7132b5c927151e04b05e2adedfe63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706d078d2479b4b7bc810fbdb775f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165557e3067e87037c908911c82bf457685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211d53b48342b189c945c6653936f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483295ac15a3812c8285f5370d5b35e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874157766f2b02ab8617414f98ce0b8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33fc906af76f9d12ae8e465e5f6763689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e596c5e4b586a25a53717b1dafbe4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c1b68e15cd26e5428d0f27a64b895691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90627a6395c488894f88c20c1ad624c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5697e9c4e9879448e15027b84823693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2593e7ca114d9a7adc57edb5cd089b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fe574679eec5aa60f1436fb49cf57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84071da31e97aec0f20a0dbc457661696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3642a4113b1e8a391871e6fbba63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ca89ec924e6ea997d06842d95f59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6ec37c51e14745be45a8187cbc01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643dd3dbb363ec31c0fd26ad0cf4b77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937934a08188312f7f2a37a3d98a41db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc3e14190fe3f712e3c532e3463db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6438eed661ad081bf080d6798ca77d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba9b79da98fcf48c8699306f8cb211704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c810c6bef98c4d408859c14810fc151705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd9bed4791e3ce8863302ba979b29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3348cde0ce2b78970987e8a0c49c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a08e0481897a2befaa5b0680bc97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f47bed8bf185471606179d84d3af5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b2c400f3852debc0b0f0a01adc1dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c46b4cc03c9bb5093e11ae24e43a59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d93cdd228ce929a5cd78408ea054712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c4d6f5fd64a673b705504b993bab9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5206b8bdd27ac44660d38ece7ba74f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67680739d07bd7c366cbc6d486b8f17d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4783cc3a66cdc0e3501ea881a8d0a23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3a703b1a76afc571aad71e75de74f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcddc1ad7fac8bb8210aad75f69fd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fecbf817857f263633b5edc0a8354719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0a9114ace14062b9e8d2c95662bf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8df7aa9857e35b7b297904036bcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e251fa280b538dffb3a65861b52f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e7561129ed056aee0cbcbada5dc7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce65886f3423373ffc4469e0ed50fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848d41b2af46b2bca323cf84f47b9cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053f34a62fb6e9f7c1addf9cac91b2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8637daf00f636a2cb6eac518757939727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd413f1153097ea7e3e3c5593c83b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b2bcccec9e5080ffab65af72c42a6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2cf1b189d245566fe753c4ebed8ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd38d6e62da28658d389c02236fdbf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a6306a707d8bb151424444ecc77b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffeff5a2b24210cdec81c88b61587f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d23a0cac72dda8ee9776707565703c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79034cc395f16125ba2443b2f2ec323735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91686719756d672030e4bcb891b03736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b911bf12e3266a6f30021365c688b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55510ace4887ad93c4dfd9bfb7c094738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff6d510f18d4fb786e7b3f56dabed1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e0afd6c1b44ecf10a41c2e8d477b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc9550bbaf7b70345c04e05d31874741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0995b080a46b01635e0d2df20b846742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f8eace4e8e4f4750a57867b7b5210743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cd8c806aa84ed04b058a32e263136744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989b0c33b9d9b12e7c065d22d885a59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b1dd3ecfbdeddde7a93a8347d4aa2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b9e90404af819f6800a41c85e0d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751d35693405e30bf7bef67ecda9189748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af733fe6fc7dd7469cb8e80ae454a46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164ea19eccef25ffef18027cc1d0de2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eeaf7b510337d62cc6b3810e9f9127751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d01885a76061f8d3d763815732f97752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46178699c6afa866757e9ecda7580df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126f47fffcff8399cd96f47af1ecc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa48fad8e53dac66d986ab45648af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e110d0cee1fcb75d50c9a3acbdb9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618a9e3c361676f6f2f5f517bd7ed19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c82019432b5fae80b193228f94263758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4bcd1a14dca911a789f7a03786a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4837b6944f9b0e8505e136e97cf900760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d1c667cbac660d4deae609b1f44e9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e45ffbd44aab0ab9fbb10a6b27e053762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b83357b7afed48f653d774f925576763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff78f296fac8d23af69c98b267818764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3273dd69ebd5f10f06eac4fa599a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe80a98a8d021b278c95dd3b7fc224766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee22aea200ef9705e421e07c14e354767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acb2a7a57bac888610d03231b716d1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44792719a0e41d3b008801fbb9e07e18769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c72593fd8ecbf38c1b8828c46798c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1dd5ad46bca29db5d4560a7d99746771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05209798cab974ec58a5064e2cd7599f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae490002426c28171ef9a3813a90ddbb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72927bd676e185a9a6c78226b02fd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649ee7dbd54b2520736d8372da364ae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661497adb3a717a0fc53d7b97d78085776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b1f22d8d6232cd11b7f1daad704e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb72b3759526176689007f96695bb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f34a0d16daea713b7aeb0a389f966779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d7621521391c6dbecfb2c9c6ccf0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7c2dec3bb4dcf520c93f0b2b5838a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da76f87fd467075801bd3afd9b82913782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c4f0623a5ab1ee8736f0fd37561b7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19675b0a06b60058cd4456f39e3085b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ba5712c87ee4dfc6776adcf383d8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593745253b8c18faf6967d586173f50786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38de829797a35e9dde0a925c52b0e7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbee970aa76be56ce72258dfbf184b7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c417ad0787b8677531576d3dc9ed3ee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99273ceafe79503f9db68192e52db2dc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b7082d14497a9fa4bbdd0762e98d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301ebcced80bbbc0bce6fa0680c228792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302e515c3aaa331d593d5ca19ea7144793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66c89ed7a96f11247146f0e6f431f2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd22914aa5fc3e14357a41bae759499795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733516dceabedbfd4c84f894389a53c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81359de129108c497b87096566ffd4e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214a63986989c8e06ef354bfc189b73798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd506120c13c6c2133c6ffafc7f2c6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8b43c69e048b7ab1b2763761375e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802bb17f7f3ceb105b629bb63817c6a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7ab108042bbfe54f3f4ffc4b1ab9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25b44f007319b388af88ab90f2178803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfa8e566af08b62ad9c7d9da0b125f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39a73950f660d0b6be327df22b865e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655948d38bffff75e994c0ad3e4c2e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdf436ce87df133c4ca97708ad520807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d019e2fa53209cdf04464cdd331b44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea6a0c097740ed931766fda2225779809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc2a37b88ef146b35a937c95c34895810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe70da2ba5d910da401c367c927e6f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f031c4a47a926d956691de284a3c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80ae3a60e687c0038c72861094beee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a412c5ffed4d1a83be054d93cb70d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e85d742ae48091d28ad1fdccdabcac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a23189664625dc22eed62a0fd8de7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e62dc64a5582c9313c838718dc8ab3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364498b81da873e8d97b5214584c2557818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fa47485137ee1d69883c702010deb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b6eacbf72f783d3c87d87011d4d7b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b49b11b9069d5020022e2c3445b8821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bebdf69d715c080817f64207c2d9b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc39bbb995fea2a968c3d9e43c97ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e4fc5eeecb0be463777ab84779ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f30e74e637b6bd817f10b18c8ee284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c841bed96d7653695dd1d107dbbba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e306f11c5f662c236bd50cac04ecd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c3fe4baac9337be7c255a9f54b20c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83eafaf64e8d1d8139181c4e91f168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1bf7290a04b5e45651ef84b966dc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac53c76a00401b0d3d907aa299c20410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d48be53b459785e21df7f52364efd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff1ef45bdb360ca81d582c3a90e0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24501686b1e89d25997910555909f3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88a8ce84e973f51184d491bb0067f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b38af8aaf67a150998768ef7f050815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980a747a288ed3bf348402e9227b2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703f6118808265199b18abf1bb8045317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c56fc44f3d8eab77f651c3c0a621c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846eebc164df5635ee726c9fbc9ca1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e70ffc433ce650c120eba716251620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb870a69492843122f16ecd549c1df921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909faff435038104d5e43fe8f7047b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be87b9f40386046ea7d269e3fb4840423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae93b9d4a82b542af0155e51ed715d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c514312e9728d4d50745ea28aecf925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e482837d897eea435c7b63a8b8a8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0606378bb717db413bc66d3677129e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64185fafde27a708dda3c0fc44b81e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb547e2c6a1d2d0568d6b1866c822329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a8479974b8f3b1bb637cca2a448230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6b10cf05c55c8dc9fc26d091861f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8182a8b1dd7b8e4baccffc293e0005232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d24398c6b1debe62722dbd33650133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48403763d9b480cad9258f2c91164d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c682b8aff554c58062f264c5305e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf29d0bdfa36bdde36c248dbd23d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c00f8480994c3efccd487d226bf09737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0e3a66fa1c7bd2124f8aaccc3baf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433649be0e9efe9f9a354a05131c057739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca9d450bbf25bf8e728f11cb8f1f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dfed22f5e81a586ad64a26466d35b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df057901aa8580ad5f2dd914d65c7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb21b1ba8bba4edad49f645430cce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeccfc85bd250c7babf871e0c1bb9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8875b90263fcafefb4fc935e0c3faa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75018977f189b882f9d04ed5ebe45cfc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732e2290e476071f1004937ea78f66e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f310547f4f555e70d61a0aa2380cd4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0abeedd920261b655ef1a251d384649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f18fae5bbf3261d053e33b98e52d6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c099c2e43041b1ac404821c2bf69a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef82158d31b3e7dfafd44248e948452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2065d903c132e3051d08f0e8c646953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7df82ad2560384e98ba6a8663c67b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acf7338d18367f475e73a5417d980455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68baaeb49aa4fd74c354769a5c3f0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9583bb426017e2aca8a33f9ef533057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3077c4a863d5b7ddfb1c99a2c72c8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0b47170782e10730549936e4a4da459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645a06d567dd99e6d11181522e486bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c2c7a630cc458954e69c394a705d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266beb96679782749f39f74fb7b0e8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586a7d5268c1ad4e602344a6462b89c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca58a0178dbf7d99d1378489f0907f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311531808178ec254657ef565f93e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e099202f336a564f0277c1187b182f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9c504c1a4d4e8075a2cb65764be3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ec6dcee0b492c3187b29245d82ced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4eddda3733cd4d42af4407a6ba1ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d126f5ed6a5ab4bbe112ba7911cdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f766fb0393d1b07d36401b2f7c87a0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06848395be258a9c9d6eb6ab504d1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db511d95134a9cfaed41fda5cc133a8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1407ac3275dddc1da7808de27fe4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad067abc10e102097f515fa1f543ada075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6a9329354e42cde9712b9818c03f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640e0e7ade3eee410e5c91a13dc552477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a8f0e5a0bcbd0fd0d30299f30aa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27b5f269d278b21d6148172f70af1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24a1eeddd19619e0a885febec05c7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296466f1f24cb380b7d82aca04009cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001721770ff011dd0d4c5e8e4cd443782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318f99ea6f8d3bc395ec07f94ff396283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4114535b1c15df9da7ec695bc45e1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a631293cfdc971edf297d7656a10285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9e48e0307ed66330d54bb90395c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651163647f32d7f1f5854d1d0521c4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7f69d17ef21d60c3f07f7236ee3a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70f46e45ed3c719d5335635910d9ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c4218de8e2dab49466ca5faa6821690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291ae939113cd7ef09ad3f103d9f71791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af3cb6f907df570e95b8ce220510392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c3be5c4d61fb7b18a8334109d44fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe13a174e0773f4328dbadd68330de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d527018c4a2b75dcefbb17bc75c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbba00078dd6847db579a7592753be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc894331b81c7e61567962c7f3110a9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892fc4f9c6ee27e1a3e1eefe2bd18e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c45415960e1fad6fcd7350729f6de699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85882daf2d626f4657ded3bd0ff34899100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fbcdbbcfeac274811534ab8475448101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7c7f691cda22ce38b17fe1f7855c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da543967b834d44f038965020c997448103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc18d96641ea3db01c6826e3e335e0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dee3536f8226b06263154c60ff1550105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee833d122f038230e4348fd6a3fc011e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b343f310c7360e102ea7188e6c87b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fa77ca512aed2c8bcc2d2dce3a23c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1e512b34f291e5ce3a0d2b09e2cf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28a680a37a3fc83ca743776eb78a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65fc4c9cbffa3fc1a713197c493bfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d2ce057030d66abdc74358e59f4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc8d40ddedb4dfa31666f745efbbed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7b82eb4aeb96173536a6a36233ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5726b6f77c6fd8522ff7f7be37f72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cd9a31afb15568eaf6a08f1257567116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca96ca4df774cc6d0e434e72ed491d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be9a8dd6ec23981e6e83f3b2891c89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed822bb38b09b7d1855868ff27dc1890119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c27ead40cd3c52cc6a8a83d2e48863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce31f45554b64bdae528f595386d22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8480f875c0a944dba76ac66b4d168fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7aad8d8a80fec888a2859116ee55f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c46a46bc3e9962eac070aaf3ca6a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd20d74670d88c6c31dca1ba1dc8962125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8234d83ea651ff94f66384820e39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcfbc0b115697711818f2a209bdd7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb2678bce4b025617a178924de2e1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6452cab99e474443e7c71d3533a88f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f935dbc16ff95340e4aa1548d701d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee907b007a8870130ddf2f652df62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47538acda661f821dab6c2ad6de28a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822956d07e20ec0a24e96ba3d6b98ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8e39ed38caab168858f3659abaf7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17213988200b810292b9233f31482a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9fb4bdc1a0c7608e38e8e34aa8f69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bff768f73149e641ebdc1ff14bf99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e903b3d6ba13518c1c91424f874c31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353809271ed418b8224f69d5d7c9fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd4444e35524e9432081cfd84e0f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfb267c5196f58a7d70ea591481681141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f6aaf4b88ddf556e8e4f7fc12e549142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6edf7c680314ef921665e5d7c619143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dfdfe3902358c6aea5347a3e7792d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff092245b23041999379219a9c2dab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c8fcbec5b2129cacbf14778dfebe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692303242f9cc1cd5b217fa34309e540147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62a4518252857e2be75117ec578a27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339a161e7125f7006972f5193c4a899149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d8c5d9e5251ca42163dbe1d96f82a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee55ede27c44a5bb58e5f27f6a9662151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fb7666a001707a2288b7babd182b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bec06709df351baadc6a15a29f0a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec12095b7661d54b8b7fed23622ec7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aafc0ca5c77c516a0c9f4ef31eac69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d92907dac6c23f0e2377e7a7b586156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ad81f8d940d68a438c22d7b8405ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070df09bc1068234fad10c2f0f54a5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62dcc44af0c202c4d2395ba6c78d3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ca9d7c0d74b267259822e7d811c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647628e5658c11aaa4e309e990a5202c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992f5fb5bdcd7e7c5e8d19d0d0a0fb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15845aba49579707ba57a008b4a5cc5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010189e199c606cc98a3f299cdbb0e64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f08fa3efbef421a9c01e90a61bdfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73a776bbfda26cb1fc88c7e5bdce79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02360fd356bb68ef065a5494ffaf64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7074cda7670b1241da13eba5999e5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e6a0b6eb029f10ee18f1ce45c6702169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5fe3abc2335a6a77c88bfa05577d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad973c93789032c3a4a7598e0d522393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256983fec94381f58cf0c062e4ed333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f577532419bfe3d3a6352a5bec321e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03f70d14cbde77b63f8e89c02ebbc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb592342fe98fe9b02c3ab45deea9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f01fe82d0438e4854436b956282ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b409d1f62bd1f1da36710064137cc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b3b4e9d6b397e8e52f26516f7bed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68837b083ce89e4a8dcd2f3516310179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13992a6d98d7b24299b4e8d834085288180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce805aa9dd3d056911c4e817dc5c33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe8100b6f1d8ef8cf9fdabe68305fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08c9d9119e49915d99efab85c6f26e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd8cef9a0782473b17c8e744b37160184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f80c1e809e0ea19a972c8cae19096185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a9619ec2eac111cd5898042d0efc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b86e702bbda5f5e7e85ea91ce241a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b6798e0ec2e825176334b734e487188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf447e2bdb180d54d80de3dd7f97fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d19e21f5b7ad4a5293816bb409ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22654d60aae2763ad1ee7d8e4cf9f090191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867f72746861bf007f2960172758fe2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b83da6c5bf911610e3dd939d5793b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c686adcc0378977978262d212cc43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188b1b9ad103cbcbea42eced19f40c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df9d2489b50bd01338344c681890ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846a98b7b691855db8130070da72e66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98c4a416e43c4db78257a670cea5dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b177e5d18413024eb9dbf3efca96f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04c94f64655da71980c4bf87584333200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270131635e5fb0361452a0202f42c88b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8638dd766a01165b7117c2b729145202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba88169198490068d8bcaf8917b3b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c0d6810b3b43bc5b1f2afb107be3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755625fe3c6845123f50e54c450b986205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92254faa7078391b2c61561de40289a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba6a901fa6149631a90fcdbd8b6c9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe92cea13d290aae00aabef5ecd2775208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cd8127fbc1945ca7e2c015fb18ee5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbda3e1f1f7390163ad6ed442ecf47d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d536cc88e4dd426efea4fe5f476202211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203a7561c4e79c7d6a864d100aba1e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291df65de7fd02849a7c9950fe7eb31213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac249167945c385dea0d994a33011214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98702c8964033c1ee9187da61dd63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8a81c234340220287b0dab0ea0107216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff3489229cadcdfa23a8bcd57e336217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d760b1ce0a3038a8fd45192de34cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fef13981e09c9012be9e3279bf01a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865cb1e771e5a57863b94c776b0f7d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a253734983bc0e5645ac6103df3b28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70bbcae69c63c341dfed73388e3179222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba11ccca9eacc4a885cad3d323ccd92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e67e1f10a6b8927042bc89d097d5db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0780962cb0419ce8b5e8221651d71b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec761589b1d63275390d0bc416df5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdefd198cb6135a174d4e4ee40d6593227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48460f5adafda33d75bb238e9f08e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c13f0ca7a7d28283220a5ad14e1f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9ecfc7ab411255842542bd482cdbc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e29511af655be78509350c7d2293f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd8e39b183a29f509c52e28ca69aec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8c3e928f432d1c17a8365619b09a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2882bedcf2fff1d62bbca1eb8f090234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2267c340fe39cdc0ba685f0859544e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ff8fed866b37ebcf632e80cc6e5db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc7c9b62b46cc488f9f65155e6e027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d605b4f43e3b26ddad9f2d924441238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b30ef49c7c9dfff785b93d35e8af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f474519df6ad3d33f057681c51d708240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec1fec41c4fdbd9c9dc20600e8c74f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c3d93f820ff230a822d5602db717d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa7848ef0cffbebb1762889d7b269243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb7f154de20431b85b10fd2bacb9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2476c4bd289377c8099ee7d10ee87a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5077b3aa93f3c8ee3c2d6f847b403dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a47a4a7a2e7530dd7404e928ca606247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04647ea747d89edaee19104378c80264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a336041e20c568d70984ffebd50a6ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b553bfc048f98e6d49c28478a85a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5617a94c0fe81d7ba50a363eb6acff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d49fe3abc3f5ef7d08dc1ceb76dda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ad085f50ed2c5b062f74fb67e35a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d506e094a1eb4e9896bd54826ad6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b2cac153e0fe3f5327358fdce115255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2bdb2cf85c0c1e08119136ed33792256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e73250790583be38313faf9c05eb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ccedeedc6965d7512e5f92085aa4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488476319896eb75885ac25b7d7cea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e753c8a071cfac46b175bf14a84d076260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55fc4aaa5a826d69fd0136a60264d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91fd68c3486bf0ab8f1503a6f8e115262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e58c36d82825a3ee9a738c694f7f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d3f279e2dfbacedff6fb24d006bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcffffeb8ba12cdf1d17c2cc109448265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5d711680325cc68bdb775231c8896266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9d2927aa608f75f6a734f04877b49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40b16b044641be3a6e683654a58725268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dbb1e141f9f9b9cef8b29394627e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8549e10f70b0cd8d56d81fd2e2605270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407e2051f61e815357e89a45e0a2328271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada4bc83b260dcd724bd6e09a6e0cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b58886b02b3f82e5f3634ad6f5a658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5ea7e10aa4ef5e2c26bbac91a0d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccb9f453391c91db98f4dcba254470275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011769764d17efe5f3edf9e83c9a8c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442031379c7f76e5462afd37f4ad168f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e57bd421f602917754febc9ab0bd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5702b124c5dfb09da5e29995bed44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe005b5cff11b383105658a0ce89f98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa31ae078a4439aebbdeb5d97a9f51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c617db34a1a95a0d4179cebbff5f52f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc797a38cb83f2ad2d78e5e931aacde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e22eafc696f7eb6cd9d978b6a2f1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edcfa70f069db9119217bea6985c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1b79e68adf5e9a21055e62645369a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f30e8725a2dce054eececa99b8ba6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570c358dc9d832b9f50f90e5350431d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413635de40ba38e7978c2eb261eba3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eeb0b8737d86e58f2b3ad3a4ad81f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa1c1651a2753523df0f45ff1a160291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7fa314b6463f748361f93be6bcee4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb52e0aa05e475e77d192c1ef1f18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5063ecc8c952176a9556d597ad77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e11ecd79f6ecd3b365e79c83dc103295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9b1309f118a82ff75d2c1920f6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ac3d1f1a35e64fa6bda8bb5d12e64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a9c3bf30dc5f6302c0dcaa4f032d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeebf5787f3893ceb85739682568d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588738c83242759e4746a9e6ecabe609300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0df3ab1a558f82129be34f4ae7fa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6411f7c2db2fe87f074deeb4d65364302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d92d5c87bf5c484f7a75b5a076595303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ddd55f295d7d7ef1c40fe53e65ae7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61ac8babd475562439f5bfe7ed17e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521adf7165eac41e4ef3d958ee2ccb14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f515fe4ce74c3617dbed2a2eaa85ded307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8931595e4df5c28e54351c97686d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d586e93cd3f3c38d6bc068ff23586309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2810fa47933a2541e4873115931be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d176ee8903c6e02e59842c8ac2ab27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c041cb6c1224a07710e3e13ae43bb83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c6332d4aaf9581f80d1c73078b28e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d7291ea736e5e657c9d91d1b90eec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34249e6670fc1bfdb982bf1241846c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00b94b23eefab50c9379e50282f9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a94d4a78820dd3f4e77e0d8739aa45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6784743b990389cb24d1b082361740318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8775c2548edee3958e8c036790daf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b88cf21e526a72efaa638d40b741320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af6dd419834a31096c36f9bf929b41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd890ebfcc856512b01ae9e6ddf22e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fbeee539e29d131252f3292296145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528e27aeee809269ad2f7027a0b4ea8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646b6a3a3d63f6433d86b415fb932e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c15952a34e638d1345882f3fa62e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfd3eb536d625f656771b24ddd7b90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c354f0e59c2583fd89889050e27d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a717067b7e68e00ec360d0c47d4f539329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1916f941df99c03947f82f043a1b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cc6624a445f0e9e793dd7352c8c92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7966b011e4d2a574be42a7fc5f7337332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876eb6095a3945f65a9de0e3a4a4dad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3a52052539d26ea6493fcedcc9cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837581f9ae713175f64b0480da52682335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a49b7c83121b6c8e865788b10e00e0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0464a705ccb65f812bc3625bc503337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4744570b9dba027c789314f9b8c9e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f94644d05cc100419c4868946cd935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47318acc01b37ebd7624128a0e13de39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d681728b63072468109bf672622bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41f99d360c6ae88937a3c1afc966f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788cb6a8aa295d85e06e5909dcc4203343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ef38e6d862d6c1f5be0aa9f95386344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6cb620e17c31a7b031e56296aaa4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac7dc4206d2b19b0f2e7bbb97430b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801923ed1c5e456b847bcf8f80fb39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e85e08bc2a741faa6261d182ba263348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a30ac719929b4e109ac07c8371c30b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc52aeb3a5a718ee0561694bd93e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416596be19033380abd6ac5949d185f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdfef8435c84d22160df374d4effa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3dfebf9ecfa975b073cb745950432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abae3164f7614f8d7ef1a9ad0d8d25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8e8f02c19b3661720c6908550957a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ca339f1954afe1a9b5ff8fbe1ed7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21531f573f31abd7d43d91e241ec7248357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144652dcf7d5a01de307a728538eb377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c9c3a503b75ae1627eb93a1e9471c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28048c0e192007b8a7d35ee004a45b9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcad74b112360fd6744ebde88259f73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970210ba42f216fe60196870e1c63ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46d52219f4eaa02c8b0c8edcef988363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02886bdb166c3e1ef2a5abc8e8586f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5761ca93a34e4c3cf22188868dd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c86c98ef8fa2a8c1f60865f7a02aa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd45eb0f809c53fd9d2b42ce0bd51c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222fcd464bf5494f1c16e070a5b5030368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61acdd7ee89fca67bfe9ddc6df73b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f33579b174a96bde2d309621f8ced370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409831b1062d102e8bd6a7bf5b13a3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce72bb14a9f6111648b192098d0b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f3b0bcc1ca7dd74dd77fd1c9b84fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c35c4611e781ac335ee1dc0ceadbf0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb142f5e8ac36ca9dd88823efa6d655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c08ac10135ab65f31d0c60f4db37376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242345a529dde63d36170217644bb829377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57b5b745fcc994af980206b6cda586378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23fa5c5cbec75302296b3a7d0bb37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51209dc8965686d2b313cc0e99aa299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c36eb7ae9739db9d5537bd9429e18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef210422e5888801298f4666df028a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7393e9ed9bf85bf8e95f32687bbb1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8713ab6cdadfc77ab0536101c188ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c8f8c3cdee8c2ce212016f3d808ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc650176fa506e845baa2fc0f98eb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed57b201cc06b0467c8e2a854167c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a617039db9acd037dc5fbbc7e218a0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f8cb8e7b97bd1a4a2418f22367c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd754a9a9ef9161214976d550465f4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68684ab03bf0e6060322fc9bd076b21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17dc39fa7ed5d6a0222447ec242356392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27197d2db1dc25a1cde0dfd3de4f9571393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fbc0e26a1118ab24eeaaba233d696394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d1aa5d0139aa55aee1d94c06d73a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777163c56abe252fc16cde2c3b57823e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a620b00df3823889f2278d0c7753c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ce020c7a8863bcace1b0b0a126e95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0aa6dd207cd4af862dafbc3b17c00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac74e159dbd2b2c2ab0962fbd34e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c8caee3a4f4c2928ab554ddcbdc19401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9626b21037158224be12d6465d623d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332a935f94255348e6c30346c13e814403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204ab7b9c15d61e9e84f5cc7742745404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd74e9e5ee1256a1b27f97e0c2b0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d48407858d2c58fbcb699df1ee0e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8342600a8bd7c001f0f4b59a77bfbc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141923a8f3b0b1cd34197ecd8de01e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20a3f2f63c36cf9ccbfe676cf8caf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4c37146603b357a9a6d7446fc4863410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c104bc900a4e299ae4021d2e714e3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11092dc0160ade96e7b5ea6f4e860365412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a4535e82c0a2794d0a62893da30c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5368658e74e59c7a242724f3b6b51a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eabf338921f80bdab10708470742b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22039b1795e0a5d0f3d0bc1bffc8f343416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d3aa7816f3c61be32b0f454d1215417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f6e85164a7e3b7e0619039ac652a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d88f0fde63e479e242e152b3f5d6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dd9fa505270e783aaef7148d02878420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09e1294febbcc994d43512d31a823421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f67ba8423b43d25f4c69cc4cef8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3631fe479ab5f1b0f7953b5a4f17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8230615cf756def5224c9fd3ded9a43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397a1d2b565c1ba231927d814f985f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e8202bfe15e438d05fccc7d862934426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096da50b2771c2937a027c1486751db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528d1633b5c36a334a1bd180ce3c86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f45813376b1f268eb54f7a7f5434429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee24df40187470d489e41aa99127f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee79958aaeadc1b9f214f055d552e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2179f0e322f3f28e8cfded8a1826119432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e32520ece838c765d813c86c379bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba587c8f76c4ff9874db7ff3a00d202434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f1963b1ebb7aef9ba93486ee3ffb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72dcfd3fd0d547099f933d4faa8770436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8f084c04f3fe1ac23721241674e38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13413bd3adee57a55667218037359415438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f523a67f10061f34bc1cc93af61802439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cc2d7a6de0cad7b9b439976308b6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b79e65a35a26b820d7c7920c0d3ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a14e35154ac148ff043bd0acf3dbc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7f32e72d59ed019ad8b2a0620370443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc84669e650e827864ddde439c0104444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b045b6042478c3b907b76db548743445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2338788659d48298c60c8af83c1d62f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892efdb171cd4f73d098b8afb719c41a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322755e5858bd230568c4da387e271d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae6cafc112121b594b187e1e11b826449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94f13ddcb4fa93302334825ad204c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430ca8580036e112426c1d1ce2137f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c60abacfa1438650a556765a81460452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e99442d0775b35f89fe3eb6fbcdf78453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce936ddd75e7e4e5d8b12d6dbf250b27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ba91ca84ffce63c16269eae84c8e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc1c49f5fe201d761dd76cd1e89b96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198c514a3353afe74175e08abf3374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0976727a07336a312acbfbc8c1ca7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb34a6ca36c34d12fbd37dc575978fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f288d2349e5f0d17b22dba97dd5b872460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d873c7cea030627ac29d03d93743e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7bfc24c99d63dc3339663957b6ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f042fe3209cdc7469a8b513fd642463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74c39fb11ee7f343b99e44646c9658464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17573e9d4a2e2051d7d1393ec9ccacd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ce4e2aa3f212ad2d491ee3a53b131466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef3527ed0823c88612d26843acf666467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8d6a687cf6b5b7444d6905660668468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87435e6003678e86acefb2abee5931469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a6dc06afcec5871052412022f10c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351cc6085319ce70cdaa3bb95a1ffd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dd38f43a37d689b3080c07889c06a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3060db5cdbff905fbb9de8caa5427473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195d67ec004fbd0b889c57ba36b1efa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95492da39ccca765bec9df5463a4b93d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c8cfb58b6df72074ceeb997676c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67ed29c73645a3f71a3b73ca5055f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e913253fd38822035d1aa043baabda7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263201fb9827cdd6a96e39ebd1a587a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387911fd831402190e9bce4366fe55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bcae798d82810d19e17abcb25d57d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d456bdc1c712156282362df4577c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441707a79695bbd89933a1e92ac4b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5147b987d5a0b2b426fc0b6540a65d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3b350bea2e6d1d16f967eae0c64b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8f925c1cf763ad1ed0f083df3a3f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611e77bbef833a15d8ab9552d976af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839f95d4a11610f62602b8b86de6cf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7463fd9bf00ee3a96e573743be6159489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3aa1f44a65d0648f62188d98fc920490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe99c2baffd7a52248bafac260b5e6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b63df11c5fa52439e33809115d1400492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6d6d2d68828aa96048bd53d91d24d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20ce2f755de043e796126557f4ba42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ed8b2cd214f5e640bdb39fbd041c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b63536f9b08efe559e242a017b630496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94067e3d0a7239402982135a76ccf27f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938641fb9cbc05aa1cecd278483313d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185b1db96e89c315a0d1da6d8f408b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e8a697a7da98d1ae94ebb1429b8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280bf7d9d09f95eb406889fdb5e477501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90121e20ab9eccb60a0b3cf87ae8d278502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19a9cdb0c2235da65d42c6815e5cc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df5c87406993571f34eec477d9d034504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad4c6aae817f7983b9cb673d3964cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc705cb94f65ec72acb20fe8385d7d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236d6201881b0e94b4fb961ba4f4479507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fddfaa6c61dd4f5efe887ec739822508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c96188cbd5dd7be7473b6b0b0952c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0375d4c9b2fb5f59bf2bf78db8000510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35058f19fd6da997df684a9f2b6570511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f067e17bdd34bfb56c551d93fea856512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a2e6423c13b98d1453c7a570d9ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff955c84bb6a43d67eede4151366d3e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294fc6b563d0f0a164d4311f5eaf50f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9063dbff2c7c5b3f8f813f9aae6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c63cc961fe6a1f92b699a69db0f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436b51e0916bbfa6158ede1da4e63d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7366c8d8ba68c3408ce06a319e925519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee16ad741a8a6c7853014de0b02d56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8fb2bbcda593db4364d9e795616ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e854744bb339cb16a67e20530aa3bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f91df5281c173be1b15fabccf724f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1413b400df9bce887a00447646edd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61ef2d925b08286e133e4b43f2231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108a52a59fe96d8a13f9459bb9cd963526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60db3a6075425911ec3ecb260f3ae7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1aedf5a419cc9bb4a6db76c17ec05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7388309c3f66c0edd9394bd8bd9d98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eb0f51a6a0c0966953438b12ff0a0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025d475bd18ccc8e6f74d26b0446e2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e300c7af7f4f403e00e566d347956532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89916e611f2a1f37e87b601280821609533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6414446a381185acec86166148436534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361078b53d854fc143c18156fd175bcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0acdbfe399f5b11a8f458359cfc1d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9ab773dfa9b824388468358344e1f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366947abe660b9d8b5ecda52dce33d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee015d32650d67f5d3d7cad5ba1c10a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18973fb98f6d6455206e6b0ad7a6b70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fb56bec921591afad3313a1eba792541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2885ccf420bf8a39d9862ebd4443bf6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f14610ff9f859832908c75786e1ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5e5903c222278241bbab48311ed4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bb47c92c8fe2a81b70c9219ec6ec0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac70aa196d7c03ef4bf5f3606b780546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c7e2405982a39169bd7750c91f72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e9e590f09ec537c7f4706da57857548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e34382beadedd87d1a075e5bd27a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54ac50936f3a1504a39864031a4bf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876c4aac05fde1a726270fc85d363a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cea12014a7281dc9933b31f1cdbd04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828c7970afb74f27ef5408bc559342553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d400a72c9b3d04465ec50b594ca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad71999dfd473ab8da88464430e8009555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f29c09f6b3d58cefdc5ab80dd654d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733ad9affa8ca9cedad6c979019579557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a4c5b43499d568781b7993778cde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a874820859553b2378d137488aa82aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ed4da9d9560118f8669285f46661a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882ac3084e5c349fbdf9b4b18576b15561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc21f0e938ede7aa0b90aae279ca1ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933147bb9478aea691a1d03ee45f3a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544fa827b46cc8dd5c8f57d8edd5eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399d0c11ae954cfb36f537831d33f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad8dd31ff8b050990fd6368854851566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337422d17d54555e64c83c3d8c11864a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f76bddbd4b88138656cee87258934568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583353e04b6a30ffa83b5f91f8296cd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8867ad1336d4987957a1c48ff330604570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4392a8bc1dd8c4c86b9c7904369c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069c52a86820d60b547779c0a5b569572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc7d623ff1689fbe373e3feaa6b5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598450708d5be46c40a109d7860715574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8d3419740a5c3032e9ceff5d4baa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96176b3cbc81dcc66e26d0660ec3cf3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5385f490aff6b88f0b84396e2a46cb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28296449f3aae73d4c04f74cddb13e46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46692b6055afa9423c43001e4b49a2c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7b6e4f86cc9ff9269004f786ddb2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191f237ca52050c09d1d751695408d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906df3019f8e759f8488ca0d79269ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60d2bf1f04d48222343c191f5feba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90228265edb27f4356e16599ae2a5c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320faa43f7a074426b0bf854498b58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290683e9874a9e63b7dbbce42b812e20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cf4b89321267aa33ba1bf62e34158587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73159595d75f21d147fdbd765f151dd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346432b518d37db46bf679dab49f424589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd5d25bd032d844bb5fd8e58460ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af5ffb5ba9ea7aa347ebfc3216b4ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d24f0fcbbd6485f94741dc67f9b78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66955c89e583bab0ade6add8699c290593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8b7e12aadcfbe0848c61fc779476d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45274cb136b417e9f2e4363418321fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e07d84b5754e212d1d0bc10e9546f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32f3ff2efdf07e2ecfdebdd8f01325597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd4b2cca6151f83d16123c20491954598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1ea0a5f06efd573360847650234fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab499c3a1af1110c4847d02500bbda85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ed90ada481404f81c85bca1b3311f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27291d0f635a0a8fad5afde6e07df07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7f9c1d2853c29fcf49f99236941c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e12a4acfe5eb39552cecf323ca4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad3c07df6e2997dc6b62ed9d23cb22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42765c3b6d095d6c21406016dc558c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3915eca9d5e8f83e2f010de980cde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7d3e6cebcef233f2e099f836c5436608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990da09bf8327899c3df077e162c2b6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dbcb015d99f75ae33b941df6c9940610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fae0431be1e35abf58548d8fd5286611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499471f8adf0da9ef3da867cb5776c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e69cdf4247515d438f2d0546abb66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19dbbb378f0344254cda480900c3a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd936c9f3be1f022ad3e4103f2424615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db09b69381fc2b8f3dd42f04c8f17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637c43e51bcedfa795923cc40085a15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f370db24f2936e21f97837f4970ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e77889589a71e14c684b6efa4f157619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef80c30d962e30f30ebc3be4ab8bfaa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21433dccea661c93c849518bd5f18017621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe00490194df8b541e1958c55a72129622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e99668c22db50a1131f7fd6d5fdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267d672cfa5feada6e6dcd854e3fcfd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd420169131d5177623e207728c5a04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e7fd2653998b54cdac85383bc5ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc3572da9c0c0f2861783d46ee906627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a998fb574a78ee265ccdfb6d15f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54ae334ebf2c69229f3012174e772d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585fb5d204bc43f35d64147806809e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb15da9708ae7bb85dccb678e1eb47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79fe4c2f7fea19fb41e805739b485632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b3b3d47996d61d605744d55ab64d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ce1d6d722d926082bd903d7378069634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c8d0f40f10f84473e7ba6db1d9fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aec06ecbe3cf3b64678d9969dfc957636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7b1a893ea13e486c0213cf07da48b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c21b605c3c2dcfd4796583aa79d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a69bba7fe665ffe8e386b50147b1e0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0613dfb05f756658d8cb4bd089d5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1451c109c288a0f7cafe484e891c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb67a178e3d29b3ed62ceb08987117642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344381718e17d8952ae202a28a13c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d58db09104a46eb12382ed98611c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b4c7cdf7536a9502c364e71bc5b72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a2b6202e287edca1287019d97561c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466558134507d4c731cac1a10aad78a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454439229f2352821ce4d6f60231a80648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf20ebced2cbd54633811656d9dd0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f6dc9b2f00f8a11233a6ffc521577650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b4996da963a4d9b41e4d1f7c3230f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972b7ff4b1863ea3bec46d2a122423c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e6266da49eafbdf1ec79588d2d4e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c28bca21dc336b3de44351523024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6ca928de4fed4fd3921699d1fcc7a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c13cf624d42b5ad9929420d088cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54ada59a2f5eece1958cce58877c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978b349388228ca286372c72771a0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09da28e1706b3a18be9f1da06ae8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2068f61d1a099dc1a1c7c864d61043c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5712137727a8fd808e83d3ade5dbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bcb01d770c07fdc74eb742d21ed6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53946a9c5ce6a2b5028bc9f9f8531663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14dab6e191c181d44f57efe5d0dee2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8da3b8ad0efc9be746370f5f554db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0a9782de75d016de23a2c632cb849666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b488f240096f2a19f8c7789da5fbedc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4873ea1e684c61e733f3cb5b070b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42fdfb3c5f11cf01125e6272ed4cbc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae74633f873f7d1a580f5fe6fd3f66f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0f0f1f9778a91759b57d24e358094671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88d861d18855539542f48690907661672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2113aec2c8002ad2ca912389da7dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a1d7a3eee73652a241f072c0949c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d827b759b685681fb98ce20476535675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58439f72d03193ee50a3b093e2828504676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a95876f8514939068f4bbc0eced9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bed01c368759d49d792b4cef3f4604678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cfb77c1f1a46a9f13db5d3c1d2c6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a8e51927d6f442b4aba823e72ac26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce98cedef7b759e0b3ad0879f50809681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157f71e58e875e6d16f33720d2013c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d5eaf6c374f3dcd19bfdb662ca100683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9c624791327852c49c569d9bee80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003e7f7d6cfda96889d604ecdb8f0b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487818d3a130b97ff2c1b2f400637a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e00c9baedffc9f901ce0a1572e82d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63af846660a796c748a80cce65411688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc538d3dea3deaff276adce6baaa5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780ffa008bc2315b5fadaf93b61f1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2182db493c4c27379835ede6423bdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e9834fb1f3b1b42b375e072c2ef3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a8b373f3440f4c5f7019b71379650693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e013b6967f4fa89d05cf1e4eb97d0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b925faa4a185ffb6ae4637997f5e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b4dd7177529f9cb6159d43ddeaa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c7d5505703514af8b7b916a98c1e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8627c9d5b8efe705cddf1be6b2ecde9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4320593842890970722abcaecf57d0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587a299f6e2b6d367824366298d8b7c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999856f746b36e94d0c1a3d435147c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d0725fdff7ef0605bf6fbbcfcca6d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75ef10449fdc05f1ca4aeb26078560703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a95e3fdb0f7c1d2481639ee81f7da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a701b34f0409e76b13ec608d68bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397a58f4e0ae7bf3f4d7c134375bc40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786c50f34ca9806afbb525fdc44966707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3d41e3925b683c803b6ac666c1395708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff164ddb66cdc6302cba46c97d584d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0081ebfb5d52ae8c53fd981c81c011f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa6068e7cc9cc0e0072bc53903a9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fcd9ad20e46063c1fa5bf27d3b125712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcea92ba9947cf24cc68fabcefd538f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38973d394c4d19cc02a511563a0d5f4e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1a7df129572e890967c9ce92b7f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305ef03f10bb0afa79fa3e8de03a5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf84dc93c22ecccce09c6c731ba36e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a1a4f686e930555b43d92d43cabeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe45bbed45a4b2a35f92f4f946f858f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb06717158fda4a22c410fee5a15ad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640edf2571a9358d508317418fa9bb23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75af4cbc968f0e9a21ec15c3bf3d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7d8accde7256db168928592065882723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9457fbb6520e7ce59c6318e879f9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934251ef81e14784983f9257da7672cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf76288bc6acb4e06291a63b02170726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53edb63a9021d00d1f8f1b374d8f9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b774e4f6b9a7ac402995a68dc290728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7eabe94c25174ccf1ca961f95b0a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53538153f472b9d13c11ea072855d6aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10405ff7b5bd5ceebed4cb6f942cdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c149c6f9e768ffc1ad523daac9823732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf602fc4ead5b0a780ecf9157ca719733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802f8a57e9f345971b1e0ed22ee36b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0188b532fe9288ebc687de53ca29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ef3d723d0cd6009b9d6a7aa014bd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f2a360956c6f5227bedd892749ab6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e6d3bbbadbccceb8722c53a48928738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5159961519e947a6c676b34ab63a175739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d45614d82ffe8ff32103f1c270821740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fd6749fd030e0374bff1b1b4cc21a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c50a3b1f2d3e1020d9ff187f32dba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8be537f4fbc29425a2fd813389e9c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884834d9f12c0d59939a8b9bb1103a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd31063c290cd824de4fc5b328caf7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0393ba69a97b649860ef7e009fddd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb31ac7e3d9e3646443b79ace98e1ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805240b3c5a9f5e6ae1a8c0ed6322a82748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d66f5978eeb6d519b354f7ffbe132749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0464b07301de2af07d74c938f2caf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996d48236f07c8e82fadb71f5e9835751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6d9b9d369d0bf172bf44651c24ce0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9d05105a6261d791bedf409036fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90831814eb20802816cfe37cf3aba9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb8c443d2e388838f1c61f76c09175755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035180f2c3a7b6e797984a571576c3f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff9e484000afeb14b0bdf4056322e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756517d5ece12a156b7bd994306043758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fa2f8a46ce2f88444d31226649be5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33bf3be57ba384798a1c583219143b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f047d8a44738b39afda76da22e24b29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec6de3c54586980fab8ca7f4eaa8c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8685221b96c0820e03a17eefda52763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e1c6d12a52aa766018260cf275a96764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b511c2fab3e52f2b337ec12da6979765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dcea3707bed775902d8466e5b3df7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8cf3d6201e584bd4ed8e82d5b32a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>