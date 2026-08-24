--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8666b31e14827104478144649061e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92802391029f960d7239ecf29d75361a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb937d4e78048266aa1747d15afe8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c111ec9750106736488a23c4823614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950797118ee8dff15661507ee66b3f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870e1764901b6a8e4b87d476208d1b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc30c35fa014729bd6547a0e1dc61a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c172758f57933c86d88a3df7803e0f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47575f57f30421d8a43e58b29660ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63aaf8d1c573616b58e5343cecdf5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded2dba33fb6f03a161d7e3a71ccfba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4409ef1c3e8264506ecd3b1a3fd6ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b454872cb65e531b1e8284a323f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e6bfd09d40f292db18ba90497092d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8e0581d46960ca4b9f7eba2c65f3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2520ff34954a8775d9894cb6d3e39416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f17db3ee41f3b8a82b66f764e8f8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c8b29ac73bbfe0c386cb309608c7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cb18b6498549c538cd76eb2cbe7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9187fc662aab96be1cdc2937c9db220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48cac97849e3977e2ca93279fbf5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26079e0616009d8e82fc6f2b71b280e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf0341bb77e1e54d81efeee7340e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb770b783c7d645d96d2415403d62324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af363127df71623c35b9485c104684525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ddacc8933e03d3ac59a046cfc209e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9056b0da4f98b5e4bdb42c39761d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed81ba5a5a75249032622fabebbc4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d92273fe4480604fdb266aaf53472829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e880853af4e0f129bc3cc8e0ed29c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9246f2b9418f7fcb1e24bfb5a0de1dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe62a07e92df7307335a23ff68c56132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1339086c76c1bfbb03f9c7565fe8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad07bb17407971dc7b9270ba58fa0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb17b3070749ed8e160e1690ec5a6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74042c105cc017091c659de8536f87e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e1a5e6b7f9a5411d0634caea1f5be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d82edefbd5e9808fb424627e4624cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af64a1f64fe928f99e903fdeac620539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de9fbbd11eb68ef74188b9f923833140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd983eaf749e3a7f8933fea609f9aa941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a771395fd27674e17dc88ec8845b1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285624c19670fc8def2c4755a6e7ddc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c149cb8e0e99897b2f90eeec97897344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc51ba758e79e0c281e5bb2a95004f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd051fbdf08c1984241401a518059446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d7474ce05822d69a13e6958c67b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f27e88a5a6a4cf140aa29a67e4cbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b9e62c81d6eb15610b7bf98e257b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd779157c6588c8a3b48afdd964f2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b7164fe6fc3026e47650b6d0ee2bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172393ab0bebc7630bdb84c319319ed752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f779129f2529539666c0d143eeb3cad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e948ecc96e18b21245a5cf60e1882954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d33f233b3587d36320fc548962243555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c6d3da1d458e721d25a20af5431956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad11e68dea460f0a3539356fe2395b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a3aeb2b25e60e29c2be2d756a08d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dc0c227b65ba4c5b3a0e047b002cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eeee8ad80e8a951f8cebd80d3b7fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380bb0d263f801f4917e96fa20c7e2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a15ec9230ea64905f091de67f028fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb89f214ddfe36500aed361655dcd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdf6b6025fc1ed6702568fb1dd51c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6e31b976af47b3a3ffa53d0f480d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da2757a91d9c2450dd23b15b43e6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1137370416b5f6749a3c1bf40a6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bcd50047548b1f09708eb7b87cde168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f2b85f629e7b0717625a54cf57e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f906774b5c85ace019e39fd314bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77797b467f7b3658e4e5e9375c551c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fc584a1424890a84689d19290cf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10be553ca985240a9e6a8a4ab6f1af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768c3956c5ea4c09fe90ed5dccaeb0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bfca127a06999b970791fb315128d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b373c89b440820537344252d38947976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530677cc5883f747b16d4208fab9cb4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f0fe19b7a244411c955f410bcc82078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ac2ffff47611203753c64c9de0c8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d06f2bf859180fab9eeb7749ff3eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec80b2ee08cffc8dc985515e727f3db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca853171cdf26fa0903350311f36f7b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a99be51896061f84f145fc0028efbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c92951280d0a090fd3ef63e76e38d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b2e7cd04399746fb1aad33e53e86085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f064f6cfcd0df16098757dd36cd18086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2bad6201c8d52890005323df1b90987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91c3f7beac3f63c8a5b5500886fb1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c10713605b72f7c533beb0fd5e6d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5305d6c787c27199fccccad1afe0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5de2166e5e4be730f2a5404f03d3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7cf3d60cd68a72bd10f6462d691c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322558c6a0b9258c46c2634b449077a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762ddace657fba26d66b1b3ff4aa67694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4073dadbc40d0c69f25ff3a5672fd1a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c192944158a2805a663bb8b6a81b6b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62ccae815187ab606cdcf45c1bf86697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebda9d1e0a6141360d2ed3760d62498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3176d09590bebc1c9abc5ce98c3e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6b95a00d3063e490bb9050cb3c989100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c78433b92f66a758d4eda6e27dde0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca837ec1b72f1cd94ae8266a81e05c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca306f887766018525e2de00c72d731c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7756fa439aab387cb97fa3b296b93c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9017aa439f8c8f92a5f84f7ca95ad8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5b9310ff4bc22b12b8e67ed9b9611106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc317119253966cb3ca92b0fa32bffe4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302938ead14142a811bd5b9538a212b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395d3dca46eceffcd1ee0e389bdf8bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9991dd9ecb96f252042a275648ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290d7c32cb39066eaff3f5012f61e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3ed8347a4cbc7ea56cd725d9434d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ec510c0d644eebfd7a9cb11d202a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddf3283a501c480336ec59ebd727d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431f70285a056fe6138e119aea38cc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a5308860ebb21a9b01ca7f0e0698116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d2851ad54d7485ba425a42d7143bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec4ef3197f531f7b0a5c7820aac7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3991d39b8c5783215ef57eaa4febd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e94514bcca14b4ecb0259a7843e798120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f74f9f20ba57c496aa4f1cad593f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6cfb6dce5aaf2d7c0bbb1023c7fac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdefd631f7da4a91746756f540e8f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24426b7688a4172886580468aff8cbbf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71bfda7d0a92f09d0b95db2a663e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a488a7fa415be6ebd9494771ac65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0918d3c466d38c44031ec5837fc2e86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2196c23906c82296065824de15b8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80d06906bbd2e449d0425d681fa1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bbf85e4b87baf29638f03151e0899130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7375632dfe3b4b55bcbe820d33cb1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b7d11a143d320aa49f13404ac246132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9c75f7fe36f8cdb623db0ec759eff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296098a0a28ef872e2717a52a311457134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1a562b5345911fc4ec24021759a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc87c17668b17216a4952caf10200ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295e3702da78d7006eea15c78dfbe45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb598a0d49ac762abeb0d0bd7729e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22647005ac888502efeb01a11e1aed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447529762d27415d665e7dc564e60e70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4f809f33d7095195929fdf5dad80d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78a8b430bf22df9be7589b10ce98fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f5548a7b694e936b5a9730cf1b0db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaaebfe1371fea540a9bd67039639b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4de2303acab70db624fac56219faa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d1b6165d1dfd76cb6ce66d7a3780c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282a5364d37bee462a1c620763d0441147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb2f6a5d625fb1762ddb5c3c106423148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba2b9f17534ed55af47851e6c8700149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faadb2f1afef0d134fafd65a6c56033150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87597d261028d24a3985cdc072a2e9fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93755509b7f31a5b7fef01879fe9373152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec80ea66f76cdf32743471cbc9f60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc2951ee9abe61d717db0124134dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8349a30611170b58a94bfeb53d9d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae83e38185f29c35ba396db9338484f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8ea0699c86fcca295eaa53204312c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3d31af1583580b0f769c348b971ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c527ba77f6cd627af75d68e34b10b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77c1fa636a1befab473996ef6dab56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b6ab38c069aecd30d98a9f1286386161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071ab99e8712fec8e95f13eae98f316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24a03850c5920a55dcd68e8fcd50b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037e0e309cd18dddd8bf4bd37b6243e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd8a4ba5aac1185f2997fda2c63b66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7250ab959078fe77bb7d2a9f7f4a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732909f3837de07287967c57a03e6bdf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2aab3a00a7a05b4833ef6bd485c6c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557529833c1dae29c2f1807f4cece79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160405ff9fbcda2c066c79b0c3297d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bad7e6fd90a4daae9c175f512222b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168af80f1d5581a7455610f7cf6add172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0b957967b1cfdaf7976ec40349d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb14b1ae349327011fa6f1bd3960ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a0bb17431acb6885978d59b7c3afd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec5550d4bae653399ffa2f973ab70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253e0b28e75ad90d02f2908633c1d97177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7b4e63231109aedc8ccafdea3f619178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87abbd0f7d62ea55c0da8ac70314024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea48cd16bc2832ef90b489d77fc3c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fea604fec9471923be703486503b7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30948f144ff6373e4cc8c00d942046182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425be939c0be2a540596811a9c88d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378063ebc8fbb5cbbaed43248246d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864466ca28a3f8a01ac4d2daa3e85e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba9eda207adc7f242eb16de10cbd5e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ceb816b117c02b472a73d3e5022fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a44e15acaa5644925bb952bc3fa7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabf976d613e142c5293db00c40c445189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7732f8ac062e2d6451c8beaa6d7d99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2006e4b89949f3ce216a2b63a5d4df9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e74f58e9d4e6d448aaee336817b85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a2778cd00912766cafd6e3bb7f49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40477bf7fe5f8a562707484e4ab52c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983a2546e2c997b5de088f852eadad7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c98711d700eed5688b29e91a7ce64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc837b68686484742e3a8f2d148c9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a3fa6943d990e386d44a04b45470a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f718c466ff72dbd608729016b29a0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeefbccba9014530aa2e364cb6d02f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53519bdc4ed5ad103a39d447b08b8bc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1800560064c763ce07261e01e1b512e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd70b78872daed03920e732996a156203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aacb74a1c9632e0836bb79764f50a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7c1cccf54459363a9bc5f6ca8c27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711a03d00b9226de0cc8183d5d7c684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1df0c63d4e7c493c4e0b2a473fa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461683035d4d7e9b3d42bbaa857f580208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae4ff79fc18b62ff6775106c3a68c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13331d014249fba2cd7ce9f6f39b8637210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b5e363999f7349b15fb0dde54694211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de125cd69e1a4a1373a1b43c5c20481212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cd5d14cbb8651217e3c1e3473c79f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196876aa7e24a04e3ff29052dac9984d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb22e33b315a4789b7cc4d5910a55d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef493c6c134b4087a768d698e5a551216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec16f6826e495ba709f14d7a0a0a3cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6977ad75904027c23563e590907a5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34826ba30e22345016f27ce774a565a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc627e9c5c76325af84e8447f5c82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb23924405f79da8aba188a3c1ac55b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f646813a2d2bb40d188ec9ab9f141c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917105ba7c252004628de774f044d02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432705d7e345508119403e7b354f867224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e75f81e00a413c61e914287a2dc7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e741423c8b83e6c201bd65ddd6123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8621a02e06008ca566f447be10bc1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0d6645c4c98cf09a061d8b0f29d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009d462207ac60dc6d09f3d435f6ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df62d34e23cb5b028e744e63410497230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02053c7f52b54d722ed35c176f8d6c45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23cfe8c5bb133e15f1c77b3fe1007e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41281c07bcbbcfd5316a573cfdcfa21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314da670b4c8dc57c8ee55a10a85ac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce338c404ae6c5c71f1be72250323d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa34c75ed62ff3526f1260dbd82dfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dc39ab62a3b43b4cdd4fc13c8744e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745e4000ae12a5b2902723f6b2c5281238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0495a9659877bb620a53c3393bf39c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c807db03c19c2fa21dc221e1127026240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5034592a95f534807453742d5810d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253c26a703e9cecf773dee4e9793683242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa820e5bcb6f9723dccde777a9ea18c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527f32daf429f6cdc250a4546a9257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf5e3d500c7e5c8dc39df34b692a68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08640f4b1ef8a72982fae347a4f8872a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aef482f12e97679a7b4573a2d16e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a1f4886750e4b031ce4f610c76b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cda579f4ac570b89f13f002d78ec5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df1dea841d9318a3e0ec40079bd1b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce693b58770bf82c436e9ff2d0d1c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766877b9ae90214942960cc0b1850be7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab319c6da2dd0e712d4d1f3cd91622ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184805d18e8249b8453d74f024c400254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57bea748abdf9c2e13f6486d13ac1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fcb12b7858ab9d991b13fc874bc17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b52eb5e24c2cae92c3f3108558475257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ecb8a059b6235799282db4357f2d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d34b23884a904b0f58dcfea0a592bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679e2085cbfdc8858470c633d60a4cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4134dda9b2531a2080cc8983c8a9b46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79f20d9dee493c56bac90be25c6ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6b22a0d45076a6bbd290c30a9cb7d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de0619d5a3a5774ea88a55c3c7cdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085705327436af82bb78170b84251ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e223b5a005df19356a0e93fcbac28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ef632b35ec44ba373f14f33c410e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806d496aeb40958e5390f3da7383552268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1be35038d20084f40415bc294ff44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ad174d6784d3afbae8c6675c0133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab2e1ca9e8dd11c3a4a6e7bc03c737271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca028bcf3dc78e9b674c035f3a03b5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b95bfe5f7d1281451352382b0a067a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535480c76f2652b22d144cf910fee8b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c807ed78c220da5410d29041d186c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3df4c7427dc35c6bc5a8e8906351f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5eecbb34946844bb31d7c2bcf52d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea203af2412e7a40de9d4851622be1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f7f7bc7b47aa86d9984a16dc93e16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf703cad7af481f2a031be4040426a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae966c9c8725b302dff3fc3b3404012281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779dd083cc3cc937d587d8ed6baf485282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543d5740dc05e0e9b83527ee5244e59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188a970a3c7f9388dad66c959f181e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89914096e4b7618514a20ead750b5705285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7d3467975457efdfb181ce6b52baa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e3013b606d541c8dffabc84414eda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201ad2c4f58b180622c1a2facfb474288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4adafe72064938aff3be42592a988289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff13b67820363888f17d78e50230fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a0c9ad22258ac9dc8a5decdc29996291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe13ead6f8d6861e555e73d4e45aa8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c45a6b96e803909733cd1f09f609293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055723ceb71a91c3873cc0ecd510ecaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480a78e19a490df1608c036106ff86a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e206396ae47df7df163320f10e427296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683982f011dc7c0ebaf956fbd86f9600297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e58a701b1ddc83c91b55a7483637298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25090d39cdbe18c0f54d63722f15c93b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0566b549ea1b6029c9294b83eace5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cbd2a0fca50d8fd835c1f689d4656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a7b1020e4fc12a6b5688527ae949d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444854620e7a56af712e2d570286884303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d1d1df7a3aa692e28050f4ee3d9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61cc1733d12d9e13b4acd4e4a8d53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66fd0010f393d8e5371f221c6b8739306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d125adc7d53103c640530b9c16a95307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7490fd08d7fde0ef4e40567a810bff2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bdeb2b39ae529067c7c96950da939309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0825c71ed0435483ffc38803cb8892c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae983456ddb7324b3e10ecc5267c91d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764870e6db6cbfe475ea1ffc67cd180312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5ba979a938a0ea3338a27a2cfa31f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce558e8d701bed4562f34831d79c60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fdd386c1d2bf1808b2c1cf9fa81e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d32a76198978bdc12bf9855ea919f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0ca48b42f5cfc2384a1d867572d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca029147e93c5b1e6411bd825710d89318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91edf164c82db7c8c07f51360204c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc77684a1a67d4f30fe2b1d481727e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7380c13eb7ab37fe77348d2e085c44d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025682735a6f60722f2c32ea48b1c33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443622ae5228aa1cf65a228b31ea382323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6149fadb89a47cdd9653fe77e50ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83950749af18b73db2334d47f17377fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da9c1e94e623a14cc3aef64a854530326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43883c39a207819ac4614201abe65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16f6d312c4d2f8cc3005425142edee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab5f291180bae67df150c80dc9d76d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca8e8a6e8a2ea3a5f0e5a361197bcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b39e9aa3d37912d871d5b8d3a63d05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263c0adb54c2ea391dda89a50a91ced332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce48ddc8952d21ead61e617895b79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547689ef5e2034d6c95de5270f0d641334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387eb9f4f6411a5fd4f54864d30e58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d32d69412bc438f5026749f306aca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91140012181024872bf369d8b1ac7ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793046c303e2feb88b497dd1fd6985d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c4f860f60f536dcbe747198e5067339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3290be51a8da54573b24c34b0a1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83126f4c78255cc96b71fb8e412a01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c848a3675f26d472c78e8cfb9dc3535342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007168c9888fe706163b2b9a747d9a75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25bd1da160ced71300230ccce17c94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f914b48b30fb0881c67f693373ca1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558025213b193f1f695756a07a6736b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336a7d1b0d17f16fdc5b0c60b18888f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d53d2b0b00f895f87b882367e02d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd15391fa91021b962db68ebd7048fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271d2651f09e794818c3c3b05200507350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8572b49dc2b462b5dda3a89904a00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611a8f8abb5eb3038ee96c31f282036352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a22ac07940e9247931297bcb4c3fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af926e380cc1f4ebc46ba4f42f4ab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174a3a8894d8c2ea8e043b300874b43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff25c8ffc3c04b53307ec6d78db26d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11719c63b7eff7743c531a370b3d8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894687768653dc9d5611154c28dcb196358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21da751b65fbe2c85a6dea5e239bca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769f59f97fb1ab9c5fb375caceee855360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a71eeb5725097718be4cbd0716bb28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803a17954ce30e9fcd01f39f95d868362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f19a6f0ee2c0b41f22607b1a5f6ca3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e021bfebd14caeff273c6504633182a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856fa264056e2ab8950cf2dc3ac7932365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aec2a063da58ee378807a6430b444366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95ff84df0861669308cbea85ca6ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7292eed91653f9bddca9e47a55e1c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d355e7d9ede5bd14602e479d270f41369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef50a46370aeb8fadb65a7b40d8bf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be85e8e7e85c24fcaedf51591a47b92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328cd36be37be19fb2b791937950c16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8dfce808fe1a3e60b7d514ccf9da2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d106dbb8b70f31ff67a8d2e8587d44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6276aa1d917cc1d6878bf90e23ed31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466d95ebe83531c8800cad763d2a29b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfc595c6b76e591b2d938f6df35d7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101519b4008dae8c911a0867f9ebe80c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665c9dfd2e6e1342b86d6c0dc517780379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffcfd407a6a9336e23b19fff0d3961380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3824d7524a770a334f34469570ca4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b61cbea382239d87d7bd7d067f5db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc033ec7ed8805d85729e87b996ee8ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49f1b20f56aeab9780334185d61278384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4edbf2e33ecc439b7be5ad83d9767d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552114dba249ef76c44d8c0286cf253386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b205379d443c338bed66f3bda2335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf290b1edc66b63dc24d68ab5e1807d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22304ad9cb4897defdc340d3f4ce35a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb191d38b75a924fa635b8c7e4b416390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda2fb7f733475ddb6b43fcb0e9d01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24310db628808238e7fcc1ef8e1ceb2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcab8a192a0bc42a9ba01ecf212162393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32030c4a5e62400553cc44f46f1508bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cef5ecdf290bc9330ce17e5a6b9e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe319b5d9645a5d7ad94bcb4290af4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c61b0acbb0d7baf34bd32061cc97f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b461e99050e6f1a2733a2e4a0f50a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef6e378f7196074e8b9ed8e4652947399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92211f3af5cd2d922b4b047fda47c951400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b54caa984925f4911680447775f45c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8301e5fbebe296b1bef179b338601402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e25eb7c7eb28a942b76f609592ac74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e57923ff8dffb95a1f84805f121fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24352d2211e0fa1c29ab89b3d69c3cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a41dd92d31d9945f65a2837f28bd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cecfc6546830613e79c63fbf27b16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c1bee6f8c21dcb3e2133d0c7f456408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd60da31050c553edaab35c2f174f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a57bb471699a3606a33be8e297d1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43708ded8970234176adb4c7af54851411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65044910b3d7d1a512f8b458af2b4e18412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a514f31d7b4c5fd0bce2685c1877803413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9ba51e2532ff7ea468315f821aeba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e179346d3bf7a8ce90e0b97a6d18a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e394cb93dbbb184ae568d54d3b936e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dac49050b3c8252e25bd0bd4e3c38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2c3692faabab4c3814adc04b60e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331bf3c0e25b76b5159f29186de87cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf361487c2c182bf4f35ca34e5a86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917eb37de45140b5bc34bc4e7c39302421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f6b580b26f763cd98e7f5769f8eae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a412c019f47a107ebd4e44d5ea4eb24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041dbea653451af443e83f8b698dcc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506bb54d288010e20c67270f82bbb28425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f24332f336e74d1db0621942d67a59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81004bbd56e8ea67d09a62a64607040427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312d8de7eac29bacb79ae9f1f43ab43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a973bbbe19f85f1eedec72cf65f8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccac7f2dd179189fad6bc187851e19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa44dcf90ab153f24d10d9937c8441b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d67df9e886e441b856ef8745adb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64140f59101671683b9a0394d698a81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba427fbb9ff7517ccc144aa6fae49f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64914346676fc40f321f8997f0c5470435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae024be8e8d08e0d47685bfb9abfa2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3675a65e943e306392b0cd25ad7687437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e0c6c71fa3f28887311e83f5f88f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb325448e41e137e59c43afccbdb2ab0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183aab331123c7150d6553be2b00a04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f98a5774dc39f89edda71e399d5d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb9a91a94d13206d30fdddd9b8f978442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db957b045a461d349ce6b14e65fe0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b46950b2dc6af4dba705f46f0f6b3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6bb8b3019d37808e82f834b201eb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab47bd67da6495f646032ca235b36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ef71c8596f58ee25685f2bb013e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab518c1a3f02d4802f0dc9846b36f291448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973f6996012c022d1df4fc16e43079449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff92f975f6df22e176a551bc1215c89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816552c87de5d886d6ade789f4838d60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2ef3bf9586a57cdad486873d0577452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21f1a760e0a2f2f4d50d1f6930c6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f8a6a14a4c7dee70fbf6abc41f8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd24b0b2888ba36300ffedaaced97455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26818aa92a22e9604d55a2344d4d50456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d57cf8131d3f10c735998a9c527439457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947f12b1b34cf9d9de06a166bd4f72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bca1748a3fd2c3ad471e5ea881a87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47f0e4eae454547e2ea1f8ad13af04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c8ceb51721196896fe53bc6dbfff6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0b439252cdf235281dac5e0278348462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d4560df49fd6bc2642cc1bc942a1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819ba29dac288ccebf7d3e117556b12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946752a4011851e52ceddcaf0d2356e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc5eb0b48b86e6261298686b76589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc3ad6070457b9e6a6fa77e997ad9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef55b4a5b6da112db6641ba783608f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31efdac6804cf590131f01a4a9576469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b83c0495b70afea751097050fd4a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f513a139ff533a29539fc7c9c282471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d5a795b46c1a9049154b27cc7e70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c8ec6e6d7eb03f88d5c6eaddda51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad9722b03e9d5829291dbfaeed562474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c0dcd41a7fdf6cbe45cf7bfdcbf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0cca39681eb3522586ee89981fe9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea052f08a8ed440523df1b3cdd1fc7fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d854c1fff4ad995d349867b4b37541478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1d34fae1b2a66a8e920eb4b5e3402479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e188e6198d04cbc27dbd744b345513e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588217bf2e4a2b2dcc25906e81e50cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e7c2bdaae4039cbdef588448c1bf3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e25337da65ee7897390a2c7dd8e224483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05a76e422c0ab1e118f8f95fb597a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c2472e19549d648fd604cd721b949485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c9cc7918ca1317999b548b543100d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cf7c36782ae917a375760e34cd6f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088ceea28e938b6edcf2f04db8a668488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b61585fa20ed11d7d86de536c8bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b00556c848c4299de7e85a33e4550490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96683e79559cda1a475c5bf8c93a190d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25884c09b7d81e21ae82a5f738d6c440492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35a0111ffae16ec3ca2c27095c06e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bcfcf328f0349502f9a65783b8f0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb28422ab0c16623ceb3bc06d5b6e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c574933ae1f952073cc3f04ab492f36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0ea3a3d97e34dcbaf7c7f3d08960497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2a0e4b3d5cc225bbb866fadc59c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6120b0b53f0700554874813c144efb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d273c42fa64f71c924c7095ed2300500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01200237d9544f4e55b6f2bf74651501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23efc60599d012d0f9ad7dbf9f5030502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e1221619fef8db8c75b06fd1f11a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd9ff5baeb6bc5e337a964b71eba2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229203912f8a519d95acaf6e112775b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53dd3648abb8079504c329301632c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0e9759d4f459e016187282d2b74b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6213916fa1a47f2ad45667b041f5a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942a5f69438146ab3cfd92795710a59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182c033ea99fd70eb03abb09c9fcf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff292e026c01fcd4824c0328767ee5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9f1552fa660f014b0a2ca176c1029512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c87543e50ff9e3f0317566c18018513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5683a5ed80753ed30c45cd6b1cef848514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a91a40f6ad00b9be438a089cfcbed4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc4de82f72657902e68be9056acf4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec4353c2d91b67b3fc6facbf54c7a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038697c1d786bd2fbad23b9bad37a55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c6f21082b757997bc69b787ceac0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aec5423b0d8f398ba42f90feddf66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544bec324adb43acf23f18798b4d330521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e39007e7d26b1a9062a89af38c1a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d57f59c575220d4db4a99ffe880e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd04aa4f2dedb2a48edf0e35e0ce8c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3e96312e860d6e90e3a6e67b83a6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2a92b7d527333d605d55143c99378526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e54493e51d0832cdef291b93dd72a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958cae201277a0aa22762a3404c7ed3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bae5492d57680a30162f3c6ed6fb05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae24f9518b6b390cacba10f3325e07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04270e4bbcc9bf97575249b81b6a04531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f72b9d706ab3bf41e42f89ca7549532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae452e82af2d4a992db1a4bd678e02e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dd90444452ce0fe15491366c05f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bce468c5a6849c58ea74df6b20664535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62f1e30621f77775be2f1dc48c9305536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a8a50e38ab2227fad2a68e51eabfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a7fd314ef964b3d5280a0bf4ce581538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca296b7eeb4916cfc8786e742cfa549539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687268c5a55c5b4482e4b06d20d995e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273faa273df05bd7062fbdd9f23fed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a662109506af052e13f695a22e6e45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4356106c20286f39349744b0aa2186543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ef3e2f1699abddb459e24b41366ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe3838d75c2c85938de17e8b7e0006545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812844f412fe2f5d93b4ccc0731fd067546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d741b0f4a31f1db4cbde742b7603f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176aeb8e5a2a472ab47b9d6436e81f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6f9ba016d4e7fc0087db21ed5f7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a271a5479ca7c77366f90543d6b46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c07707984e4807554599254bc0464551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f137fac7bdb48f171678d664ae0a26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb645b95fe57b0ae6a8c4432cb74ebd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4340fc3f25509ebf1daae8d9f86a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da590c0e270be1d0c9896f45d5609ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab54512df8e2420dfe36eefd340f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f72a5ee67a96c5953905d957e6114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa707196aa341a9fa8f2a791c8fa9a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45d28aeeda35568ae9f641f6dd77d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ac6d9cf2e3f6d6083c72fae89f28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1958d7ff27543a90547fb7e629f83561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea9257a3be38bd3ebde94791f90bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42bb441a6dbba8bbdb6c764caa32f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94577b19fcdac0d19328297bc78f8f45564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8918d071ad1eba52430d1c9bc7bd0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e19731943e379fe4091d3876b339566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcd17bce1ebf89c4ec6cf648c3f8fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71529cd1a0cfb1b84ade8a6835a192568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9937b0f616ab6a55c9655871acaac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a6b38188f4eaa718d92891921418c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13babd7ecf634111ecb648704bf51d4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8e91f7d511338d1042953258a871572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018627453b333ea126919877e9f3979573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96a9af6913a23c44c8ede5208b37fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ab90adb243b4340535828ef0029e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fd3717e44444144f3c70a014cc69b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0377671d00fc3758e27aa90bf46ea0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fd4bdae59efe82ced2f82bf616cd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14da45984a659d341d9aa3e57f1ddd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3306a65d13a2e51ec04632b04a27f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0158e80d6446dca26a374ec6f0d5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90418956418033a141ed38a5c72fc15b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d4489af9e394deef8cf996fdf89f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e19ad7472f7b1de765cbe19fb4ce5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8c7c66715366d0ad4e14e5b23a4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035d4dbf44d5b369cf70c7d02e9666586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600edf7ecff28ebf34772437158ee99f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b53d961196983ed784d904a8f14b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1242b79697131bbee541777970202589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3184ce1a0e84204f03d33ba6d3cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bfbfd905ac5de681b7920001da63f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780e8e111386e551edb49d5db01e2cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea75f12ae06483b6ebc3c5486f33d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15cd40914b4580c016c29c83c8e3a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6030380f4bc8487ef9bf11b4e7790e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca310e837a57eb0bc050067238c16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d3479c68a3d8e1274b72604415a1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc627c8ceb8aae29c136ad620d6a8354598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5c687233a6b12ef312fe9820af1a2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5949d974f27e043a81a718abcfa44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6758e03527bc792cb8374994753542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d369094bb9620713b7776dcbca2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4955b0a8f905e4da60ced0894d2ec3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b1c4366d6549c3127cabc3e6f752604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968bde9ca1ed19d6c494231ba32a85e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d605ab366c1a0e6295ae35d4c1b2d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689bfd7a46305c9ac9e6f852103eed2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9d6ffe2ecea59949e98b2380f453608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dec4dd1c775b9fa4bfbe214515813d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2003971a047bb595aa4421f232de2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bdbd67d7a363d1e10591eb130ca90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8da7caf1c6aea7d94f92e1ce72c20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6332ed684971b57d9f9af52c05748613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00668bd3569bfe581031eecab27b7551614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93180739427b769cf0da30c201faa97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf79434f4b8b01785763c633a0a63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f24edf3d2674750103842b333339617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7095b7c2adea485b7653630b0f120618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33fd07f14998bd8bf51a31951b151a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3c57834291408f8c2eda7fd2835c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5aed86548b1b8116aca077e38832c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0a35469bbc146a45d0c4b012da9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222fbc7a969dcca0af2acc4597f28f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cb739e98a541802427d846c946fc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609c9d3a551b00f312ebab284eceda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92942b93e09cc194b4feba8901ed95f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708b409c38544fc0b75c0def2a62d15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72721a83f1c53436ce23b8e8a1efdfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf06af3b9164f14bd3c660a1c0e4c0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d707d63781c6cca93174858893b52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ff3aa0b1e9b5088f29e932c153c1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c11f83bbf05e5b26b66d1df7abe53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29d93087a75dd0c3cf99446f596e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8192f5c236d3d9f7400244302f99130634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96a6424226dbbfaabf4bb22605877635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ca79df9fdc350813e06b17803b1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367ea717717ce6ca3498bff16cb9c81637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de76fae1dda7e496fb834951b5aff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c3154abcb9ccb28a23a7c592e9db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4642ec03fa557454e6f1fdf1a689766640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6847f1e524543593c5688468d3bc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02326c2701ced3adca953df3eff3f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fffe4048c54021f396953f114d8f49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d52073fc2de4d5e30ae7f0fcb30c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca4d595899bd5315df71a84a65e63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680666e124635aec8cabbb10778ab75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe83c6c0746f7e30c7682133bddadeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1c7ca444cd11547be7ff653a100c0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643084fce1bf863cd4548160202ac16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7244db4a8cbd69ddb6a382345100846650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12dfc1660fceca78598be82304101651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116409a6812fb77559f918c566aadd8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ffa47e19ab220d3f6a6fa4325f2e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a225041f12c88341e12ccc0fb0e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1e81d5e07738616c0365467b83ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae93a78630d781bcfadf01f6d50d5dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fac96e3e49141f820594398ec4505657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef80be71e0649ea86388f653a0a6acd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964934146c037afbd156add3d2a59d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12d1fa59f66b1d1a2e548806e15bbf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d423ffd446a6b64c8c93df5dbce5e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ac30a2232b9cc8c814b97bbb4b5d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a056ffa452ba58cbc1a0f70754487663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8119a1404001d63bfab9f9bbd12c8a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c48797b5c21ac6f232573952a6eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068d820050799c24979b2aac48a774e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd461e74171fc28cc032c2337d1470667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181acb51453cfba2353f1670db543a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846bdb051d3c37ee1fa958bfd7c95f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd141aba91053b350126e564475c2d7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090fe670bc73d34b8b9020bc11a840671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ff1069e641dfcdd9a0968a08aeed0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5c3c6a9b9685607d82478f913e82a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e822ea9189e1f1eea7e4cf310ff56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d5c5f9e5b3625ef25baa5cfb8b78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c862e737278a0fb85d03bba413ada676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0582aa3e78c1dab6efe8a0fbca3ebd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6e07b5de096613ebbc8c45ca50be9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddd94b4bd484e3bbc33eacf9803078679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1ad3c2375d217f0d71a3935cafac5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0ca369c2c5476936d26ff4d10d8f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291b86e666b70a43de111208dea48b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f81c918844d2770f18910f69921d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8105a192790cafd65a9bcd5ca8e6a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edce66794b9101c3981a9afc365584685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40850817fef1eb4d2fada35acd01bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fd43ad035206c64f8fdecae16f4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482fdc2760e97f0ae8a7c14778ba9e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8153719f52ba68849b67307eff040d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d315ec9cb3734ad96292dcd5042398690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d57dc2fd56780671b7a6d275c3ab97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fa4091338b9c46f9128fe221c85e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18869448b5e4874014829499c4cb7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2c1d3d2925b10e9900d369286f26694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b4f2c9df1edfb8b8097e5d4026c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c7590c996ca8004ac8eebccf9d33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129bc1cd2961d228f106a9330f682e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f920592632868f2fa68c7be71a5014698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d20256d37eb84d683e17ed981fe873699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84f0cfc2f41ab04c0023c307aaa76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5084f5bd4fc5680f1106d7e7f4417a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d455636040ac143c0d6c2639d914cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c23624c349b5c84a977d44635bcc55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e125c4bd92b2a236d1de10cc365f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317352cd8fc48792f5f7d0eb92ad231b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87fad5930bfdc664a5fc1ce71cd32e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20335458a69b09b486cb253e0519f882707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e2810ab48e02067aa9d773eb5195708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cd91e7b351861cf6695cb67f8ecda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ad0f6cf9cd776e72c140c51d1073710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c80fb3f2d5d62c5504e8e9880b9d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec65e267bb734f6d4743ed1aeeb5ae8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240ad9a07ac6e5d05f6c1098dcbaa1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d8d7a3d969b68c42c58713ebff4dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619cde4758d6d5797e73c4774dfb43715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad06fce1b36be71b609c19c9446de6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e1ea5a9ac5a0823808bc6ad77d673717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4772c1b6b4c3b168e56f4a9ca53b98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264088ef223dc0a9accfa072e38d76719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867a8c9bec8edcc6b4f2f0ed1fcc3cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e85430f4fc5ae5ba7432b70593a25e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17816617858cfc86363c7e88669210722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5632b1add6133307b46488139d7eb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14707ead5e3d5354531de9231c74f40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1ce44729a2043324eaf0d6bf64577725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cdd3b6113172f82f5a05b22653424726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7610e027a8edde1bea8c5f419d5ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085521f849dba20dee332cdc84fe6a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973e25617e11d477169be7d47dc107b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de28760284fe590ef6ad5c63d1432730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d806be4f82016e446b49fbe86a33731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a46eccef7485ee1bc725ec63362fcd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddbe8d768bc06ccc91677ad4cd5746733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73457c8deacd9af6647e067116f483734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a205b6a13ecbb347fde37a97b4e1d6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8a7ec78f8c2e2bc338edbd4ec3524736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c94ad2e7dbcce45fb699b88ba8ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc36daebfef8361d898eefef50452738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9a30a9710f0fe963502f21eacb29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1b8b96e74657ae6409e2270f17b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ad216206c2502c0627fb116826a5f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e71472ea0af1d2186eaceb61217af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d203acafaab14e45cb0d24b82b725ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1260aa337ce4d0a8521080ec65cfa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b2c51c0f4f21ef18ba5eb7ac57200745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f5c06b430020c070792480aca5b92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f7e2f8881d6268c238731de9983a9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a83326e735b83b8ddfcd2afb583d92748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7613ab0abc61784cccf47da7dc92bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49beb738b18548ebd9e0fdb4f50f38a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bc3f40a8527f1a4ccda97df950914751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f967d27961339085b9601741ba079c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca750593fb645dbb66a2d796ba316753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f05ea44e1f9f55a734997f3fa1fbcc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b4e823d0262d48391d4f53b87e84e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec2654070918c447c03f98f4bc0fd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdaa6214c07438b7e8e69e24e6cfd9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c851b4d8e101aded11ef6c3d3317758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a769f66eadf65fb6d4238004a8a510759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fcc173453a82060f47a2a78b0f160760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016757bb0d93ef4070819001cdd5d6f1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2fa05b1655c1b03e3b19687539c1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00712d4a62c0dc06c57cb438ac3895763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79590c01daec217a92963c69b04f854a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ea3fd4abdb622237b2351e62686b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa552ee150ca0d3b54a10b26bbf9c7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95980fa27543eecd2531d09f92f3f3d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2f41d4dfa69e65d9d6f3139b5e8cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127b9af31626efa1c9d90bb1fe623f4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bd90b4fd416f51859f98b5b28ca7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec688f9319da70dc1f4c663859ea0d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148dcdfdb830d4eab8014fdc7f762ff772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f3c5627f630852247a46d6c76647773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e786e18e2ae1774c2f952303fec9f4e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a130b588a148961a86968f8d1b00fd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0dfb5c66fe5ac9849772545d860cb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b17c479f83660b8766ce1e16b3fb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e3f7976681e2ffa645e874aada872778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cddfd1ff411f003280083dfde4448779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1546d1ea000b354de89a98fcf97195780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343891fc30bb9b6e9f11f76885865fc3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a069d87f3a006ed1e5db5eeaa25c3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72638e8c84d2aa7c392461c9426eeda5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3362ed4118eb38e20d17672bfca4028784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e825edc20136f6c02d51fd4bd49bc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3a0a9c8bbf121cf29f5c6025e4bc8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9347a152b6b7390b1b699e8603d661787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8529c0a2c62d0d584fcaa297acae979788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43c067360cdd68b3e5b2216c847353789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002bf3f8d298ec966e0f09146b38a7f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6838966e4c368556119e4745f23a262791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2d8ed43b406972d233031366ff336792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf503b28174407899809282ccf961d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b5b991b6a79a0d3da6c6e440f5359794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148157ff6972e674da3900c3073544ab795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fbe87d701f71d42ef87160222e2e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de5c3140bb874f539ab1b26581ab2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4207420c669b4f7ece8c21f7f58a87798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e82ceece4b3eaba06974883f0d705799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67144f6eecb559567fe4453f36048b5e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b666d51fece9915cc34cc4f4a195d8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a7b1650bd3ad54959838294bd59d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6979d0a7eaae15d45b8451f43b960a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b309e9f4a1be1f024e393ad22a780804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ae6906ab2b9ad2ab0cf0663f64a48805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52d6a0c2b313814fc96d059068ae44806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba054489acef61810c77305fd8d5f56b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcfa4cc4691d8d6a4d5ead96d35056808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2fbdcd3512c9924e20f3a04505f83809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5566bf4c1194f4330b155b9f4813b4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328999a6b47f818120167dd8e549ed4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8cbd17889f8031c63fd13ea60eba812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c57fd52d4ddbf8161b8f68449f8bcb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb4fbd1d225950eb9719bc67db1a52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976817728befc46c8ef74576788f2165815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53309f2bb12222072d95f0e02c13a06816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0419619a768c5a6e907adaa7eba938817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943c3075d6571e9bdb4fefe730f6585818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d11dd29ca169df8cf831eb7c69e6d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1148379047b49cc2f32aed54c58df820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd29150e433720703abd11f8e49ed5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05048fca25a0b46a92e0bc54d9e6b58822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7d028540725e31471cf26eb8d50b4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846cfa53325af54b79adb8c1fe5cddb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253379222fddf49c1930a4bc138ce2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc21f92a9af2da4df74cf2abb87d13826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e870461d8337d43632b75a75168b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fd8f40a6108fb654b98662131b41828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883cbffdf9ea643ccfd592ba599eb54829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32341a36cb2757b2b3d2b3b52f39862c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6ff22dee99043e421a35c57ebc34831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabde66f37058c6ede5121116501ab7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d737075d69c669bf6bef6ce0a671833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cdd0f03d946b9ea6095d00d04b25834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2040f80fe3147fc20c5fbe319e17b27835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554648942d1fc354c9e59b510eebd81836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93a95a3d827e2290d139ede7bf90c2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9435ff62675af6abdeb354ee4bbe86c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802469d91fdc1eb4b54e294ee5764cd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd1832aeb300af0d1abb0e00719074840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb86f30b3a9ec8e3e8344d6d2db7a71841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b95150f0e57ae82f594f024d4f6ce2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7eb4b37d6fd7551a51b41044399bd843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee00da27bca1d0fa4745dd746d9d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42aa09be2c43adf7b5bdda21b26c142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab178be7dde29ff0d8c80d4871dbe373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0c4aec1cc47913b50712554fd2634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e97f64b0d7f9daa1f53a3abf657df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f534c098bb8b0d6ff3c36dea1964b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26aa25e04b72302ed447378ca584dca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054109b88230793ebc6671548ff9bb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687527ba3b7f3ddd5c7f25827518782c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82a88c44558178a947ae461e09be9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cbc1e1f1f9b4a36eea172d4e74faa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebab1fc542901d930df9125ee35191712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77b9491da292643001afbad56741213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eabb9cbbbbb72ee243750deef71e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110e2421a82236a2e24143052d6e9d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39938712539ae8c7acdb5174179dc99116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc013aeed6b5b9aa5da4d8656b3dd5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0e2a8c0b8a1b4a2bcb5fdf3f8473a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b19ab8b0536ad1a783d629306cf91719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b722ffb36c3495feb6e3dd821c4b7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b68aaa8b0f59873b5b2cd65b4b4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86235f7b0ff749a7a25b10433e3490722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48e816bcc3a36fa1a0a839fdb02d0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c75a927bb39c7a682a7e4acfbc278424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c462548904879ac6160a0a4d5e0bf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73136229a33ade4860527e9dd3749e7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ace41056c3c036ac1dc48d05e08b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41040bc74f3995f4d904b5413069fe5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9ad5daa1c0f3dd5ab0c64667e36029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59ff3fafd399b09a72a4d0a81b7dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174acffa89fd388c54e48b8808d91fa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98043ee367fea0eaa8653a42a7341c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd403de19272d5c09269d4e61c25e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690936071dd6ec35407ef4b31dbceb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283231943b39bd032dfc1bf81f345b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7d16421dacf6a5775322e591c5e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d07db69d31741d82d2b069681dba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a256fdcf0285dbd1c70d1061eb249a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a65b91852ac175bb9098f36e0033939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc6770092a0bf983567083db97c33440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827685fd7bc5e3b542cb4a40e0e8b2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1269e0d76b39ab91398d143e49eebb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6b38dc714710b65b738a1d3db727743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eecc551a8ca29b0f95db03be38f69c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f87dc4caf31d9febf83d179dbbec4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3e5cca30e31d9ab7a5789f8a729a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d024ebd520c8c44d45eb4757eb3aad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fa5bc4cddb900f9140ce87fb2a26148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb9fa1041d5d47ea574c15e4cffd7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d3b52fd3e03aac4d14c5a082259f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cda517d39f46fd74417648fe0ede751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ce3ed9bfce5f3e43d7df7e2a3292a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9296043555ad3dc9abfc66db69e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59680768cfdd843cef047fa26d19445954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac5e3576d41de3f53d8bff96a371a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699fe50816857f78ba4e8c96769253456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a68fc94afad9d256acec9d4c1b7d3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c0759ac21915e88b373ad97c058258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1250861330606c055d8f9e00348d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78daefb9120b277bac202357206eb1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7fd8c91a1227c77e99686f5ae8bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c484f17b7a20f34b106a022271c0aa962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a32fb1f50200c9305c8cb579b66d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb0e3f985d7cf77bb5a58868654fcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df37cfaa30dae922dcb79222135e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f641171bfb6ac62662d5909c352a3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da773ffa79a9ffb3df8e17399a0ba5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28274f902af6df57797eff3ffdbb08a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b4457f0229e0e68d274727840309969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8e521851a55a4f241ce9839560b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da6da1251236e64b14e4ea86eef32d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0dc37977748f8dcefda666c3e1fb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d181753773743ee3610cb4f13b456d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3ad54b04e4280a669b571650b96ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86307099c5f5987d219cb7628d9dce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6423f6a511254606630059fdbee4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf825a107333c5486e112a979758677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db0c288503407044c153818361af7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a67f44661593f8849df8315cdc0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7b8b0e7d2851600a40a7184ecee280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f06db7fbea5ad6ffa81e4df7dfd91681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f44188f5206670cf2eab19914a33e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67111f36d35244f135e8d1e5162c07cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019965579d4ed8b12cb45b666f52f73d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae700bec7b5672fb0281b71fc49d4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc24ff344ca3b9f46079f44f00bb6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715565edbf2fd3772a798d6378171a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1ea7d7c4fe478e27ed0cad050471188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19a97be6c98aa112a5d97da198d1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4553e77b82f557b44a1b3c2478f4c6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4655e6a37a6d687d8c244751eda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1496fa17a2f23fd31a4ec5f70e5cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd6c2b30008104ce30d36278ecd9c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b40eb89c2ac4a23a4e06abbcab6e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176b9dc436d119cf9e22d06e3a1129195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba49ca829fd26106e17a76c084859b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d67f39542819ecd9f84a944a92be0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245128a20f5ce57be962dad81cf164c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951bd134caed4fea797c727827e62c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411508cd3010a1f6df180117d0b46701100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda2c191901e38c6edd8e890fc5894f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e985b782259aacc7d0101487774501102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e596db317676ecc04b4aa5c1454966103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031807211a8707b0b5acaebbb036d6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b04fd045b9daef37762aea948bbe6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876fbf5b4604b3cbaf367a2c18b9b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b4f07418cd94d688d2e1b774a821107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e36e577f0e24da17c855daf46939c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d81bd398131bb7063ecdbceb27518109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064241a815c580c065fa90eae2dd344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e6231235d5df2c9903f676969d87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0937f609a4eb4aa0f2624aa922b21e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222affec6b87cbc3159ae8e4442b3799113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ac5b21fbb673ae09eeacdb3edafc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bbd39febb17d46ff9b4cae823aeb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc464185813ca01fe26e12dd3ca0aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2148faf51eece2e5b60002bcd21f90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03cb610cf5ef90734a25d01559aa8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c964c4ed9a96c5b16fb970894bd8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b306da6b03e5c96606746245a2d19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67df2a47f092fdf8c512b0000d1683121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7c1a71b361c7fa406b38d81f7b80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d6c440a471287560f180213bf00b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64a23c32efd2ffc5f3fd790d80c80a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a40e55fe7b665d71f5aa7e3f0498125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447e781387cd3a1e15722a3933a453b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bb1b1be201f34671815fa557db17b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe54e39b54418b4540f5af69b26325128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c2dd6ecf79ad7989cd167d8bae18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcf72ee4a0252d55a7bbb36bb0a1cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8169cb6373397baf196bc01b2796a22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782ab3a18a47b0ab7e51efe56312d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3de9363bee1c49a59d5b3f56b873f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6433cdbe25f16fd98d7a7485741790a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e59fafd3823da24c43c4941e0855b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282823db66b703c3d7a9ed392807e400136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ae4719334226a0f4cb2668792537f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5f869075d4e24315538955c4e75be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904417b46831b6b9f5996886cab0192139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b736852d6bef59983ca3b61cd1b1f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18210b7eecc25743bfe342b83cd0df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92af8d335b3164a9577d747ce071ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f0f2f4ef503b263938c7c2cb2c93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e262bb3b04d3caa62a26f76097b61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae65e967d27380899bd40060355e60145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c1f02332d7c208ceea2915127f473146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42637e07c8489aaf8e04000041e7534147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f83db6018433f60ba4c30e941de4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ccde0ae3910a702a62e7a7ee437d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae4398370d2681eb4d09a029b5d13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f4d9c9dc43b7058a23bec43a691c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d36ab8553831bcd5868e7bf815a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec68b98af557c393cdd0545bbc600153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca6538ca5ae19ca2d3650d0a4adf24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78ec6dd6f74f1f413630af9d18b08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3c2b339736447f116a85313b4ae14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9540826617111b16cdb182275c334157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3bf4a0b480fcd98a063a01ac2dbb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cc6d41d960ff4628681b4d36b8f39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554312f919de4dc4e5feaa62f10f1c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ca8df83913203b8775aef7dbaa3f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf670018dacb1b8b33cf2d242bab55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0acd0c5be5acb414643376f93e1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0882dd993197329c2d8bb77d688ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9700ee7150a5bd8d82e5b4bc059890165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e23c0502ea0710c6769ff626e1555166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384fd8644514b1d985771cc07b51749167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff248903c504593def442e71b7974168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b39e7e460425ad9d206cab694c97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159b67cdb0ea521198a18af10e48789170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4629c5810a67cc841750304db263746171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8744623ae9abd75dfb85cff21a04039172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646c3f996b0074884b3c5134e64fe4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad37c79932da8337b6996306a549e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bed37dbe713a413bc4f79dbd7d0bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a287d356a2f839855a71546f4ce975176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba242fa462d21fd691dd0027ffb53c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c18aafc72d60df0ffd5da2f57e661c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f04edf9a04718c1936525034a91fd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7d385abfe12f85f4f15b72e43d230180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b149ee00e632427cb164151b13794181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc4869bda3eb9b2cad36a52b308ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cec00b9b611d3560dee480144baca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1fa56dcb372c2c5757099210a67e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c1ceaa158d2076978d65b063538f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4941a2f7f50f375f847795e23c5506186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c67b6a32334deac665db31e108d0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896cea52420174704b2af3c8d2dd2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929016fce383a1fe90cfd33e78ae58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c6194fe7effa946cb8e6ba1152955190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9c6d998a0ba20cbe592054174593b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488458969d910d86da49bf56bfa0757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f094626ddb1796488e06637fd2a7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec1667526674f5ec34ae823b64228194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3b026039873727b170908dd7dcce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e02fcde2458ac1c5d0e38420f098b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abb16857a45cbb36d718cd29195c66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396f997db9878337a0ec533e0c471dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035c3b94a5faac966cbd78c37c8946c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb019d851ff3980959aa1f1e6d9dcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe770a56887cb33ff94a6bfa02ee1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ad136c185046c99c1c3d6ae1e7f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d05b07958ceba5afb45b3b81bde639203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9a1745f1d4fb031dce3abd28de622204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b476d0bd9466a0b80f437ddd5e1649205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332c390465993668dfce77813ba9232206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84551f4da9b6c4c4c66301d79c1ce2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f94ce6d4150233643658e2d72b2f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af1dd47897ac10e5e47988b03702e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084cbd68c47eb129e84314fb6023d5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e06dcfa638cada441e3e73936d498c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8446c8c81030a80307287e4320678212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72be9ad6bcc48a29b3ba023334b27f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e540991f2959fd2fc086dc340907379214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6ea80be66a74f4c9853cd58ba9cc6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35d37bec87a8f6fcf7b68e8b6f83b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b03477c5fa36d38a867bd7dee6338217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df77c1efe7fe2373a394f1049f5e2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f924cd1f3c7ec51a187c11164df37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b9a96cd5bb09255145b294c2d79b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301b344bee3c727eb2e4fdc9f1eed5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c96fab3a03cc468f0412d62caa15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471afcf060824b110c6ff5c69cb3b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff864730cc75acfbd0b8ffaf699c47224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412495426829e2d5428c436052d9b8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8080b96e08fad195b3792d040c564226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cccac2a4d460cb7eeb9e6bec469854227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e60e895b74283d752b73b4a9ddc28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16464147de0a03ec01902fd185b036a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883d2915f5da1794af2a98b2cbda9f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630b00e84b9074cd3a0064d08130734231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d70354576b3baa1557b0814b368e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637d48d62153526a6a55b293fe097d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a10feffdc5b6d33986ea34882dae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c9a6e76ea84490ebd734ab528d29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d8eedb8a2c095a0e346d41a95d02b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13acfac9f2bb1519c5d49c6a91cdb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496210a2f9f3582904f39be224b1ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3b323fe27ae835422069b18ee5cb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25accea881c9e6fc24befadcd587202a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db35fdc24a50232f06b7f35792b07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414258ee998f24a4b7342b08d81d47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcfb07018226419ffe9d6a1241f6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce5792e788a29c37402f9d453127b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f2d592a4459caae8219e157d47c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c1ee04f23c038221f71f51a7d11a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbd0f38a2943299b8fce9cc8e05bfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14190d5ec91effddae6cfb4ba894f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ec46059d5d0f65af3dea2125fa9c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d08b6a1f286b7cebf91acd7571ddb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f0afba686de89552e8347ef9ab6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cdf95c297e11be3975003bd26a8af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2b0a0362f2d8d3273b6840cd5cb94253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d53369f660483e01f4a37989cd8984254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306861b46b409e7c3093991642382c40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed431d2dc48edd603bacafb28efbf3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c7b466b860a55a89fb72ba16b0296257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19500361d034667f4a5f706f2828e5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1196d60fe04e2767e9021e590d3988259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05370f175f29136efb78907c41852774260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cd0c6152ae59818d99790c75fcb1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb87cdf38b0ebaec97b22947d33050262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612990281d73aa0039d4c874fa2994c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0375e16ed74af730684a0ff84db0ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47be0612ab0508b74b114cb2539c38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9951c516c67c2dd8627c20ae610b8fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43239cccbcef4a3eee3fa2a18a380dbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896eabe4134fe832105588032c09ea0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1b4f9b1f2bd99735dc309648fbe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55b2e1c6ccf174ac6d378843fa1881270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563b32d8b74d0b7155eacd7b72dab6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884b2bb692e40f0c8b712aaca809f3c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7bcb5fda2c0f0a37c638f1c27cf4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31700fde8b26c06e51b5f56241faaee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676c4c9a123746d697032d1fe9bcfd9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba4cb34cda0edb9f4e5de723dc0a51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c98499c9ac89f368a2af723401daa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b236e036e35661dddd7a92b60b9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48af698ca2cb0b7a86e19ea8db8e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf135beaace4db67d7fd605a1f5c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ace3b7d17fc19f8b688e191849bb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d26972c465c9821b7e9d3cbf08e0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dd7b182ff35ec7a507579462bc0fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12911a078f8bb07768c975a05c61c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85ef374087aa0a4ff7aaac5d7a6dee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa967b39f089326879c438cea071ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999fa1d45feb7ec6911a579c5feb2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed82d4a14be294bd9642ad92a1a29c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c07a032e08edc1b115971963f4168289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904056d4739619a258712eba3a26b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199cf4c4763c7252c815a5774c55848291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db123c2a01505d4f99d08ab0a1ef5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479fbcd00bd04eb26f06f126708e42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea2171c551a67b68e9023a50045d79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c197e0da71bf4a3bdf44333acfdcb2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459599238e57ae6c13a2e8760a5a2bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0873694a99da05a24dcec8672b1178e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf30e48d98f42f3633c239b7d9647e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6747378e1fb420c05b4950e0e3660e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40ae34891af2591a9e3a5dceddce2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de402cf78ab053d26cb85980c215ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12ec3c26a024f9f5f21a41ac53e27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6957c5cb206876c0905d9a1a65eb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c04f66e845666658468b43af0ef22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37b550d6e92ba7e500843ae8c3d51d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bd45bcb72181c108bdfaad8a293b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34407ba7c1864098ab8a143f2a0dbfbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60587e6bb3341808b77a63245cecc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f301a1bdcec4c9c1728edb136a567309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078db6c2ec0562cdc57b0ee0fde80e5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03cc383c15a84136d3404b5402c5f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08fd2bcf2c6ccc77a576ce229b9d28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3194f173453c115ea7f8d37bcfcdd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb362cd7fb8d99086bfa310ad6e506c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b84fbaf1f8a525920c3ff521e0432d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c8e06c51a3d0ec888846c9bd9aaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e15a002cf446a39e9f8e26b2c01dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4182a6ab77f734557393e17bfdf6f87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad98f5acd737c9240636051f9100d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890bc0fda4b6d29a5cc5425516d6574320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6b621609081d73df19d8cb13db3d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0e1fef4f7bc202dbd0f912f43f48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe0b6aa4a23c81013e7de3fb723753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713c247f6c7f79346aa7ca9628683c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b169f6f27b2044aa5cd99ced2811e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15999245d960724913ee1de2d02dad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fce9b0a3d9e1a06ad98d65bcea572327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053db6c5381cbb2a9ced94655307fc8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e17b936ec3392fdb911db88b3972aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebd3475023c81d4bea9a8450b2cf43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33646b87abb0ade5c9d138a6f49a4af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2991768fcc4ddc54e5618d26123dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe12e74593ed235f4dc5063eddad6b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a7ee4fded2fefdd36a294d5f4f674334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5aaae203344fb95ee3385695d8c98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553731fa6c9caccd212bfefab62beea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72168f2a9411723a0c97732f791e556337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b138914d9236dd2f239fd974084c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3e390e8d00a7beb214cb6e5e14cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a80454f78403f17b79ef3c105e4808340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d67dd646169feb935582ea06949c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2baea0fd7a9eb58651c79f3d9136d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67177436c6f5c08c895b3ca01f49c01b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bdc44e6ad08a702669eabaf72b61a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9963637e46406234b472d7f61896345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a1d2dc2a602138d4facef1525bdfd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a30a41bd3235f38e2b798f70fd58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9489ab55492fa147db9dce4ef26c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445bfda0084c337efc75ec97f9f1d0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9f5ec72770266bf5afb8ff112da8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26748840bb9f5068cce3c6001b4e6376351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9355a283c1a9d9933111c2ed0b36e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef0b5a4018aa7655413a06bf003b03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57e4a0cf3d174ae59fdb29d20ce1e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cc3e833d1efc1f56dc942230408b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f204ca2bde38f206cf3937697b1e20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5725b236ef8d0cb2a28f2caddc70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6254a83928a6f5ac4c042c56f2733358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e642e2a9b93185de53ccfc4f3c9eb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84273354244a3c60d331ef0669ae537d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c96f14a169019ba12b1527d461fcb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426bf87755d7a3c94cf17dea971835a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fd14332de2dddeea71e47b7c43b4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144a9cb68918cba3a86fe3e0f61c05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a85dd146ebd03dd401e6669b8f78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb39b95a6da7ea72d969c0d91809215366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503ed451d4d87240899a985d38bd5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5c432c18b25ca958a967576e795b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7efbc8042c30d6e1ade2a3f76b6d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589dc27b20c7d6dfe671c3998462e1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d934a2884900c05606d4934f5c48b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7285df3755b666b8f926134bb89c333372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04815bffe282fbd6012fdf37d20c6f85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e6253ae4dc4b8fd0c92653e68640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfffae006e594708d0e20ad64c7ad7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bd9c0eba8517711ffad9712adc7a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62997ec6dc2b37e54b98df67046da6bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0c73e6572779d2b4f072d2d389d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf401e27c13b9ad465db3552e804b99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c8b0d3ce577b40a807a0a7130127380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6b8697b384a7081f1fdb6425589f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9ade1b98c6d07c634f4188d45c201382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739d27e6ebae5a5b7713ac539bd3b09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59e9156b0f545f1c927538e38e7e7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db095875e9017571db8fe4bfeca65a29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c443ba5c343a43f1ac253a733ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d736b87156ba6025c2d7de4bfecc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419cefdc5946c4f4185c6f1d967d728388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f1aa1aefcd896dc85ac3ae368f6fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa7342dcbc155c655a70d98eceeeb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f099c23f255b445e64c9915afc004391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c50c99e00eeb799e7907b28de8f713392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b775089a4d2985d50d46f9b57474d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3f479115521780e4e3a98fcf90e50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b24e42bc3d05c2e06c307849fe46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbc0ec850e93e69772db2e2d2dad15396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7c88d5ff39845f2c6ccefb757c3a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f1329dca601bfeeaae48933cd46d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739735f0151cfbe2a31311fd33d1bea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594ed3d64a13bcc52b8cd59c6befd22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf64f78bb4499d72b8aa411d0290eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec3b1f7c7ddfaa57daac5b04be67a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647564b6ec39b144804d0ef1879237df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf034128aa71eb7fe531a211bec352c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2939d3d4543497e8fefa976aa16b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803498670700d2f815e444edc9ed5c20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855653af317215f5656fdafd6fad8ab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b45faa58cad6e8278a2908c259b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f941f3f49802fd70845de6b074d290409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131330907b7789a6760caa2356375818410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef1ba500d9e7ab0c4db12a4ee39a16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15d66274b7a4914ae044d51a427d06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ab17ed652e28816846d369891ce3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d624d41f0e13e5f0195b4d17dcc4c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a3b30ae25f7ff3874e1bfcd7d927f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a0d27e2391aea640e164114f89fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596698b5417c9c81de83fcb79ffcb7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842277714b2cfe4d6a53bd60477b84d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56841ae826b73dfb2cfbbf9c682aa0de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b7fbb0eccbf668f1d7bc2b4368e30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d717b8f3cd716f39a3672a401b4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bdd1bd676e059d89c6afd10da29e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e59f08c5409986848af1ff8d0ebc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43a0959e054422b7affb3bce09954424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0c2bd9d7405a38efd9a5b042090bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aee787484fcf94b293cb1d91c29ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5dd721418de417d9c3a7b9e04729427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033acee97c17ccb53850fbc7af84d53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8fe0e8c2c27450312e2c63466ebff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823481909d90d311c4e9a62d302ba16d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb99d0d5dd7f4867b33c983aa7b757431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bbf84a4d818719a51fd0c77b0ef28432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8c8390471b6e0b1a6cc91f4a803dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274120b17e5432f00652c195ec41c9f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e4443176e40dcae8453f00e7e1165435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371048a86d044c620d8913facdca4e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ce67e24cdf9a04ca0f72145cf3eee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b205f94a96be4797d9eaef9e16cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d64cbf64c37c95ac0727d8f606b5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479037d1a3d3275037d92eaa1434b84440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9e1c343a0d36d240afb60b16449f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985757805cec8928843f09a80d02ed70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2783e0a227d3d7cfdb7ba28b717661443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c535c8ae08f358cd5f82e1ccbf899444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03725602c78dccc95d3d2000d2e291ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8689777ca670f1e0fe4f317796eff8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fac6fdf2358056d14071c531a8879447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2787513e999dc4f12715305f0f0810448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995623f8041370a54a1cd97fe66423449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919593ba5996d3eb1d61c083e04cefd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9c3e17f6469350aad69a64c4e7b95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06815b9ac81cd19a4bfd22c231a24896452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f39d4e7c4142c0613316a789ce07e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540647d9f5fd29890b464d12a16a8dec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03970fea33c11f6d433d653a56978b2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d99d28be8a2b2e6f89b03558e5565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b43cfe469b2cf2d84096559078017457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07779c2e644d3e0f297aaaae8cd68563458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c71f0971ba01f0b11aa7b0d4bb42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e860046aac15677da0e79b0e96c3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698b6ebe4e424e6537a2928f466b0c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb61b78e40e1dd0f54fcf1eae70a3e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ec6fc58535a1a6a2e26db58cd174b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495e2820485c29e3da6cf95431cc485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94552767a4f291e9890e85b77f362572465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b5883cba02736c018a59e8918bee1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa88ec2f36a5efd9325e6caa6468cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d8cea06c56d02fa825647b5e5050468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcadba66b2da8f8f4b77554fa7eb79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780be35b75b4bdbad5f56cd637a45802470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774828d2157f43de3cc7882fc7e8ab9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed668ebdaeb0c48dbc6a9e7ff56b6239472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d08c299bb0e90c5cebb1c764be897473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637f85db8dbf732599fdea7e9c323e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e1397ad3c17ae8d54fbf64834aeb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b7c356bd42f4d86b3fcefc74239f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eda69a2fbaff819be4ea247ae6741d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8732b44cb1a230f889cfcd645a1aea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fca450c96cf11fd2b34b08d48dbbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641286a9a0f4e29145a58cfd3b44086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9a8a0a4e385484a46ab8e148318e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37dd455be769005cefdea54002951c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25608c46fbe4535ae978e874580bda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9493e850187dccb36633143679636aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08a2c015f564aa07ea28d8d7a27f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed06ab8d498df8fe91b5c14a152516486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a803c36e471f37d2472492b2d0973487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eef1a74aa24134be9260974eef303a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7eb3c8581637622e332332bcf5ca0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ad90542aa267ea98e67a8b77f347490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15107f26e078d623f68d83cb02e5f53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b91f34e5bcb2bc35250d8e6407d7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5272773fefc6273dc8dc9fd2581bb82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19b180df26b01c5ad63221b222c43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a35b33873aff9ec0915f6bc5e7722495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125092179d4012cb4eee64e74b4c8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef0a3acce8cf23cc1dfb08cc4cfa7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09f0247eb1fb1e8010a5eef44cc7a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126d40562b41446058909c5c4e93ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff8905e49ae4f65f6244558db2ce0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208681bdfcc4b1aa190bc1b16b53dc1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d111c0f48f501500efdd41a4225628502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81cad59316d63b49400b24eedcff40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e8aa880eeed02970038f0797340af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e8b6ed17a93dc290d4dead68c6ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9de2a229c8d59b3518406aea62d2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63903ead06542b9fafccbbafcfc0012f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552692208f2ce44ff8a95ea128eb166508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ac1ff6d3731674ca03078bf32a52f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d2a052a3f4fc1203101f1b125e755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8283736873416682ac5a4f5e5fce1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5c04c926b4492d4cd1d6f04b73c6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aff7d3c32c326532d676aa9a032670513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2eebdc482513efedcb83e723c56f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe0f200eca122b6ab500c0a6d5f2ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceae753c4b6b78720178caa98261088516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f2d4ad4f48490a4b2f0ff8036d867517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a5c142a1573f0fbbc2bb638a82302518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e32b43c886cfdede050757aa26565519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1368160e89dcf9647d90704da58477e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d67c900693b2b28fe569e1027792d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a696e9dc13fb15716df7787102a11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c561a85203c96b1ba1cd4c8e8f3a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf553109628af086d7636a56fbe33c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74acd61cf0681490960f857aef922c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67682c70ec34ee4d2d068c75b95e6442526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d2263ccfd251925e9580352c2e57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bdb15a3f561002494ab27603e9c58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c6bfea8d3810ad1c99d6b3d824387529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa423aa2a2387c45f0ff38c79f1d24a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c6b71a79516deb1c15945af1afbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5458884d599cee78575eb546d1a2eb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba5a51199105bbe4ee17f46b8e6d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7537937c6884ba07e73590ac9b0b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781c4adfbbed4a66a918f3a79542c21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff01b9bacdf7bae65b7eb15d9033cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56990ac25fffab7278e3f8e8a60dace9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b348ab23af766d7a9486ae9e54d8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb13e88f2a3b6cd85c74c2d2493bd91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031018a0e22eb7580fd725d3634080a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd37520810ffa1b30bee7fe25c52b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83e07546f5643897535aa09afdf7af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e974b64098cc1abceed20851411e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b828fdaa80606e1cd60af8256a11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c97642a4f146cb958f3b3a522eef16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8dc1630a4cb1c4eeeca926dea101a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e50026357e9645f47a2131724820c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c25ce20e5c4c4fa1ace9b07bb33109548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b878853aa31fd02bf74a63599d78840549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a280ff70eaa700bb79daa568f2a82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce907e9ee59540211044e71177bc8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e45e4f0d76ed29d8fbaa9b213c16552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8621337df00907105ee4789a3dece43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d90c6b43fb891269460a24cfe2b92c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5b8e079ff349ddcc976dd3cc6a5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e20be04ef0e9951690529bcdbe3b22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76d321a11179e76600c7df9089188c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6101f7af5d0e7fec38813e159319d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076fd6ab5aa30024a3d64dea0c380b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded78e3951b18061e871ace6ff6149560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f045457d91524064bd6cd6c4bf3dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af10d1f9c6563902b271786e166eb8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694dd28d6fe8f0bdd0341787e86ea0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22c83ee386071fe931beec28785768564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6179c5203d15957bc6f6cf7a160e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d144de7b522e18eb6c23a8d168cde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b93009fb03785480a332f7274a6c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68790c75e56adc1be4b4f12b818368568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377574288ee66bdab0abe0ec5448f7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7315736811140df23c1b15f2bd9c69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0de7ce27199c27f7591909a9c1056571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620f54de4aea71a3b93466eaa33a362572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837694fc213334618fe312df9a3e3abb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84dd5fc023ac89aaba12a1af10f08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969569a6493f27351049b5e769d638575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632e2c9a77eeaf397d28225febfaf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449bd5a091a25df3e27fd2c5a21efa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04910431819b5d4fecf45eba6df2b9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92320802aba092534ec549624a2e4d23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099e154c4a694d48049411a834d8cf7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1c327785e2859340cb4402a3d0eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f6073af541e6155d5cd34aea13d3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2311d650f1759d13ecc8336156a501583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ddf9746322aa92db2e61ed3a332e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c78a060f7d68d8fe50e71dc3fd3a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14daafe11ea8c6846522f2004b98cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b25cf5589e9cd72e9bc42a0822af8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b11db90e93984434458c52cc259b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f1c3a318cbce06a02a69417fd6add589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828ce50c266d2f448867b363e8447df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ede9fdefb8ad8b2d0ffa9d8be01e09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f89c8dc8ef771327621422482ad20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c367ad2c836b94c9195c51d67d25bdb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e05183b539afd26bef4c3595ee8ba0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dac97149545bd0592ec34551943ecb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6a366f824f7d70494e1a7ec13185e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db4bae3b36fd2a8a9ad7e8dfce4e24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59c530c7a88c2551bea20347fd2bfb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac4430216ac93296e0f9db02d7922a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b7b4f704a5034ca81ced4cfeb863e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca71b6ec16bcfb392440d0a01a3072601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf1d78ae8ec31b8d3bd80ed11863b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c8abc550b55b4bb83655d43ba50ad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb75890393c55bd492ebb48067d1a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd84d1b047a36f25b9e07456fc177605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a2d909134540a51eadbbd9e881842606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a493e199bbcb3ff7d41e1f8a8edf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf13a910ea08727ff624e40974411b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc7abe84d29f1269d77bd22c24f6cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc057e9099a183ba0aa91eb0bcf3ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0adcdc9581e1249d4ae4a51bb677b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def1d547f3d79731de0a0d922484920612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bc1c6816220bd4627384165fafa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2494c865a0fabd6bac434d605aafa31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67708dafd7902f7d3438c924fd6b9e62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00005525bb67cd8ba8296d1308bed5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369410158a50daf83bd313a7d66cdb93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a50df9043f2569aa6ed46d7daadf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444521de2227754bbe9ff37045c869de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace32fc6540026fcaa0a7f1e8e848ee9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f84a4488cf21aed42f3763db03c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37de313c6622899a4f32aa5567dd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a6802e9f62239efc8acf704921376623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd96f15ec88ef1a87c16f7b4e715189624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1749f7ff2de509a25cb26278396c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4adf059cce2ee4c52c65d499067f84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907459871dbf3fbd832f4d01a8e3d887627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c95c55a06a9f9ddd7801462c3d0f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffac5d6e12dc949bebff4c05c1b552629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb431dd7ef754507470c3c1b316f12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85175590bfdb8ee320f314c44f93324d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44285fcb67e9b402d7231371307ddd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211777653aa4c26a34b6c65021ec55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b26577e42665a6291d67a80032e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188d8c012708add339fd7f779b9483635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52a4b38371254a3c7ab27aaba7c982636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de2099459ec931e9051d749a55d187637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64e098be79e5153645ee7e7088558e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c05168dc963a8cc9f892da24a398f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2e413a9cb3e50efafee14d998c434640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7a64e57fbdf2b57d6991a57b24a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d8f91979a20b22c8163cfa1c74b0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1e20e97353dda44f08e2c18104066643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1d9246455cbb2e2a9954af9af7884644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a9b4a86bae15f4d09867e6bb239c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a2a8206d9649e71002dd0c7e732d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa975890a5ecd741954173df1c904647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755fe954be40061ffdb6a46b5e37701648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522494c9996b9e3a0946fde009e7f984649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d33ab88d44f7b2e2f54e4eff45f30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f47af7acff351565786c1bb79c81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0d6c0b0e04a6994b61a10e7e4653a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d7765bbe80091d3c40e8c200bce68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636cadf417e8609d1501759041a785654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a795f8565bb2a29f531b7481cf20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e836cae4787f073404e130e50a79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5ea6223baefd1e32e67023fb462e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e276d6a3f31029a0bfc8ae89f8385658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b90e838c04a6dee73d44abdc10e6b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a1f640e882f33f17da7445edc4fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664150260645cc0ffe4d475979fa2a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac99f9551aa488ebf792f2cbb082d88662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4be85bfc0a861875ec6a527f669d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b5a595de81e1317b6d9a1ef86a6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23876dd9a15bb1dbfdfc4e5d7f2b50665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16007cf0d0888daf8868b635a4115e18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ff6763a720b260d488bba7248a0e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0311443a86ffe90377e28887c01229a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154a8276ff2738eda909d4dc8c0e7ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5a607984cd2f7b0402d3d3e1e10ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb72dfa2c3944a42181728ebf638cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435ec4e35895455545ab48e832e6fdb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6cf8cc2f40e83d8f09442321b9906673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930cbdc1a231a6a6c69766c826af4c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae30543ac986460ff2bb9fb615fa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2970374b299f9a881011a84893a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6f374bdb7f0b44a64abe1bac2e33b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345848ec01a6c3497025147377714c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4ef1a0fe0a46d1e7d44db2212e52b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543d39ed95f654a094e990e754f90f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede4afe84f9da74b207629df53eb453681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19714c73dc2653f8853706e136cf1d18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e5a66d1733c680a6e6252a70bb411683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fff150f7457ee1a3b25dfc7beec00f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d17436b4ed2a2fd513a89cab27bc0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e23e5f5f05c1856dda4bf3f83678686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23708a284208b299f5d051757f0d5d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607abbecfef7078c2902046f18fb68dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5759f08c0466f11bba3da109c99a651689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0767e3a18aa34c904f4c515b226deb2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b76a9d2c72e6b98c6c6ee3e204e3b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9b20a7e7ae15d7226b10b59d63e04692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7c68fe22eccc11758ba166120ca3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90c644944cd23590512d5077e04859694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190ff85b2454a87baddbf8e125fd5fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505100ca997f514ebd8b1b0d9ab397af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506d006b758429cd332c1a75054965697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09f9903e1f88cee297aca493565f0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a141eb53b48e1934a11621de7f52ec0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d30115f8906a4d1bbd48c6005903700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eda38556e6c66df741e7a8b62b8e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f0451af1e6bcce463b8bd7828100e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76f991b97a42490b470e5ee2dfa62a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bbbbdc9a426a1676c1c83aab9698e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b609f7cdfa5be8dfe3a9c3f7cd7a76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a0607ab9c4d63ba0ad6f58da43324706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb302aefc75a938d70c1a8d2b1a33f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caeebdc49348ef71fae99f3d967245708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86831dd3f7f9a25157acddd5d85a229f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47460fa8463f2d513283d9c74cd08a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772caae89e155474981aae211dcb1c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b5ac612d369461f3254cc41497bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d858bfd25b28f6608213d73677d6fc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0038f537a2b00940aa6b5b16fdb3176714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78e815234d029b7f50b458efd567c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47505b1a061529f8f17848e467fc8ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8fe09156b033d0b9cc3a4446de466717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de566276d324e184146b59b884934c2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dedb6ecb6999d4e66394a6a809c03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290314e39a23e64b87acf72a5a9d81f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1d2656c5d736d585b46b5f11e7405721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b289b6cb0fe189c739552ce41df1cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bfdcb7cfe4746548498faf96b5f64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2179f031f13a4267e92adfa717cad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7043f7db72b4f96f29ba202afbc76fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70091a968235e10d67e3d38f4d8238726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a49f5c1f010398cacd3cca0cb1a50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a42d4a7197ad43726cab7342f7ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997337d4df810d62b2ede1544a5c7940729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c56908cf2ba7f8e4e865dc61b67f8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae7e1b5570e132a2eb6584b72393b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b9ea7088083a1211e538bc5e61b09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8b71e1ea4cd5630baa2d88d8e065733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a455b9cbb91ae006dfb719ad2e81f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8f798235a0e18c96f86b69df5ee0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334cd6feb208a99b3b48fa3952ba01c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd65e9979e1fff4b6a46b2bdca378d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e32ffd6f2ce599be91a8150eb591738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee774b4f9a963ec2e0919fe43b5fc2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b8f5b30f3736e9f5193edb3340080740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068000c54af74d1ec9a1cc5f67fb27a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae768873c4427e50f9d11fa45e92656742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1e762afb027672ebb960ba1f2cff9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279b97ab281c09bc500d9d92f116733744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6f9958d0a9e32eea65770625c79b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2108fa76db6ff88a54a18c92e6d3bfe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385e1d48903c205f0503e543ffead4a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98097129724e89ac7363496efbdb317e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9ba3fa1ba6e1ea86046ae7ce9da1d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0381ced582f236c0e4a9b319b27217750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f3101b0b82454ffb764793d68bde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed854b9795bafbe7e72ecbc306fb1152752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f59e9868c24444efc81c040517f75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b0f19cc9706d741243f0346203055754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416adbdae4a6926268c46f0955fbac15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1784abc99a0f3def50ad77cfb98632756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ae6adffdb0d01eb506a65e34f36ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3783fe63ed4fc84ca37c6d0a7ef503c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4cf2426da1561335f62a63b2a5253759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f045416c075538ea64751d082b6d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab84231717f8c9ef56e0e3320dfd6e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5901c6f73ad61977dca31bacea0844762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d160b65f4d15eca1393287988ec2eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71883c4b7adfe245a03a302ba3fb201764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab15c819e1660019a638119c924ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12975278eb9a0f1400f1306852718120766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5991e635dc57abb71c437b048b3b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62adeff5643a1880b798cf71270e16e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ccf1339929ed8ec41a1ce330b8b80769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ae9bfcd056710fa07bf438bb0c4fa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56996000212be741eb7a40300e31ec9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7f4fecc8bc7730050d759012d7924772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20572d85046039d0123905936bf94c86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6b9cac84a44f2809e78ad6edc051774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e66f8eacf00ff6cf434ee8081103775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1d8a50c1c5441cd64fcb584c17583776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c696299e1122c21fd21eb21aa4f585777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334579aa8df2fb20936b9eef713b767778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c92f07ebc73019960963112869056779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4edec5c46ad75a8454c9c89dcbc4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7301be3bf84cf82d9fb9d4ae9323c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90498bf451fa6421291abf8f922d2b6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9fb089d9603f58bd5848d5b8a1aa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680654087d7a2fee0bc9e7c4286567784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed8857304ee469309530567fe0821785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcfab838012bc5af7b7e38e1d71236786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a642f7529544253985d2599adfec19787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb0128b7661780a54e781142fcf2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb909448b4cba68ce7145e1c0c1546789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f828fa6638daf96c620c7c07a18961790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a299438cd0cee1594cb0ecb5fa5a53791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c1897b4f0c90c100733043f621a64792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8dcc60c855a6ce153b279bcd7295d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd385639145d32c3260f005d569ce8d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408bedae87abe2bae3a378190a334d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f9a3b25002794a99b373b40c24e85796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b55afa7a5311dd66234996c0da6f70797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f897c234c580b130a515a3d905737798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea08d8cf11be2e970bc493dfb051d88799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26c2bb449c6c8f3d41082ef00db5f1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c053859b56cb5516e715eeb7ae060e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e6999d4f92278ccbdd262d1fc06d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663b404b3f241d9452109146d290a8f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eac3955a17dae8143a450358a9ac9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d50159dc3f47dff48e2093945d9f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39506ee4efec173beedb7327c505c2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b36861671f83917386253e623d124807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43344bb7f5632219c05cf391c246d1d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b6310fb3a63cb1fe874fc7cdb670a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c46a88e3f1617dfd5a9cb6644f2916810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a0254e2f3d9b87b63b90eef7d4a4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fd1f49c680485c58e399ccfc28f31812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0ce1e3f0f67006874546b20017280813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11986c2c59bc08f60814fc4cc98b60814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2acdbee563a9ca1c11f97b3ba26d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05112c65e11a06feb11f6acdafaba1ec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83753810bed02ac3eb9fea315e53c19c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d71f00793099bcfe9827dc8a34c5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965892bdbf1cfc3723da1340e172b5d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8b535464cc925c7e033b3207c378820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dd2bbeeadd754603d89eb23e1a994821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5369c7bded0d7dd02e6ef801a8002e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3233f5c1444119d86b2035a39a414c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30875ab04d0587a1868656f721ced00824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448bf1b46ac2a91bbd30cfccd716725825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d85e86f315421009775ceee11f55826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b13c486ccdd91dabcf69e65f721f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44941018d835b7eb1f46ba3c38519bcc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2d3bb1f4b91d99528e5708bda20fb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4678ea4fa56d7299bcbb6f867d809b5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde8f5b4570712f7350082dcee4141831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fb752e1905645fe47960125cef9de832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9a497b18120f6a07e4fc8ed429c36833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bbdf92021cdde2a1678ceb26d1531834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71056d002e3675b75de3f2a783ac0a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8a3a7e286658bcb3740ca8a4b69b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb2de4506860ab0566cc23ff1eab89837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b670a28a86ac02c9834b536f6c179d6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4bdc71bd7d2fcd3a6e7aa99c16c6b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d38425c46cf79dcf64545ee841b7c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86752bb8a604c156e9bcf8410cabf9e841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c9acfcc9cc51acf0807aa8c80d6cb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f970e78c0098f4fe376c61d05e776d4843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>