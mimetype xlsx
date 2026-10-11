--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b01561a4b4b0d50e8504e6cff8991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528081e7a95e112705f551589ff62e442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510d1272c244fd2d7ca3e03618706ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa14c1d0ce0fb0c243dce1885480d524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc144bd7acb0bc41e59bacf1127303c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a9a25bb6f434b5209aa5600c30e856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d19f72420c657eacb859ab27ec71f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de472d0cacd1743d6b8c638862faedfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a3236c0cfe1d1911df144898c26b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85dc69318d4de26016d1a7768ffa3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab90ef8d4fe98d9f809ebc8377dc67511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b3d2422437ad7f454a7b18c6592f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07db554b2553ea13b1bd8b1fe72a8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45524b67a0498dacadbfc67b91a005a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68924b2e1000fc18790d39c3ee2eb6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b22725163c997ec05aa1246c013fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c28207029254b8db0eb34998f5a9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504cd6e7993eab651c06683b01b617018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadaaa8a13cbd15c3fd2919488ada8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299fef3eacd32e7b08fdd0d97a6abc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3884ba2768fb49365eec028e193121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb1b78f43ae31659d5a8b497a9ca7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916a2b5caa2ae4e4ec71cb3c6d4f44123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968fe4f94d9d4c912859c898cef7e8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d6397112759237a0ec990360f49ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eafe687a0d35a2635101a80c53ced626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d329e22a831b1df5b5b66f1af6a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2b49c8af745f59040fc176eda5ca728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f464a5082d6f4d03fb4d708645f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126cc5c88337430ef815928f8aa795d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d090ec24cbe4a5f1bbdf36bcd03fef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc6098a99ccdb59ddd312ecf6d1aab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d88be09ac138f48fd11fffef19cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816964120eaddd25ff935cd9339699ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370fc8ee9efe098e110cc3358deee7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d975ab42f79191f30375ce942e31e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8082d43ffb46998e1c56c20d0e9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ad74cf35ad068a5936aa8c25bc55438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073cdbfb42bd87e9f7ffe51f8c2b28139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedee154507aad59c24b1efdf00889f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0697e0799b6c1c1b484b04923fb2e1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75da33982665c4c7f2fcdc917c873e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42786e146839af0624878a0dd76a76b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98eda179d271600e5621e78995b82e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1178771b849b43b5f7f6105d7923f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847a3ea9bf4c7dba5c7d35676a73f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f7f5958924e86a4898c0ca0fadebf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cdb89135c2d2bf5f3c53280ae5e7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af620d8c0986ae96ef979b0cd4c94249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a718626943b1b865172599abf01d38e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da46d48ad6ba57f012b1a373d0b45651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d10608dfeae16565163fcc33f27e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30094253b9b2d35ead76b4e2ab2ee7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45f6423d1ddf6899639843de3b714f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91343d06e43cfe490f17d344b592619e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07033f15322ae6402df125052802531656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f327c16a59c154d4db6ee873fd764e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771842470dc4f1ddbc06d854728fdaf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e14128a95dc3a8902a9ea607c527b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ca030355d39e4f7a85f41cfca2a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2369efbfbe5f006d3148ff6e1eb95061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f864b10f50c3b7351384372c9a9cc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7579a9b5f3eefa28b1cc852639da863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee471b52ac92819f6aa5100eb08e16a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc348f8c78cf5364f2d2ce755d855065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553b04bb82d9e6caae522c0f0ea737766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ac271aefde707439d75370556e8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccea6e240980bd1d302d9d56a6dec5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327e1c85e5ad0d264427e2d47656d1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9001c2694e9bf8f3c2512fb88e7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7478c49cedc993d4fd75efcf6f575d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00492129730a6dc2e5a14df9def28b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739591fbc3a1fc4d6edb7e6fe836067773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552be3067812e3307d6b2cd07f6dd24274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf85afbb63f1215e2709427c4d94e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e083c5a6c390d83df30d251d2b906e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71caab4fa200294b3b0784b1a1c4e0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352936014959488a687dae6721fc6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad7e9844c00d726acdd457a51b4c7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276209ae43cba70738c2acae1fa941d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a340618f4d6b06c96e480e62d8364781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b4176ab1ef8f652641130c559e39382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b621c790eb3f029cb5bf228429c95ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559a3b879ecb15883a1bcb563c039fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13b0fe2182ddbfb91bd755bb37b7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6546ef78e6ad0c96cdea11ded3b75586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211ddf3bbf614c6a8b782b2e6c3c44a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772cefec0e33733c7df6ca57bc421dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55213e26c897b28f3ac19d16c9d9c63989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786d2dd8def130db989cebdd16d123490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2670949e86feee28ea422c723b62be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080df4d4b86a96feb3157b5f74214b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02256a03766a601723ab1a44058d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f71bb78dedc3a4968b2b0134ea4f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875643b942d3fab67f23774e89d6343b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7af0b7fe1740c781b67c426ddf5a6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d92ac08c3f37a521bb8b76f400e81c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7dd67174a764e318bb1183828c78d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8f00c2e92c16f7ea439532107cd1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dde6d23fef4145711d76c12f81facd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1f998b52b22f9c2c80f9c0f87f18d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a763a0c7ea12849e19173d85b9b7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af74b1cdfd51a499b1eb66a7d2e9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928d869d0260fc261723e5a32bab7aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371386b8e3ff718d05d48368ab2986105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a0a1892dba13619b4c127f1bfec7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d8ef095c9a0c4457d243c833d8801107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcfdd9d1d13ac08dde64efca592795108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e75b5bc1ae2231d690fe0e40d3e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b6fe22722233c926bad516cf34743110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0325be47e9d38f4c7998ec3d02af26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6494ad808290a29d9ada5fe8186596e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a033627c5c66559b60fa0780ad42e28113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeefa43c1dc832397fc94f18e4a1b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbec86018fd4d84667c62341c7ebb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c035cc0870d980d9c668049de5a21f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee7de85628b504c5b83c5ec3e4fb8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3506f6e0fcdfd0d8fde61a40456806c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8367fa67542f02a88741810868fd09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b092d34bc134d4ec35f11b51aa4ebd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30cbe8951fc1173895da59f61e4963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90872480d6a42f29e70e8703facd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd92f0108794f1f07a8514f886c29d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92463bef73d3c5186c7ce8766558b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75060320158b6f30e53bd6effa4a30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449924f43135d487188b64a69a2af0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554d496c9e41962309c1beabb2e11a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9084204ac5bb453391ccf983a2672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13602327ac46972e608132d0178e1b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c8443c26de461b9ef6300894ded1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c446a60bf7db9498645ab31cb944dc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd72f159fd2c19e6c916c56a44de3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9231ab60a266127fe0cf5701fb6c08b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4881528d23edeb74600c498d2bea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ee2773a37aeaf83d64ca417d908c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475e201395ce1804e671766af05313136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42691ab87ea1c547f2cd171d78bd9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e04571989bcab6f9bc4cf8d3a187c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5132488ebc0d7f5874ef1ec473d94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a14f88ace65999f48f4fd0ca40ecff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6e887c8b7937755f42ed432985ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8df1601f2da36d8be34d68c39ceb59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89520898764a5d2731d6aa11f538721f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d4950168a517e565ef50132b8069e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998689e9ae2cff1827e265899d3ee70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb304115b5ac47fa7b9ebc6c786b3110146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc81730d0460ae236062821f53b4042147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189a5421b40d471f0a16f47dfcd2a5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ee43274103bdac1afcb6276c0c93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6337677a03a9e42efc2f6f2786df4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bb038acd2add8a7d17b01a781f45e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e122a43a76f159ae4904a9e1807a4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712ff37c63ea85b8b721bbd104f73c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff955e3fb1e1742ed451a8184ee767154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41bcc81a368aa4208125af3270ced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9d219aaaedc819d1f5840b7fe670c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6889dc6ce1a988636292e25bcc9fa0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ab5b92cc8bd40b3521d91dd36082158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbe48d460c5dfe6d726f33fe4a02d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a0578a44d0f570fd0523de662f2e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3274ce6951e0a01b9f1af16537e4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8202083f2e817da23d6b06082e147162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53a5106b7ca516010f2f5f244e0651163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67087e13b333ce97ae72995456d2d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a21e16b5791a19b0409f5c2e46ef5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c757317d54e79a9cb8de124817a4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3e15503e0d81227467ed69773423a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d72d44004962fe28259f3827cc8112168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee74b5cc27f86996f3d89efe73f2e19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681b7b35bbcea1c6f39655149d26917170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225babab9a784c457bbe30ac570a693171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae726deb8555bcbea1ac0e3f615e3fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd0bce608b30b72cdd7fc907dd160a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b92b91281fb8e7f298246a9849ed91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f50cb869b70aed5fdce286be0527a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83799a3fa3de42d8314a11c107715139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374c85f6b929a8f609ee755309ea85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62400e9d5fa3c4153a0543b40ebb5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8294899bf3049c4c55b5dcb2f2039179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5ad1ff3b5ee14b98d2eb88d2d6b25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38ea2305a7411fc08761cfc4344f27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8464a509543dfd64152ca703038735182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f69424e42b477b32d817af265213183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e2b4e749e09beeb8accc7c5e043a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036c797cefd2bfb1b5554658e99004185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accabd6943e2d3096d4fc93c023d24b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806843f2bfc947dbb19f81611a604b7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac797c5e292f760f7c69ac6fbc05cb12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f2d2899b1d7e15be812cdd7b502e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5d0f22ddd53e150a0a6c00ca8a2e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb02b2760ff9fd199d2b110f87acbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389d1d1ebb1384e8fbf69a28404ea1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d486e6f32c05d47ed2aa437de805193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84c1c97c073fd357baf3ffe9f6d97d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a441889b8b20294869a53d022ceb2a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916da3fd7add72780fdcb254605999b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba0657868e4ed60b391d10f29ff36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96add89218cbbf5ea23a3ed51f40200d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eaea6a3041896ce615c9e80e62473199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba32b342a63bbd3c724b4fdbc06f2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71acc310a0a08b2e7393617bbcce7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b3512ee9c8abc780f906096d0b2ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328ff4626ca5128b1bd53c3d0f20e31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5fc4d430e89150ced60f4a0b8a4cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75620631e8042168ddf225b159eed58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506de14ee364571497d84b598722efa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9f939ff57bdba6ec4845ce9d90b60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184afcbc3038e370a6b73ee2328bf53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca32eabbda3139631c00b08af33f29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f12b82d5b4730231b69c61d5e0cb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2656e2fe693b89b91ff9ee284ff0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac69bd5da4e62974fdcaa1a9be455b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75c60273b2589524d97721fa0f6335213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676adb2babfad81b77ee7d4660451de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032b91ed74e12fd420c92eabd46311215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286815ce752768fa4182bfa4ee36653216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f1d299afac39fc445f861d05e673217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6aa3b19638e53de70f34efb032ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15670d3c5e9c6f3cde1ee4b7649a23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933358fbae555ad0c847aed04213ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec8615e5ea2e98130415c225303dec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77464a85e7c322efbaccccc73d14d5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328c027d4e077b45b67a72efe55dfc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b581fb42fb11d009289d1374bfc1cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbc7ce5d99ab32ad8ceeebd098d771225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c925843ac23b34193eda603dddf5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccbfb476a3617a43553b870de73c69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771a8257a76940f49d40758b0b02813228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9465eea2894b89ff806c2fdf4a569d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5153cf3f5e1e435bd6bac0cd8ff4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36e9868be0daf3f249280fdb364bb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2cb0810d594501d2a6f2da7a0359232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b859e198197ffcc668ca14c645d03f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216eb08751c5fd7d6ebdfc3f121024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf0bdc91c2b10b938723a2e0bd51d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a48378ee228fc07fc5d6c8fb174a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79326cef6822c776f9fa99880e2d8b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bd53b708ef091f6a2167e042e1ef6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94282a26df2ae175df1b236af8dbf03e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d08b5bceffbf20d9a6c93ad6a78a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d164bc16cffab3f4d08ec2158c7a62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bce2e2db90aea7e6cad5c93d38062242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d30f682d2733201c348fd8149e4461243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636555fd47119e701b04d378badc2a97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5925f2f49430e1b6f5543b3596ec61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacb8a594c50543a6d4dfaa771f0e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c700fb7a320cd5cf99c4fce33d5653247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88335bc669e948e04116bac13aff131c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087b90ac410f9db8e94a7b618738a48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7914a4dd6a8b6d0a46485db56a52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5be983a25e44351f00edd62861aec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6534bb4be8ea5aea6dc4e1f3bdf52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f96a66d11fdfcf41fdeecf48d600d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f719f92e99a0593a13525dc7a1776254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7a3e3e857cb44a4e9a80ab266ed6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f6cbfd62a95403a3c10ee0098e475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ec51fd92aa0940f3a23212a55daa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f30775de6ca5acb2f2d09b757405258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2c2c55b33149911302ba71818145c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0eed40c05e3c2b5fe5df85f498b9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211c39ab3ca099d94b1fbb78e894d54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a5762c03083f78017caad401e41f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a902ada0096d7af0f66a5afac9fba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776118dc637c12b6fb6a7e025825d6d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da9ce9cb2c2445f0b9b6815ff122e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf639de69f13346c6805d74bf6464a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6a384bd54b6fd304fcc5ca522b0ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec6b44643f7344cd3ba4e31c79f74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42565023acf158ccd56348a5c98bb671269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9adb35810580fc19ec5a9184678df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433db82636b37b6a0b44e2da31570d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea905326ea04d2ca23146b5fba291b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0b74905a70cb79863cf8b5ef1bf59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed333ded88349155158025272f89f0a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73271cdb6c6ae663804c31d0d93ea3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4851d0707e0cb6d9404098a70d6f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6cfaa1d2c5cdb353b9fbed89ac73f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387ac914a0e72e4f39374a7ceb5cbee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bb4b562ae177aa3366e2e8fe17baa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7704f3339a70bdc75102305138f22f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0801558603cd1915687685286310281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24db9bd4a56038b4d103f87d0d2496282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aea3dd8c39aa68da9682ee645d961283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9d0fe9bb59cf689e7e6ec0fa1bc9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3993e1284278f1ea4f384e86a5106285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a205c9ad65fbc5a4470e63f5d4e13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf6787c32e4b77e3e86fa2d7467fee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59592c6e4a5e291d93451be5c477fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f4e49a2bd29d6fb636641bda55199289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35c1f99649e4cd0616d71141162234290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850694816a91f84fb0cb06f8edb4ae8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83549c32927a35d51185539c72c75ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d033917877a6f6faaccefffb1b983293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1722f2947d587d0bb42f8e15ea6abc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1728f10c66bb2bbf407d9850f978e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9bcb6fc2e6d9bff64e4e5d433dd28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562649a821d364b4a1d7d04703becc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76044bdd06fda6eea624f0843389891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928c4cf5c3e836ad178e71b4005acf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062b77317d8fa9f6aa5dd22ab092223300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7971c00c0aaa7b36c67a9d3a4efed63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae845f24f65a223de644f77180807302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643106da6110a64f8049f5718a217b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92ee253a991d096a5ea4b8eb13886304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f0ac5a10d95c039883a3da040d9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe1ba22d00fab9a93ae1d48e9985a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107a776d19199169a0fbe131faa94f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf48bc7491776e692e259185cf82a6a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404df6cc8ce50d680be6fad30e3f491309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2bd308767e1d04edf09ad564a7ed7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065bcbb3b681bd37ad6e2b1a48f6bd5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de0a6fdfda7dfe894524263a261d37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f265b6febb921e86ed19274aa48838313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b4834c1156aec75e3c25baa8d33af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eab377a5e6598f4ae5411f180212b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd9f6b417ab335e98046678d7a26ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602428198c99aa87726476cdaad0539317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16ed4db9f9a7d15de57895bd18e966318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b3a9f105b983ecf427755496ca55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62393ef1cfa18c2286bc79e930e6512320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4c36cece449d1f75960c8bc079013321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1821e0a9a20eb58657d822af676118322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535ce00cb5ca46e6ede145e79a56499323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64229aa8d7c985494a93b3dd069169324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459f2ce59e608ea4e77e1419a3452a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e2b4bfdaf63f57d91e805e5b02c01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ecbaec9fe9bed5be3f3011028a13e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16a18d6f81c7a8e7f9538ec26d0515328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa441f9f86cef532c9f97df790fc99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396de067685cecb0315550cce915a6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464b200b8cd8be227fcebf841d06116331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac990e97beff6e242a855df1a802e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f5a03c0b5e36beff38b62065b216333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b886c9db914849dd9d43d4b5d17b7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de278662602da992acab326bce64d79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df91f0d6bb08a2d4b765c25c29f41b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0770894c7c6a143096de4255ee0cf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264ae3289e66f251092ad0c9d6472c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db23331658097fec8db04ba1838ff60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044aecf66114726f43152c49a650415340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7e72b377468afdf3b16df086216a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddacf4bd01cc0020a5f22a6b903bb8a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff4c6511a8830c807ce7f69d86b87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908e3f8fe658665a578e842534da83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefd2614a84cc356d23e3c5a02bd35a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d10e1c0a5804e5548f1aac9e7b254346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e86e85af1be0cbb891983e87e3c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c0b73b44f285f90740959b2b7a0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2842eda232937ab17fd7d13b8985588349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448222a9aed404533b0a9db9ca8117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ae3ad7923117ab0a0fee103f6a8fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486f786c6567559122a5f86b739a10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d86862beaa497772d45a083950d24c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c91c848c7c6d30933977d846a3ca7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3394f0df09dcca13c43aea9342b81e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f6a67eb073bcac966028b4a48627356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242c2d2ab101984740622178e7be36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb82a39da9e405c55d8f52c17a791358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34875b102561d8de5960f9d7ee3438359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b89a98d7e59487cb91427937b8897360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743c4ddaa0c4688dbb245452c9ce3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510e011cd92543db04f8b3e1899ac06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f81dae1e19c671d16531d292abce8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ab473e3eeee4b88c4b0a1a0d38266364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b566da2b3c348cfe6fa674fc5d0e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b68fecbd10cb28c9870a07dca55246366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5927554f645881be7ea58c3ebc15ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23de706935fdb1a20a5094f65c5912368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840572ba9c720d7c2ed98391fb8f9da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea420442b3fe0bb29b8300d7526d69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fb010bd0b57013c5cd3dfeff380b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8d2ced63323295cf4b4e07bc36fe9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf62eed145776bf3dc93ec603e952373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3d184274428174c68ab692cd0a29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b318ad02c883b7353408ddabb76371375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc77a8f6c1b3fdd80da013e5dcf3923376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c38f9bdc28b7c78455643e629551f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faac3718a381de6b06a00f43b38bb9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbd17937075865931e46850a25dd69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7064920a77d80d237e02affd74262380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98e1d3d1f27db785fd72aa694216f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5cdfb7c912d3dc46ff680b87e84a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50e015b488a41a86d7a62aae175636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88eb5e87febc22129a103239dc0fce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d8f4d0584f310c5a5eca856e992e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1dd71e4caf6f0b4f8d384fc51419386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121387f164336bbfd0842708baa3c3d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7383009eb8e7ff4b46016eb4cb9c471388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844103272593c9ef5fa0fa7bc5887130389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d6948abf58074ed4a0a3188c0dfd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d528f108aeed9e6fb84bc8e4856cdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a8b5fc0b6711674fdf3f8b04bdbea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff0964683ae3365ed2ee6ac071f38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e092d2d3d977292ddd0ed9f763379394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c8af40a7e7cd089ba661e6c226a34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb95d5c9e7035e1965b6e0e45aecd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212589347d256f14a1e4c14ff070fd2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4fdba7582c6dfc22d921538434064398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9a9c2d59831abd0be4358bac625b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e8d6479ee41ea352478dc5fdaa204400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12549332edbe2a713fbdbabf29a83850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a987b6e7c24ec7497e20942fc8606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f54f9bdb326405a8a82b824a5515403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef4a48b1f1508aa8b7042b79adc4bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d0ba25841267c7481607cbd8932ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15523ef0db22894dcc58bb8ed57e5eb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90145a047282aba38388e82bb7cb67b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023384f51cd2fcceadc3b6db3dce25d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd4dc6e9dcde2e70b9304852177f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52748b669e36f286d088c9fd5aa28eb7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb2d2b7eedb49ac9b76c4ad0ddc0f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7674c2dc7b808b622cf32b9b70ac8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6106d3de9e6e3f470e822e156317be5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f25b0ad72647adc067e9917fef2f60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e771fe92a0719dd1f5cdac664ed5ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42245f0c714f9ef4f76afdd6572b08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ba012608b603547785e6c0503c4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d554f9528cf602ffff5af4c0d1934c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e8e22ba2886bc51158ae607b47b61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55f48a85a7d5b430bfb9f15227e808420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06f1cdba8516272515dc80e6828e38421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75c20aa0ca6815eed306c6ce26ba6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc459b6cfee8d3010d74905f5b9531423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e52555040f5dd3c9865544fbaa3fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdf504d55df6ea1a3f55fa59284835425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916d39d66a2c1dc55bfab31b8eff9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11261d9064873ba7a1f597d4295181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002494856adbe5f21b747f9cf6148ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e174142f945febfbfa9a75a261e594429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77033844c2ceae1a0ae0ca7bf2dae1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63a55534a65cca0269904fcfbe3ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51e9d900a3dfd0c1ccc13b042adc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a098cf94323b3f23e5e6cb27f3e58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d05068eebd78ec7ee808ba0c45f7d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b790976b95f5ae7fbab50deb56c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e720645768029f4d2d8b57bc2b074436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be63350785dd4573046516f4c26ee2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d37b3dea0e7ee1067baaef725e940438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e770f9f1c2692755a721574cd615cb3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ff66d71fddad9413403d3bd4710a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bbf0525649c9b7a98dd7d28d76b4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f493d14cdab79ebbaf74f9b8eb6c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0a684fd6c79fdba7699cd6031b36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd0a9712d766f56e619fdf9a46878444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231fb94a84f217964dbc42569700b38445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e99cbb123ae653d13c9f69c7966b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9798fa731ed7e7bc704c1bc958500447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417de075dcef8ceefcdfbc2a2ad664448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2c54c8628837842adde21630509e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aebf2531624f9520fd092df5095d61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf61da6c07e89e40e8c55e67371548451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebfa715190f5b5332cc461ae0c6263452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5474e7b906e81c4fc2d62489b63231453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcdf7892f45df12a7db4b5a258cadf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5347bc497fcfb757e40e7ef7f99a921455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfec5b7bec36e211f93347325a68b5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca0b026f4c757b612314e4aec8430457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a301634ed1258e1ac31fc217135ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c84a21d9fadd5c460fdb6c7629ff20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6001d1ee376c002bb5892318c9a30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66610cc39ada024529eed060dce23a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ff9b88c7a56d5aef2a2c4a09dbf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126672e4649b87c2c3c819a31d1e4874463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdc9dc93a29d2f1e1b8cbc4b7badc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1552d6b961e44a5083fceb9499b9e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ebcd11c419ef4aca1b82a04b57e85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011e78d900493e2c536bafeaeab2cd5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2eb085863e951a120ada783d7623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee0a677911819dfe71dbad9940547c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50aa9dedf310d34f87d90a3fe6c1b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113cce9abaedcaa60128287e9a0107471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95506149ccddf2af9a99067b3dbae89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22908fa42c7b128c77ad047215974d99473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df448191a253821b219af799413bef4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd72f734f438eaf6806d245e0dc34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6dec404ee955128f07a1011c39c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac698eb90dea678b6d80bbbcba646c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a81f8c296b2b676b84a1b245eced7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c842db8d061fec4063fc8de2691a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a2bb54f7fa89e50490076b1bbf19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459861828d7211752ae76bfe60a42fad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b754c23b4150d0f68a0d1e96a137482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf619f8a2a6f6ad2a0ae9388620af1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408e45ee0c08574142a831c19f3e427484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a24f5ee7f2a7c86fc6d79dedd3c87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a385d38b3a4a174148859d5ee7d25d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c649867c4dda54a5ecedc512be8bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0016bbc5bd9a6abf2b14595f3f9aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1f9e5be6d28beec2c3ac7c7f0c5ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e18c07c803ab589b65a8e58828198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e80740a79b86ad3e03e1fa1c82b780491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af6b154593e2c97456e032ff157c02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639e358684996db4e471925a229c30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a1e1976738fc59d13869ab1d5279494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa13704170ecb2c2888626cd17cbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede97d1d0bf6f6b462ce9746267ede15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2fb88c97aa8f849d66410677fd55d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145d800f3f3760bfb6bc77855b2c024498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3fbcba28f272efbf0b7c5e67d1107499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186722e0148c0bb17854b10de6883503500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76177d8eabda1bef3faf1145e46d34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d238340fa392e10c81d5b4fca67b23d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985c874e3f473c847b9757efa1fbd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad5ecda2a9860ab941ed6307d3ad6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd5bd4862d579fb8576c3879356177505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2a072712de8053751faa10db43720506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d573c3bf2d5cb4d479953ae289cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082365b97961ebf6de215b84dee48bfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97fc4ad442cc96a41a3fee45b6ad22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa58a3658d493331e9dce73cc5b35b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd9c2209849bd56bc0882816b37c70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b859808e6d444baa3f3d319ccdad642512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81e2b0428bc50785bc91581d4fdb29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd198619e6ce25a1a263963895177aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f5afbede5c4be505e42f3e36366d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500b7a2ffbdf5c9f675c3f91ed2be3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee24e06a8958c37d56868a6d15f601517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db3c8b83b47a3313f356bb014864a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161bc47432f8c22962ffb4c92544d59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de4d4d68f76305efbddc7d986024a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af587428df619f650fb76b85e7e4c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8f55bc48eaf47daf180d9e0b09d20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d47f5ed2e5a8477b24d693d612fd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbfde0ac12c9a39d5e27f024ea44eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaecdf231549b98df1b87777e04088c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f85bbdde9b1ee62181f66127f655d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d3a8c55742d5fd2bc1d248caa8c80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c41bfce417d22321cd752dc2083d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c29655b3a0d02e9d87063cb55c8a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39a9310d46539c3b35a2da717ddf4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e70d8773b8706a52317a00a378519c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50829e261ca2e7a1bdfdc189c1bf4cec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff816bf9dee9baf0fa8325e605fa3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0304fc469714fe17cde82609951add534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa5ab9d4912550a64bc9d1808300a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d381575cd198abc9b4572a995b9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad04a7503d0478048868db7cbf259cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3246ad6ecf274f8dfd654bf1b5ecec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199323047db1cf518f560027e8f053d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32e0b2d9a262bd8292cddb0d1cbe29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a6c0e0f6af6a4e3b5cb803032abdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fab673eaf1e28b20665fde377ba29b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abd5048183a1bbde51936ecff39fd9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb6c3a99780d301a06f48f43167366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85504d4a87f9334f7ce086be0e7e7fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317177ee86a35552ab9d5d8d429dfaa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e969ed6d132b6dc934161998f7401c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eabb2f113aca945f47960bddf98560548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6fd0c685d304f84cdca438fa2065549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b7f7a6425bb5e39bfa4f11269ecaa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1be3f01ff610bb34ef75d517b0976551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b74504fd463e508369e47560769fd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270a84379978f656b425e2532ea847d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d95c3707b41a63f872b22e62756af4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a564ffe05b79fe6889cd72b1070aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa97ab016049e36ec509baa99017a9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec0d769c1859f3e6bfba7770916c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce49c3b1a638b52f04888a3a4aeb3d6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7930a5c2bcc6af9f55848251421e710559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12cf3ccea28c3d8171e32c4fc93355560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4997a0082cd70a7cfd6c2878781f68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5754f04ff960c498b0d910aff6ffe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52536290f6618286b484ed7bc18a0097563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf58de1963b291d422ec2e0065e1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0feb1763ebdca4df3409707ba7911565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff1187d347d3f6f75e35be3689ac19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d5ec1b44707b4277841bb868837f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991594d70adbcd87e223b77a98ed6b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35d0609a67ecfe8d1edb17ab18ff2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a22cee234f076004ccc529f1446ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a0e92dabe66c1dc1d7cf7f5b179fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c142b1b0b30da631e208d2e6732a72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015f7aa2d374dbc23ad6095454e809b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ef37fb4401b2767d33474e1262e43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b6d3d0988ff0ba7e89bd431ee148e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56604ea988313b738d8305ac36590a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810fe39badad09d8ca1fc8d9ae953bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce9dc98497e7ac6bd54d168d10cce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c297826543c39527a4c41510b9a377579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8730f24cd86a68e078a871faa582580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006188fe2f08d3b16aee5f4e351247c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7991423c91482f3cd5dc52ccb0f264582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be1239875fca1fb477e53999209596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2035f70df81107db1201c92fa8535584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb1f27cc0f6dcc989fc921e0e7024e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ac1c5d8ea5423d294350f0b8fa7f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70022caaa4920e65366f4b522ba0480587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4da2770810e14b7d446aeb26a4170588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddacf3c568dc0f0f67100ce0e22499589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b8af7c911a5e3055c5a9d16c278e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dda812e9d53d748313130c4bbabe4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a105494b8b1f57eb22d11a87eabcb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d2eb7e486fefa59046e9b757e186a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ee4841a45b42c21f99a42c353208a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b731030fcb0758b1f8f5ebc9699296595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2579302a50b8e902fd2df152137eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a9dcb7208f583af0d34191e53ce2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9707618b9f94c8650b74c1e2b5325598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52966129718d96b976126c0b8c99d43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77298b567ed6963b545b641b8a785af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896574c4a34f6d27fa7e21bc3fc24790601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be844a58e06c2e01d05d99e18c3c38e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7800792e5780b680b1118ce3f6900603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f15cf6344890bd22af6004d35c2f3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3534d82793d633152a6398df6c7b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef678904429b9d6dbbeaad50ce8cae58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b77e0247ed2c904a84e3cac4fe31fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07da91b75cf1663a36d502945e54b6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6770f03ff478be0ea1ab8a0c136b9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f55fd2bbd631a553a5222c2ac9c435610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7857dda41c52ffc8f4dd4c96911af6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3759ef5a0eaeee891e8eb8b3987d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeaeabacb5535ef475173767ef40aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b74ef2004f00dd4dc072845fb816c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706b7415de5613766e0129e2ec7047d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9ce70b19781c1399d55cfd7897e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6afa1b4dd1a0600c990db7674479f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9349ef88159d7cb8659df68e8d29f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04321391ae5314c53071a4c282ddb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d944b03f17a98a1531288dcff9c75b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb8d2c550593803326c504a73865b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf24004055876a239617493c0413450622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1af27ae3efa63ab3912abd400513a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddb4f7328eb4d0b7149ef7a925f905624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbd72d3293f451b22ef6be9f55557e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e4c2e3b3ebc5f63655562c8a05cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b331584d98e0309cd5bf6e2bbe187c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2448d9d98ebc96f43c6cff1448215628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9da2ab07713fd8ed1b9f0b06b6c244629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f68bfbb8f1fff24e92b8667d710cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411de0d611b33e3892dd4d247cf8da8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ce0cc34b48491606c9a66a4650918632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f959b84940fe0e3a715202c3ce57f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd239fd0279c5c7886c6bc81053ade0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93761fefa80ee8eed66e84e9af36511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9042efdf704d105fc4481244e8c25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13f3a528c8cde857a1bb6c33aba8a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436048cc4c42a38568d8454f9dfd8e83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3e26b86a4cb5a383f179d33e5156a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352eb738805a4f470f97a91c1fe3ded640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40048bd38ef8cc2f52758fcf5da513641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6600b10545789e7a8c92cf4daabeec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133659188dc23bd9aed54d6724c98c7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022c7605f82924f8eebc280c7530b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ca812577fb9db06b41d152041ecd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9010a5efb20ba30f4501239cfcc7f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbff0fad851fe6748e41fcfdd795353647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a0f5fc7619ddc1ccb879e94f1d96a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bee1675907380bfdad6deb1cc0d32649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd4184532e57b3dd24cebb3a2f00d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffc31072df56130da2e84dac63ecc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977717fa42728d8b65f3cdf062b917af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0281602348ef01197933c45c9b218653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a45b328ff62c48e2f81e88559a518a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a4c0d80b7117ea979eb9556ef14a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a72eb619b89ca4ad8533c0c27861d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20f34edca9b64d2db906a329dbd5dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae832993bda6f32ee2c98091e1ed07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa8920cc9af057df264b8141aa35c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941c649b21bb0e7c9ff4177a2d920c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7225e5ef1be1de877b6cf695b75bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf018275acb4154a737b3a491369ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c950407827ec9abf23dc5a2aacd16c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca24579e22d3a5c1cb8458380fdbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850845b9d9abe2d2b7522f13f5f5376665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1508bce311e0afe22e4ab5c4594c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bf07ff18e43ca6c870cd78815809b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a7484b0d8c8448e6b4291b1abc87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea6e4ec9bad98f4020cd0dee2dd493669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec5c5d340d2bf132353f9f88742359670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81148ea76ea79e6bdf5aaa14077b17671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435be4e2833b09696397ed58398f5791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cecb266b8f039a7c3b624ae4d47dde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970eb259735df0a9f503eff42fd1d1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce1b10745818b89bcf6f314b5391ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa94ac36ca48bdfa1f41e4bdf63c3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112712e65f6673d0cd895b13bc232c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6440425c105fe0d2830b0cd32934b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096017560575f45110af4ab3a4334a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9bd5332f6cf538195dce8e4756952680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bbd995ffde6295e3c87ba7acaa3d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351874cd58e058e32918fce8d5bfc6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a93202f1c3e4970ddc128ba6e229683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a07131abdaf00ee783e35f99d99f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705d299cb77d0d0d5b88263d14c578685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a34bc757880678b33c7f8d0412227686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18720e136e9081bbed9160d08e0058c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c16403d069a08690a5f9629b6ef899688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5053cdca8b2241e4eae7ca8a8e96a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d21c457dc7e33d651609fd7a86c33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda3e39ae03fc5ac0d8681ba4859baa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ef3451e89a0fafe50734ca994c1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde9f6bae6cc788d5cb40edf564ce88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909838539d750f23c092719ee0b30c79694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d34b823dbbd14835fdf6564b78983695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e7561b6d68787aa13f5b894bebb1a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318e6f7f1cabcf2ce1d6b6a004caf7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c94d00ae7d6cea3f0ea9f35c4a7b26698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a131bc0eee99ec3821d2629be3c4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf13a611b21f9ad91d4a578e86a2965700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7e42b7b8db97402eae10924bfbaab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26100c2cc1d8d53d66ab331a961c8ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a94e1fea29963469641fdb7a4d088c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3835395898ff0e1b32c8f8a3461bb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95628c6bdefd4df534284daca7372d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0833130ee1c66aee77c2c57ca2b1a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff3831fb40171976c8223314921ff0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde0ed36ff22dfeec07808c95c7b655708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8342956dd15aa42dcbb432c5b00cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172987eed27048b397ae02cd2fee0e96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02e8cd4766be8a65fde85ac8317a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c7171ed4a83c4754e4f441e58d533712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1a5865f40ad9b85d8f87fb42fcdc1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d6e2917c6deaaf5b8c381040932fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bed3ce99ef8dad8bfbbe30329e1af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49f15148b38f762ac0780dfa575f40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6052473d5c7095806d74f10bfa5bb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69954440c36c2cd31f81c6f620f4d10f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a7a8d7e2c3ffec3a7433eabcdd5da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef741a62d4b947faea3fc9ed2ae94aca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d71c128618d3ca0e3a70535b163d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d505fc5689b1babdb09361351820a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9175b0b1fcb51a8061724b9499088723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38c83984e37d38ca377b5cb1778aa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e514e97fc3b9124dd53e1c181822a60725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c741a53faff567d7968a3258a698726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649977fb70018ce74e2410585ce109b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626886e7490c37fd1d6d06daba51a2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d59ddf84f23d1efe49f818d4736aa0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab519c9792a3f0024c801e081d876020730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88439d9436eb892584caba8f78c67b20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c85b5a65bc40edbee8fd38024122732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a00a62195d6654df9cdb32dfc3975733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b5ca9e2da55a68c5c8b22c6f326d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb10c8ce1484f4e1e81926712534c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339b1cde20e62a0ce24711469a49d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe09b47071aa175d85e47341891ce0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5233a924cc55151de26342fdf436a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c7510eb46adfd865fd77ab11a8cbd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca27eef600cb577e358b3f84059ab1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4684cd6be2f76d9f0ca57d0a72ba653741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40d2f7ae23a80b45e3a8066c0d2dc4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739624ab105305c1177a2d944e54f236743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44daf5b8470837c532cf1afd49db69e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77a0d9554d80fcd72d7f9a7ca47850745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da80449c9c9376ca8026aec3c5db712746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b1d5890ecb260837355267cb5ffc2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434d8a58d5e64f2da4cb5bf1d65f80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c35130844a52e3f6efcbe76648bd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7113c6e25c57a3eaa3b38de0852ddc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e1b053b27fa7e0e1d34f4d909bde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47802c51e32608ca748b33f08a0d777b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517638c77a3e265862e4804f9148305753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79215065ff15b72f70657bdd91ba5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed502013af36cf6d451320a45233ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf05b82fe777c0962ed05a74b0913756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768cc552edfafff2f22021baf23dde9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f80a678842d17462561a117b05e687758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f3711da125b302dfee737922356d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28d74ac1f4b9e6b3ee4968db6c0a36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c3de15bedac14ff43f3d8066ac337761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d22f0e753c3697f3ecb2ed559442ec762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4306cf1db22ccfced6ab88df7e436763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c7e6e2b315ea8d480c09d0ccea18764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ca8d0c240cda0c05537e1e3675e7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d40858620894eec52343010f646918766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca490775ecbbe3b29ccaee0a701bf69b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a5a16664237e73b753cd23aa4cbe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80daf5b6fcedb548d90d8d2eb439c21769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834f8358eecf16270bc891904166b3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ecff230ae9d17516fd6897ad2243c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776e4e3706267a911eb8ac98180b81772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5853fb4b359d7f901887c35d2d27945773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f072b4b12121cdf280ecb31a3ef149774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c725b205aee32883b01235200344d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0596f621f8d3fc0197e963c54efa673776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82537131ef216583f4d86d293fae0e7e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d83c83654d240b59fec2160bf6aa2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fc3d61d2b4d096d203c6ca29c8fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b370c08c4b41d6db553639287cc1d2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f6532b3e66947cf417fcc991838ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985ffc087d1c11f749de5a0a53d1195782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bd1a6cda0351b9f8f1349d93d2692783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9e06f72b15615f3b447fd6305ae7f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd28e07b489b01973bdfc83ec8598785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626104e9b58dcc202e5376569d3fe32786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d4fc6e098adbf9786489ea78bef78787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358a86b1be1e8b63c4151cf37d7d026788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbacb602390c511d2cbd3e199a31b8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b012ae6c1ae92da5cb32140863dd8bf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1053ae6d62ba937b62a0d52754e75a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796112feb6dae059dccf9aba236e6109792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7a50f0157aeab1437ff232bd36191793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f2f928551190f08a48afb0362b2b6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a8eca3cd8878b4206335b56415a6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78481cb7231223de477df6a2ae07f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1d7d787680aee1db2c591fc9d3e1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da202834f7b2f6ffaa8b499320a2a7b3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1387fb75cd872b6beaf0d5203373580799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cc0b5a6b3c507954c383b2f017500800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaebc2a20f404e0cc9b303488d6bcbd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187be7521108f1fb1b7aeea27aca76ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d97cbe689141d71fa171ee52f8b12803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb87f98bec40092160705901c7565e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0f9a47fdf8af1edf9b58a1fac81c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52c5e77cb4ae5768ddee9418a64e15806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21663bcbcb4c3d9413e7a161a93a69807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe6e603a7bd0d49c6f5786873d0e8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b740a6c3023aea96e4d45aaa064dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508597578f0e448c0e5ef3e80b8d09d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63336a4abc426716d7f06bb924d72e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d799de0c0d00ff41f6ff98dda311b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591dc861bcd8f396270e1cc429e4e3d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272255a34e63b051bde153aa03edbc38814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02f4bd2637c8dac9bf4ac8ce2d970a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275817ec4dde854f2b7eb36725c0308816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2f07e042a2abe81d158f65a28ed13817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403fb77f10b3672d7720caaf46575ab818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847fef7df170eb8c4740f211fbe9d92819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf1398cef823adf60feb6949e68c57820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7d917f1aeddbaa7836bc657a2fab2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b08a5a259c9c0bec03a54bb38889a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb436449a9fc170bdbb8a0cb2c8ea5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f2e8d2a35e0e86c64bc7d8849e53824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a510779f21f491832b7607689b16825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36146fdcc798a5b64afa13da9189e614826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add48a23a53c5a2ce604e3c2ee758307827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdfa50318da871f3d0b51b2ae81a88828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55515c1e3aa65bbcec818ff746fc29829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e564b892a7bff353f7958a6d6aabb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30cff914427871b84d7dd42fe850cd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798a9c46d0141b040f951bcf84897e2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b435aebd97d4adb89a9443a015aa0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeafd727a9f7f49b736503c8ef7a50e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63545678071ebd4d91a38090669d9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a5764050a44b6da1e61ac765eda6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f2dd8dc513528814bd5802b4dc124837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e5da1be5e48843f20aa3d79360a62838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb402edd0370aaab5048e843e1dd1d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8104fbc4d84b2254c027ef5d26ea4e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98efd1642e4295b557d01cb3e96b89841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960fabd25a79dd93dbb1c0b22342470842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0e84c6fda2b4edc7dc52c72521df5843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7cf06abe8177bf2e488cc2e004aa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09fc3d0118e401719b5372fd600ec12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee732e6f4a7d230a818f0651ffddb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f350c924b8b33dbfb5b53bc24d4d854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8333fe7dd95dc37272fb65400a0145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59678d0e880b3518f2bd3111656b5c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1556aa211aff7c8f71d1b267fb8b257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af006e48ddc6c5ec8bfd064f20991ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7189c618c6b057917ca485d3b8261d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89307762c3768fc67b4718c0c652010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06224227b56a2434091ea039f1504c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4578e9864d6a62fcb673b032f972aa912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6186fca183b690d4e321d584c65e3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b01f4af5728eeed5875b076f3a57714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2784d222a6166ddd6c7419acd4d1b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818480851423dae83acba645d669573816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8991c6ccd2260c788de1cba6e872817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827476cb12aef7e6b677afd636d8316418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582c749f55ffb756c4e5fb2da0fc4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffa0710252c24d3136076e2f146e8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc93d21e7c23cac4fc42ece4998e7cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734555fcd0323124564d926b239b30ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f231096f8d877c092f41f2038a5cdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c93bdf164a1d8f2fd34faadf6e992e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af04426bba094aab374b28a30c4d7d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42c1df62ae28dfbdb9496e6ac26f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f3b9a5d9eadc19c1dd5ac2b23dab527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0520b45916ab00c9434e973aac8c6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eddb72887138abfabfd87858d0e4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60d358761c0362aa540937e955c02c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617f804c43b7fb8868af7c3bf5d9d8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec73668b8f4d3983ac7b711153111932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab3aca615b68847b2064f7aa8ecc4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db850824aecd0ad5861dbf39b3a3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad6a12971b158044d59c001f27a20a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089cc05c7a5f620fa91f98715dd201436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff108c7221c81ac87ef57be77bc2f0cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d9ee26255a90c0c5c97bdc7c722e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653749def36b3f73ac3d587d9458e0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25661546ce16bae9f29f5fba90c65640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdb13c33dd068c0217f136362f14f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416b988aed9a4d9d54513fd04700fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f653965e4870c7ce6302d9089f927843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff45c4c18568ef1d217e7d7e54f0ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b6f6f27957c82c34fbc2f8230965a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f826bdc3e8f1e59d8cd501f7baa67346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6381cebc690c41111fc8f504edfbad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ef6c5c5fad17f2dc6a33dc363ecc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046371741171f239315ec40b87ca677649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf83cdd2ce776d9f2d5f56cee81e7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9530078ce043f5ec15708b5d6d04b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d15db5e2644294ff9e443e3d731d0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ea3b8bf719b0f97949a4456befa7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03215ecb00690e92ddecaa11fabed554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad107c39d8279cb6cf05dc0556192d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a4ba5cf9fe2ce75920c83effd424556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213ec0823d61361a06597399015c0d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d60091362e90730f1f553323f50f3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475458392710711dd1295d594ee2250359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a4c8889ae4897f76005b009c9abfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6717190c85cf79fb69695100702c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183a4242c4d6bc3a5f2ab747b9df4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b19d5c2d1fe18cff8389b86a7042563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a93e18fee65234b630b05f4c75d39a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c2b8d78014b5ca7678157bea482f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9adfb18c573d322b7fc2b9f9575a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d97b5a0c161698f7473a8c79e767167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddbbc2f24e6cfa446abc5680712ad168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e500cb90c58662926c1cb90def6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf6f3842de35586efa1e9a36830d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f8337592dcde2f6b8221631c1e0e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35522fa6445a09c00610c34fe247a04872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa9f7b82e6e2a4745770aeff45e93a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3dfb6e76c9532b316feaac13a047e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85255a34688629f6aba67d0d268db6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123572b25d4230140afabfb84b0e80c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a0b5a5a98d30daa5930aababf279777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b04a944f220959fc55fa1a1e0a9f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8aa412dd3b1b9e742780f228e82d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb53f7070a1a55344e4c593c4a1cff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa291429ab3924f2a39d0c93b416fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f13a0455beecaa257d47b12c30d4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fb737657bd4a5ced1a4a631ea857383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986a10a258750da0a3e56e8730effd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642924affe9b14fb1d578879140946a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911979d570c16830cc954855b66a40686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa7c3317ff9bcd60dc5024b35ad05887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acadd8586ed1aa4e7794b97e71483b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e1842575bb990f2c35a57d2df762689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd22a4c870ee1fddbd758940842d6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2cec7c33deaee8b217047e85c59091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa76d8ab3aab529b6bc860e0c4c60f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8c5ffa69cbe9efe69f2b696ec9b8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72756b8a636919e24c4393bff3b6ebd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a7fced4d4a496edb70189d259239e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000cfd18c6c40fc2f08ca30956de48896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70a643b3ce8b811437f82fc03d6d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ed2cfdd2844d1d3f7074843b3a9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37774a40e2272e91f3ba66e31338399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598decda159d9ba66adea37d944bf58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b73f864168e80a2f0d663c50b2c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19887a63bfaf08df8fe1eb03e6811c8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efd08c1f28efe4ff3a688915337b9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e6e5dcbaf37e71207f51a010723e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c303e890d5fec75806c87d6005fc58f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec2000d9fb12cce60fb94d409cac8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18064a8d13df81769203ed121ec841c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4bf4f867d359be501147eaabc5a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199df67d4f0a8f69d8687f8182923e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f9f05ff1b0da053df4dc93d48051110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636c39c048ac872aa968c779cacfd3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a49b2e25d637dac36f8837c6f63c1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50eb0d2eb9cae2dec5fbf8816bb33f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e2f2cf2f045d3bea824b7a9cec36d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f581a3a95c6c301c35b8fe37afca9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e61d949a1b3cec47bec18f3fbed64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f624bfe93e5ba5b9772432b111802117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c39a5d1348d250ca45425ea99fcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c74c533f8fd45bf7ae062d1b119c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86c1f4d4c6864843330be2c381ec0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d71c2cad4131c70f9c8d4131061efa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe87f268dca5f10207afbc09bd8e333122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a97f3b18a853b958902ade354f82ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72792de79a1e948f37538fb80e2af49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372484b41f613f9ae59965ca2d54def125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684e8a9fc77db7e01823d2ff3ae6331126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1751f90a860d7a64c485becc38964c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcd7eacf72d70f2a31a78a043a1a67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ee9106e78d74ff40e5bf4954600e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a884f2e51f5126c89216b577d8bae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d7d98b2aa9db740e0568ca6f49811131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854437bef0704cb7987e72492865f710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5a747a64e3df2a27080552673fb35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50607d378984254ffa0b20362544827c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70505ccb60467d0cdaaf9f2f360fe4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2ab07b3902972561745cdb0134ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c51ace736b4c78def20448283ec540137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa31391fafe481eb639cebf5c61128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43066961cd7b3de54cacd7406746f86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603688930376629a9b5020312c0b582f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba04e99f6c201c72f45025fec52fbe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4656bc841e64e3c8d3c0b17847ad1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff818a2ac5bbac78f97f591eac0b78d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9da055e0f07f919a91055676220e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f169ab77e4e3ba8681aa5345980d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7b40d2877d816ba938d7aacbea739146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c7750a7fefdb5f4539c487c4b928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77043514aa133693d360dc53c0a6971148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4e121ffdb2fc6d85665029f4647a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c986fcb02c93f38f39db3eba2b3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab5d0a7d5ef716398354e5118b868f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0f85c1f8190c13dc830ebdc1f826b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f134ca6dc85da050fc606e4550e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8f5f17bcecbd1c2d34c1422abe7b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbda7b37b2a62df917da4c6a5bad1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b405dc1dd1ef59d79e5d848cc15c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7ea3b2c3505eefdce920fa98bf0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f802be6fed7625940203ea751446158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f81e7fe29e8378b5920cb8794e74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44c57ed590a9c0278b1f16dea4767160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267169719a547aac026aca92263dc346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadac0ac95c5135704ea8136bbb65a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30894d162e6192e96c7dd7b06287235163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28fd07427ecb283cb511750d413588164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3285b4b06e73054fcdf8e8c7e11c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f64f681bf5b66b67754b145c9848a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793e6bb6a9a30ac242e854d7a517528167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b349ab9eb2104caeeec48d378bc3169168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919eb4a33dd31d8415ab7061029a3d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520bb7abcaa4fecd3db06f93afdde6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76410d88767d930e13828c606e1659cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bbd6911a54f9f7cd8f2b27a496cc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed99dc06e42938e9166f04b6dbceac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86091bebabd2361f39ab3a12ebf029e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c3a6b307dde11c43b608cdec873c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e043ae3076d8371e0d31cfa2997b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7d9a9c17ca773cde4de89584459fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65619b5c708c198267809710a6321f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c07c4ec493144126ea4dad2a39b60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faeac44a8105125b1c7144401982d7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf02b506d01cac30be6f3fb5556df9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea55ec775d07f10bc2b9b47dc429d79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6e5631f672ab9676fd73e274ede0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03617f2938ab60a498cb7b6b492ac0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb69eccf5a6c7e89c33cd94363e60a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99123beb9d1ff740755515c49a72f35d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248398376b7c340a473ea05c5470dd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b0f23a222699daa0d12311278b8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5cab57376e73fa2d273ec5e67bf12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a186cc0df63bd91930c3edab2e5eef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d901cdc85b41ee936bad7134237674d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f1a0f233ce1c42cf2194a7c59e90f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d654cd27286e4bcb35e537e5a42edb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152427cdaaa872bdb3b3e84f1521df2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9a41cc20ac63df4c3517847edc32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f666b34432f8e60fa2f6ea96fef445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf91703a4042b440fb199bb8574cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daca0191802d6fb9aa5216d8c9b209198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68308ff8cae8551d553a95ab879145ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4309a0f5cea4e2e7373bb5972b7ec3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a93dd8bf50ec66098940aee755bc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d867c426c2cc13e20e53bd929cdfb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e6396204eb50bd6e7a9e2d8463f72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ad662951312d3e13aca88abd014ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8a1696f02c0509b59560c9bc8e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb4d56fa4d2d08fc43b69f99855025206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b59fb01925e926585164bd10fb02b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c906acc2157e91fa2b3dd30d19646208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbe02a240ca1481a1c26ac6b0b22c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878496925d3e07364815b87182b2f6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c784a1d9bc2cc3dfe48a9c676e8007211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c883d1884d0e136eca73ebc2246f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a7e5311451f9bf4aa36b52c96d226213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851846e268bf2e20bcf4ae646b43957214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c731164172052e507000abcd30f7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85f6b4d396806eb47a27e3a5db01bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521df0e5d6df4ad6cb502ddb64ff9ea6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7e157acc00d6fa47e2224a8f6be24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a4a93e5e9de1cb7ec263d12a9f6a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56809d36e4ef81f0a0d6626c305fa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe12e3aee6f872654b01811773d671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447c39b9f887449feb28881601df085222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c0be832eac899066117ff2254abea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929510dfe531712f51baa83c55ae5c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1265bacf86a23c8f61524404eb7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484cf5c7f74472a6db6617b881b58a0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfea50d6340d478d4623b15eac09d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e3b003e8627a4f5c789b31fc92db8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7d36747817d6c91c200b0c1d9caa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd304055f1675d7c07ff9e9287682e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fee5cf89b80fda1d74efcbeb7d4f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68237b6b033ffe2844390d33b69871f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eaf8a04adf4e82d1871299086e1b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047fe369824a7397018d33bf37fd8cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b0282d90878011adb715993dd17d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd0e3af6b4fd59f76bd8efff3fb8a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0322b1c6bdc7485c54242bc34a0001237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeaa262bde93c841b1c95f94adeba7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9cf2be0b04d450cbd83407225d569239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a105eb765ff4f5bb7b951c469fa8239240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e16789adaaa9f3f48ba7a88ff9191e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2badc6402922654e1fb0bdca190450c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b4746f1350cdc1d88c6c9335a54eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f30ffe22347be176ba6388f5979f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d404b92f1fa4e05e534ad9a1b272245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9907445a58086cf6148608d5d3b835246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386be56cfed540fb039af3c451ff84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d8ed8c414c80987078e8b70e378a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7c407c3d961d5f92addc495686da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01489cb45f200f3e35a8857e6af22ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668680c4db21f33e602665ba26c4cf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9054e8666e8e04a3006a35270d78c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf7994890c99ae08dbd6df45c2f919253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ad35340cb596649fd7fc4b74603a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111de36be5df30b2bd13be5189488429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72207b0e0fc0bd975d57ef27b77c623e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c38e76413d01571fcdff544841e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dce0ea3bc1fb396fea883d50b26d09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0ce353a7790e8abdcbc7c125eaadd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d68967c49dd9eeb13e5399b148fda9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ac164dfd1862ae4c22c45ddef536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cc39b3a0e4bd1430878c244a1818a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138662e886d3d3db0698e7cfa75fce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7abbb62dfff6ac24ea56e71820b593264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6dae1aa401e430c0329746123575265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8606a73f4216a55f67adf41e60fd767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023714e1aaac9ca4e706f756bfe21b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce37945571ce8615979350736b6534268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68af591ba07ff6604c7af42ff0dc38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f652a5d0b06ca14945e3950db5b18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c873aad98ee0469e209392098750dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213f6388860773feb6ac498472292c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3f6e9cc1e42f89b83ec75c1a2bf9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c60f664eed1c54c8c61604f86f7f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b23bf85698110b8395aa24fe82fd2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29436df638faf63df8674f134684df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f77d9814dabdb51b5b96bf0298290277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82dbf7d0f600f0a3d9dc45b8d654dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45171f005788def49ed1ec8293f541279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8349e630ab0345ce4133a8d964e68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2639895169e05b673aa83a02e12c7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d6f75f465357e717371d4df8d7e86282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cdc12fed5668468ac2c6c3a61d3a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dced222ee50601d1c6de4ca506b05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38c8d2f135614f6f52049fb678f2b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75759bbb1671fc11ac54f197f0bc9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f71c3fc4173d56773dfe9da8d3b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e512feddd248a5b8497da83afd122288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c315dd329afe81bc9acf0ae6542dff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d585d42afc2b78a218d479ed07c26c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca01e2bc26efd2baa9f2abfb855d1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa21d97c1155944c4f8008960a6f39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52978ee67c73d8dfeb2e27e0f1bcdde8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932902950b2f2f2b971f7e82208bf89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10785dc4dad5270220271835b21e6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844fb37aa73044b6dfef9da2df7c203296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1325b1eb991d8d6705282b0c10bb49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d799f08354830f9e01433f450e7e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb16dcaa454aeb97ccdf466cdc2fa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3adfce71227b5cb65cb76735bda536300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96899588fc63b572542c839f6b584e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce711fcff375f23ae8d3edc8495fff00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288fa113b5490e38bdf454eded9bc5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8f3db25a4bf52c7bae0474fda378304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6a9149b625a62cd67439c37393ba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3632a7601486e13af800815ebe6e5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03740b7399c7e1992b54e423c0472490307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48bd6d02cc9776114ec019272f37a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229ba890d26b9932431b3ee90792dbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af5f8dbee1e41c616bc51add22279310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f42fd5536ebb80a52de4ae16f7ec8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446c4bed41c55331ff50f03e708fa4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716429b2e33f76bf86d99e486b3fba89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378d5a04b022f9833fe055e2ea58805314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6ed47df1abb50c9849f74230f81d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173997c10825c3f7dda7b441f3043307316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bf170be55a8a40971207242a9ff01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd011df6cb989c3597ae86d359074318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107023464f95b37e3ceb147450a568319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650db0090bccb12ea5ea43788dea582320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0d1b6d6062c0216c3a830be54201321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef21f77d6d5e43e76d4910a5617626322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a442150d9f578a6c30bdc03d1ad95b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19d436aebda62505f23237fe37871324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da249cdd3fec1b7b8fe4de5e943a1832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154caec0eeee066b4b40193c20b1f768326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9bdc10767a938af34f57c51189d18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d61b19876f626feb4582dcf349beb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b700c7fa1ea5e1b50028d9dbbc101329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd6e9a2d52b657bc66270329925b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d81170551243a9231f08d1cfcf59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654a6e7f12e7168ea6406c15180209f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5c7d83c5092631c3d472e1e4b91dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d284fa4b5784b27f5c49959ee2b67c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c843c1cc57fc64ad3bf0e214d46c4f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d51ca7d54db5d8d1fdd817a70db1b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106100179f6cd5e1e5964377db2aa0bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf7695779d88e52ebc5b22aa50b5dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bef72b4a4fa6ffc6c22209b5a97a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f49f18b20639f500dd110ef7bda32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb63effabec44defc689a9f3e1a1ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963651543fbc7eb773ee153fa9417dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6485a9a7bae6e81c5e63ed6c265a61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0dc646b66e515efaa3e32f14b58b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571dccb21eadeb177a42323e30f10e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bbd6123edd21e982ce137a324a286346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b0bbfe8af7306cec5dfd39c16c01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65a6df457eeea0e1c475478efa3c62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09435f227d27e36e57d3c79114fa6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785503aecd1fc0281d0ae41b36b46ae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35901f0709858b972a8c34767a25e8cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4cb9d2e13846bec8a2f311d4fca10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76764ef228617ea5f720377821d6e93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0498b505c4af469805fc8dc44e3ffc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5f05c7246f2dcbe410bdd5cfb083355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b1df302e6d4342761410d4c8c93a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81dafaf8644c0a5d3d8cbcba048c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb67b7baf94818a91b8187b1a4cba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759b7cb0c33915ce94b3ae96d1ae017359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd32c7922c0c71fbc098afe9df5ea3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba374a61950dd2efb4b50415a1dc43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe5236d4dd0d379a412f45fb26a90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4b7c94f18d160f1ad0ad11193c00363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87995ce7aa5fbafe685ed4262007415364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07732618b2d88a91ac044278ff3a1643365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fde11e1e98daa8318392cc5a77e9f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5463bfb9346b863ea2efa979cbde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b172a331efa1b4ed40fef1a6fa150c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b41f1e6510f63882a696ab90a3575369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f612a8cbe12beb6857165ac96852cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f92b51e368d17095ccd8ce551c495371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f73957377400773e416c5230e2829e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688b7aaaefdedbb1f692a8f2a1a3c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99da00198713306c3b87f522dde72e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15ba237848376b82942f16305b4d9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c0c937988697d432c68a4ca405d51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c9a7d1bc2d37d5cbd5924731e081b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fa98464509d59a063867a7456658a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017de2e42d9511b212e0ab9048676b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dbcef94bf57f30cbb484f3dabc973380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89574ba120ddc7dca50c39181dbe4df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0005bd3292ce1634277d9d0cadffe0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497326ebaca271d7719b7ae9c227c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c63237107558711692816120fcd108384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9b416c65c49b65a55f0b01322869b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe01f467256cc155627dbf69e83fb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d729065a754360ca4cf273ba1da6f8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ec97787bad5f05626591a9756e9eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef10d3988a5cb9beabbb38d94cf42e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa657b28d8b85d66eb67fb05e2a116390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc70010ed03663381038a3246e3462391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98428b96b18e6d4fbddb705697078fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f7afe0a2725a3c9cd8daf81a7c67393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a25d3ba701b14892431de578ae996394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea19b77f45bea348ecdce3c483b77b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789998067df4d674165aadde2d69340396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce81ee55fe1c3cb36a707b0c48e31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023cbd6e3db9f4705f0f141cec21707398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528699513118162f573d53b224018fdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20cb631988e3cb4a715f6a5ae4d87400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4605140a4c607c2405e4ae42c6b321401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b545061d4a46f6382e7021370b01a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812aaa8ec21ad28fa272ae0e8f92065403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d97181e858ebedc33667280d56c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7071de7d109cd5ff4aefb90786f53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6965cd2ec73eaa90a30401ca095bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521e0e9efdfd33905f3a60329404e87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a392aff635f0dccd8ca25345bb24f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56aabbd743096beea363069452538409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83fcf673a23df93335e09f85eeaa11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c331a3d470318f9b330117cb68088411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af46a8b0084490d99c43368c3c5d7f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82135e415f1130f0f6744da21d8741bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244f2d2a69f3e39a61138a56a28739414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc382ed317aa38b6f60311ca7218c4ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858d3aca29f855ba41a6d9e5e2784ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f99336b73550f0d08f09500cb50c1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd83116dee35fa293dd805c8fe8ea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a49c27e0fbf42090bf1ab5c14b0209419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc71f5b3c8a56ebd47ae71269822a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab24f5b09b6984810ea421f49478671421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8254bfacacf2526c750b20647348422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdce4e4b486661e996e08387b16c07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf517318fb06db97ab2e7c8d48ab6bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d780392f47029afd482964959325425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fb1fa5c243ca42ea44296af47d6dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb580054891fe3d020ecaf40a2d49fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa32e15930b1c2fb011d9788c5ec5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579edb956c9094a271966aeaf44a3c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e54e5ad9217f6e1d20a00605514fdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a55ebdbb658263fcada3621d97789431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca215ffe4f3929dc268f73c18fa46af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360810af829b93122e5858262dc3c1b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332479bf8fda750543be3a8d505c08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348daa3a5caa53a7e580a680d490dbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650bce26616a99583477465bbe3e58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085554a925e0ac85fad28dd569b07b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f6858b34486ddd70f5dfa53a5b95d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f07e67b1d52117447e388266eb4e8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242cd2f330e2e36f3dda329f2e373e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f29de97fcc86d01733895b633a91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b3dc985528b0bf0c33bea0cfb0c1b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10276af589ffeec26edb2aabda082655443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e610d200d201e9b0e4738a775ae9fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0c5085b5692fb95666672558989a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b046bcdbd681bc05a0248b2a55f78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87104003e3592189c1e5f487baf6ecfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cae5775fe1010a252e1c6ea74a887a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c8b1e1c35df7c74761e07ad165aee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41ac20070d3a75b2b0a0922acef5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127704d69432df1442608fb132bf19a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dafce297b3b4080e9172ea1e70775452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333a2ce1c3a90a28e65e1016f8721d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c4af64dc46d4e4a731c4e9a1b4448454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf59cbde92ab6fab16719c66234eda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fb2fd460720e5112266ecef845f7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e45f109e921ff2e0d094e7dc804328457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6972b6e6e8009e1dc030b7ee74bb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590efa7d0ab92ef7651ff569ac6e0ed4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e771d1828cee075082067ab102b109460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa6426fe595e2ccd0f12191c0712f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49cd474248ff3dd98a3d2c67dc2ddf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1affc365a0515f762c130674cd93e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b4fa57201a2dc47d38725d83432fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f906e27a5e5bd36cfd1ae272164219465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4abaee4e1bfcca055295d9771bd6a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4a7761afd9fa294d882712cdf6f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecd16e25ea8e579818dd735e22b5d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c8bdbbb77d9eb1e1b552ff10db0cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55de7aec316c3c609bafdaeaca080470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d6740a3634ddb6506cd4593faf613471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e01d6a0c7414df4c96508b84b8733472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa7cc72e05e569016d1b7d3ae4eba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9cac204d8da75cd34fc9941f6c70e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cb90926e78d7314f88a672ab01bf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce6e10af18c3aea48636a54d1d7a81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cfec0f0d5c44daf464b394936967a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325773d8ce05dab52f04afa02a9a191478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9e089f7f2f1d1b95fbd021c922e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673acf651a127bf19e43fa76313c9f5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018709cff83eab845772e0d0b22138c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb28d9da89081f4e9062595407a4e48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3a9afc348cbee51b3623dfe777f18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed091acc1c8cca13747842e9d33f2c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86791f5477dda4a5384e507f30992e87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6c35ceab39ee5ff240cd6c5db2a76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33589d4f83164d6c705b1bdad82c6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d03a02e85f93f3a04c70237c8956488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8042de69d5bd233d1a9de89829db17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154c408a9331a44080f824479bab561490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84617aa457abef860b3b8c1691af40f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a1c033d4ca6f621721840174b84fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f434945025a10c461f88113c69bd5f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933a8ef274cdb35788505eb3b5590d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab361baac0896afd62ca95cdd784f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d76035604273770a19e16b30d2aa14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d9744ade51c13926163a54673ccb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dd00a46f89b3323bcc62f3eba235d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62165ed0d3130fa2178960b99fe47d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf70f43c3a76fb36cf443eb04cdc6e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da3ba35ebb130b274149d7692e76d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe962e96577043fb91d355583d6c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8548d4a99282c588d44cab00f907f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4a2f7a79f844c2a9d6683afc52ed5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46851fac5a7d2c34c1b60064fb6ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1c78f89714e88a3a7bf146aefca2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e485751699cac0e8688f1d4791a41a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13eb993bf309f3825685d549c7c84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e316f5f5d9c0a342dc7ad14f17780509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd45473ef7a00a73931bb1a7cd564510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590de23309dd8c3cbf11dd050e286bcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0270e6422a4c60ac58a46324c7f4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1a57f7cc1091d31893ef64bf66ec4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525fcee816fb3e2a03cfb1beed0490c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ad292f1272ea78a7f8ac8d9f83f17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0371066dc68a30f3e48a3dd8c98be5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc40d273903a39757c7934f3e01ca4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b22bf1b9a694da69baf913256577518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cdbc1479f1215791b62e29160632e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c820f30c4f8fc6fe786885077a495f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68742195db8176b577c90049637bc4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19eabb1421452d393b4d55709bcfb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e433b30f0da57dab5aa7d94bbb61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f5e207cba513a1c63d33c898e6068524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ea808db5a5f32c1e2a16731b4535d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f679c01d149692a42b232529f87aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6492b020a50ca127cefc30a64718f1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672bb27a8fdc016f9fcef2d732e8189528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876596a6e689eb4ce8e2fe0a227c9ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198b57eb766151fdf516a310a77536e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebafc2bc7dfedb5f0fa719b231f91d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352c02a90efde366459097a40644d35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdbbcb4338eb56ba8256b604a6511e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e79b951411aa18eb40f18416b27682534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0511e72b1e166abfd10fb7de64173b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c46502e6745876e6fb04314dadefd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20130fc685b9c87e142b2af944b1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0aea8cd467d932e3c58715bb1e541538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcffa5fd445e22bc1f3bbc0ac817340539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313fe4167048a6e188c38946967f2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab00fcc2c298534fba51052ddf0b8cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4b0057810ba50b6a4dfcaaed6782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f514bb70ea2a30f7c6171c8378c310543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a82565b45489773e9c644e5f5e94d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53114b2086f761fb36d8170c5903e43a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e949d0056d45f6edc98b88c07648e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b48a378bb1651e305638cc233f55547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f7f8d0114a1b0894dff577d02b3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22aa32cc7167038888970ec2b855dd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52f682909a2e646e5f09d8f9854f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066319dc25fe8ea96725a39915d12547551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed23c5f03943da88bb62b4457c4bbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974553d188f6b3c8ed734e848d31c3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7e15948a40f46106f6f49b4c92322554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb407b809813ab448673266b3b8db32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e17de0f373484dfd3f554446b8e12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e1cdf483729cac9e0a1006508449c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba5580a6393476d9eda9242b43a4c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9997849e78b4cf2357fa668ea4fd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b9f253957fd8e3afd1223313f1f7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d079a405366503eadeb925df27d181561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b7fa076cff30f5d7c45aa38cdeb0f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa427e236e0b9ac02d4d45aa3363d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f299eeee7e88d15524f2b83d9421564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af0be8202676c17805465d40244874565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314f3e471610f49196243d30f248261566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2a62cb4aa7274d5d3d335fcab5d68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281b9038cf75558c1e72cff3f591f51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56e0ae0c4bb602acfa1b87a72cae7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc72143e1c814d4c4e8d213bb3cdd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960170b54e120d4c114bd67061c6853571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606912e7182bc3bcec770db4e46ccdcb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5fc1ca6d3da312b8ebd4b04cd783573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c25bcb170e0f87d7537d8bfb779e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ca8a339d53e9cc88589670420743575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62463626debab677863e0f64a57253f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a76e10a0088c255860b435c12c442577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce6567ea8c7451519e07bda1a1cc5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd616bd2c502d5b452aacb6f6711dd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5a7860a675cbaa0104531ac900264580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bf68acfa683e0b01db9fe8fd46be8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84a0e5c368d5f9798f451cc3d04ba5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361c6556cf360095ea709d2bbcacbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465617277fe733e8d473c966683d56a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a914a6ed96e4eb09e1bd50ff05d2d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2a04871561bc4b5030feb5defcb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1daf81e99a8a1d976482d8b13a85c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef7a11d9f96d76e77f13e3fb913ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd2258bb82ec44eea85dd76fb16362589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee4120ed227f346ddaedb38e8c0956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4d6a76973054fc66728bd9d209cc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e7b970828cb2821c271f8f389f3c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3b9a254d6569e6edeafe43c5ca3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d23904bdb743213bd54370ed1882b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e9b388b07f87ecbc3924cbbdfd985595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e91d22e8e0ff5768fec96d9a9dd383596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2ebbe49c24b073abe0d450e32394c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e130a0221c666439f4b2901bbdf775598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939f98a11a8858e8e5d8e3a3c26eb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876dc994d1b4cbf087e3898d8ac851e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff1c859d5b755b1393dd3dcade8c94601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b56e03ea0413c1660270284ce257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661018b93dea9fb32ad909c8c91858603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636c0948d9711b49a1e3fc3afe36b48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f109ac25effb93994d0e4b425326d87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14678db4798a1b2566ece63d58357ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198a3583c627804d5566a5d85ec79a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6e73fa409c8cee9d75e3fffc6b371608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94203e0850c999e5130488848e413a03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644335870dce376e4a6ea06e86c17f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e94236095bd9e95f86d7abdb768b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a26d17c262f539ea0bc93c2154967b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d8d03b71794c933c2c07430675565613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f2dd1f36d8525abee0d82ff1670d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c0a56588bc65c241898ea485a88d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24f05fe586550ddde865200f04c703616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b910121fd10c7440f5893ded168e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539ff09b7babc3b816188f261676f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ce74def12bef4442c0f410c41c7a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5ad0603a2089b26845f5051e7db2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0fd5bd612d705ea557d67f90f78d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec7c40b583378aeac73b7160b9a286622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fab24eca750e7cdd065edf7d5490d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85a758bda6058467943317f06bf989624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9c93da46ac1f2209956a821e9ad7d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdb27c7754b49c84c07765f30004f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c7ee050ca88d6e3fa429c7e8ddc69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f124ad53d6ff80c15768dbd561e8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974fb1c95e515ba0a3a014295e71ab7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392508803ad84ceac911a523b408ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08614768ed5f369318c80af5819bc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e7976309f6ce927e4e127da02da8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f24aa51509ae09f8580aad32cc2c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a60df9ac0cc0917d0f1ae6d2841f8f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915b842285bf475bda51a47a2979990635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d46b51e493203170419b64175248b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea3e8f8d6094ec531d6b0038d0f85b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed701cbadcc4230d6864ab6ec167a74638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9496da5ed97836508fd846227a2085639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617324acc9738ed60666798d8d16a61640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739f7aa63c4cbf7fae8d0518394f73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d861db753485630df5c3aa85549d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969f097f9ed11cbb452f7ac79a62508643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb91a8c92df0775686ecbe4b04abd86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962e65e00b2920160ef04b61932be2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc12f01b11981dba77e7a29af2b1d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d97b05ddeb74b2985d8fe2f45de1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c804186a769d6c886b8bd6009126a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c106688d5b853833f2831cfc8c0c790649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db14c5c7f333a846fea6ed5f53fcd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1bfc4e2c9ade6a7b6dcede7b22fd7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e006e328941bd4d9a5812bc40d0d68652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53f4970ca803a63139da025dd90e4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99986eccdbc415c75313655700f93d08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ff3d358d45d53bc961ef34a230345655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb478e4d21e6833e4d7ec22ef7ca65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b78296907d4f2ec145d7574d8cec0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4180eee532504068dc59de5cdedba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f7cee25814e52ee3abbf7b73e23f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297dda1672966e411d51d49d07e4407660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa61cc3e9ae2a9115bc5f3fa8f68a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68b5a97a5f8ae5a7e58a6d345556d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd2ceffd0ae203abd7b3967a0580c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaf3ddee1483583a449eecd64ed3b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d523d0d4eaa7129eaa16a8497b7a8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401895a5c8283c2025eff729fb1f6af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6fb0d67b4a59d8144262e5803b9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2815848cb68cd109fe7de4ce71add0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf4c3ac4127f40641feaba82613ba8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f171bd3ec5e1f78013e11e9e4c40061670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ca5dd0eb3cc2995774de96f9b939f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e2c6a3705588524b252b4fe12b2ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff134cea9bfe28c8c7e893b5dc7ee8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f61b428b7b25cc2ad3c182dbbc07bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41470781f9d29cba50f7fb22a1c45c51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e12bf51df62a1aab72d8c22fb1d05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6206d7b2b3c5ed8a68cfd70e8b5ba3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974cfa3c81708395da4b91e7188ecab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb06d7a84fc2e6da782b3248d76b4b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393e87fe0aabdb1aa4703b3fdc4d9f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744d7599668863e18a91f7c77454d6a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d76f50c8f9e67db46f71401e7e9930682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f36aef8407c2e16a2fc8bf8aac652683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0fc8ad3999cc1bdcaef72f41f9e88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38355551554b4bb0965f40fb23d2b4a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa278a6a701a8fdd6c46c34bb6bd8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e06a976b10dd62651ede6a1b93ef2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533865b803750129fed8d1955ffae4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4f3e767450128063012bbec819956689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf38be2d2f700a2361c25f0107dfa27690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce85f10fa09a7ee0057e5a121fdf67691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c647e169c8914477ea766d651558489692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470977f3b9a1ca746e062b410ab6d3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a63721931049152bc20997eb974547694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd01f64d2015532e9ba5dc97b3c79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef9eaa3c6a28b15c5e3822e161d181696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff9ec25dece5e83dc229ac12f11b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891790f657e67be4eddb20f9eec55f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a567f420931fec6e3888842d77794699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacb30392452bc09c50d753f083be07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a4c89800dd892ce55881f62ec357d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf982f9016dc079b59922d7414ca05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9dda579987a64d018bb66f67f186d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ca34065fe5e5ce55431d5b11540d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb557e5c10e8ef82d8ed8aa943a3c40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825afbe0a0f5323141d7677b8a23eaf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d986b70a7a53dad3e51775894beca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594e042aa630e48969150d8e938103f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdf6de4ba4a9ba3ab9bd321a1e4ae9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069dbfac711f95a65601a351add0950710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccc74546a32406f9de3e6e5abaebff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26c3029e345e5bea250417d13cf717712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e4fc77a34d6cf331af83e8a6677f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03970fa02ce86c0d783c95c5ea570714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eca91ba63496adf27cfe5f40455fa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245bcf9852d1a614fa89573a66cc309716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4112dc829c2fa9e3047dae8cd559c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea09460a86c05900d1e79f653f509718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192db8665e1b04bf5c5f8ac35d902b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d231396d573b05a008e3e2cae399f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e979368ad5ce1387114605b1ff7a14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cce90e9c781172033258bb832eee5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faed65d47f4d592bea62502e39c1e2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829944d012640b63c518082b1e97c064724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68037527d7556c766468d98364fa8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db87ffe424c89297088a106a45cbb8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d60db1cc7c834cfc15c54e87ff1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fa16b782400ad7835f806e58fb91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102800351cc8952723db47ed75a9c69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a61c9f07d44d70630140ff6bdd8776730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf15d1824a3f20e684ae776da6d5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf71a52985a589d7813aea9c53f806b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a737b615e6c460575fc888dd963ade7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c735cba5d12877bc408c0a796ce24b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63476a47418ba0f1d576b540906ef3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bdccc44d06d6a9c5a2579da902b34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959440c74ea9e2e59bfb0737514a67e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc833d6cf2a60ccb4366ae4f1b71ea8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e058e7362e322300becb8c8296327739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd38c1245fd6ac082f32718785d745740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091f283e0ecfe728277ea16b28a3ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001211441428ac413c45e7e087a67161742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5224a6befe6d452dd65204deb178e78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389273223c2cadb31b35d2de76c19ccc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e603ced7ee5bfcb82e39d2134d218e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f9627cf0403d9766049d5c7826a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b87a9eafd44ef84b1f82f36ab1fd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfb06c6cb0c493813a7454e527daf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e00fa47454f6235986101391ab942749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd7b83243c862cc0038cf2c1e7f65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba259c0171c8e28020ce1dff917d88a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47569ec8614517f05d79b5e9f55935e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18a09012c5e3545625367cf2c29184753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276b2f294f430856b6bfb53d2b5a2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc672d90667389dacd359cc5387f5b59755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0670bd48aa1ca48d58bb07a4189426756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855c5bcdfe19ceddc584be8748a52bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630967291ab5c6fd6cab191a0f3b05e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654be8baa6174be3b508d490b06e69b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961d91487f74b1129033423c279cc6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6fa82881bce0fb8d61ae112099c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3322db063639f2c0c95534876620b2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030516d866ef86d907d773b97e9e853763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c0927ced7afb4deb6fa896b4e930764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc31c4c246b562ccf365997f66c77a2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0b2adfbc38b5599c8516c8be2c2f5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef668985be87f805cc120c13c67795767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>