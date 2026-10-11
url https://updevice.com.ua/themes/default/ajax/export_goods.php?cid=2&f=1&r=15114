--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7472f8d169a2246254d4a6eb487ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc2f0b959cecb372d84660ba80d4732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb87c2567d1476b0eba6459e475dc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b945cee7c554951c49183c346cd334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403f27b40a2b65a9d7bf2d0ef2810035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae099e94ee9db2ea111a8c907c07f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea1542917a755a4122aeee73e4e717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f434e3b73ec2836a71ae64441a3d8968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17162efe78708810339ecb7974eeef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead53a7d1676204d5e843f9795d80c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e27fe676dbbc1d593851f8990d4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f116565bb325d5402d996c02e6d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8fde3ae855c9a178c6c34798ea7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18083ef5cb9caf6a2e69ede83fd156a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17487b16b30e6c4c1c4a606ecdea9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103b82fc8ef796054ac9cc728ac840716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8cfb5a34d09e1cdc8aaa2e367099217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e81b00a9098964c49eabb341ad25718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c5f580f98ea211d1cabe15bfc50119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6654e4f7bc98876a22c21830a2b5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca1820d646634411e2d203c97f19ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f2b9451e99c71813a30ab85917e2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cf2c9cc567134b142bda20b94168323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e20d57d43c07d236ddfdc051ed5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f494097b07e6ed5c060ee173f3c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8321ba7989a7312e2bc94dc96c4f3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b267945ae95435af967bf00788ca027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd265f78b3923eefecf0b6155c91e1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb0c3e88a5a4727bf7a3ef4845d6e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbeebe86ae4363fbecefc8bcc2279830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd9f3266f1d20df6b6121fe6dbf44c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e008b682cf44c2221a430e8a8e21632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137740d5449b9e9bc6c1ffb7a2bc4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55b9e0d70f6867e812ee6eb05a895234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6583799c1e4284b9e145f6eabc20535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5556f187d6901f4a6692ab10b119236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81086e28b7652e609061d69fc481de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df431fcc86ffbf223d4701fb2066fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496daa5fcfee74a197cf8e5bf0dd9e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d16d6dd8a241ff29664f13f8a984940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9534a4b2d42b2e224d9ffcff2a7b0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0bb5f8ccd151eda83707d0dd971142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfe40b3af37c7cea73314db5b308fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc3bc88cd86315f8be43ae7afe4b8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572064d541d9ae4ac57040a84e6bfa3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283b2fc3c70769f00c41485e961fe346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a39c3abb53ba90421a9e681ca638247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c7248d78fc23862baa34a2a0398c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191a1a10082ef76ad56172f9dac2ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018fa13ff09b49e50b072cb05540f0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861b4512ef36db6df9b34bf0863d76251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7842e32efe0880f1a6f376ac34f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b87094c9de345ae0dc06d124ba472953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513719af552d53e764d686dd47f71e6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075db1bc89a2218e39986e13a769ac0a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab5dc001b15904ccdd336e45409e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7be20ad961db6454c67e11057b772157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd4fe706e294bfbcba9272142b93f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f19e94db7d8da7d96e92cba1d44059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f749a30c27bf885d25b82e2d6c983f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f7bc348ab3e6c6ff010564226574a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b796d9ba582d329a938c8d4fdd3ce962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b947920deef062060d875939e21fb5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edd6f9aad988e46210bc4425574f1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a5906e53916862ad13d66ec4cb5f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a07fac7467857abae23de8ddace166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaf2426235ea04e2d1724be91799ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e73d9b8c7842e7bb8e3f9ae69af2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f074998a462c57934adb12d4a6628069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fb9af68d66f08c0abc0e0cfdb52470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2547ef70098e21c1825e28be76a4fc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a76652fc792ee689eff6ddfd86493472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768177ebafce203a6cc37b674bb829d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3f1c7ba02266a4af8547c4f295a3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c9b24c2a76d7c3db50afa20e4ba775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ddab6a7746c1b8f309d9d6bb321076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8928917399e4bd6f35e010706ecff8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c1f550ece459d78532a13257ac0fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6e0b4e2b01c48a0bb873d460da8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51804b3c77b46f98bd9c776581370eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c8e674fd0811eddea0ab66266ccc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200c5e09bff9b9353c1448bf72946382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60817358f2145a4eba48b597f6f1b63883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8f5681661919f06e427b8cc78950784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f82f23307b48d62951703e05a035ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db54bcedea989807e987466d5801a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b434ede01b008f8a52b6addae434487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b490a85ade37f51bb8e896bb62bef488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643287805ce5b7f69de0cba541d389a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b389080196e7cf6b5629a3ca6367b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae6c40a791f4a8f696a823077b34a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b484e279e7f033e474a606c33789d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b112f5972c84b67365c6cd04933093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121751327488ce5b48fd8830c16555194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3692badfcfd8153e2f2adb0a9eec1fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e31e6dd014fd6482a10355396fa0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e961e8f7aac76f307eb03cbe491f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6538dbbe60f013a16115dee6d21998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee068aff8fa3f901cb02aa0fe48f1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fec93a6518929e8379ed560dcaa49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf192eb1206bbda84a0e751ecd940bad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da527c73ff2dd0f843269c351c6417102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c5490b07ee2dab47c6a5dc22a87e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7ee97577c4ebf5d53e1d6a030931d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06554d716231d2a626ed61ce267cd25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fe3640936f604e6e6112145bbf397106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a64f7728f39defffb15a65faf1c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a63ef7967eb00706b5720c5427f27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6e37c6e9a29bb5cfed76e1cfb765109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea2c7325b49b6e81857b273a49158110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4430271283adbb1e21a04a1741450111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d24902f837fcff8200482be81f7125112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234e742c96383eaa9111b7469e1cd0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24a5ce213a023757026032b561bbad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a495f163260f1d988c80224a6fae2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a931bdd1acf3875769d56dab3ff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f002abb47ab16fccc1eeac33f94e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484eb8c962a6e431cf4bb62df7a7ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3693c3ab3ea110918459cd5c65c3ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affabc0a37b8261de70f183e7661c2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf750ee35185eb1a4d4e22f54cf0c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f9eb2d4c4f0a948a9fae201d6ccd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45d5bcd5fa41a2216f9158e03a052123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81501c91312e8d232bebb79ce491e402124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e4eb3acf7aa855f271d9b16f7f8ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416803fc023e2c4aff84e692eb72626126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c6920a39d3db19e236dde9baf58be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2561e33053b8c64085af816dcf3a9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb42ab6bf3d6c77b53f099fa3c24cc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0fa5f2bff56993a4515d599a22faa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e0f814c30eae5285915488f838486131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362ebbab9a7afe3ef601f401422790a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879845a9c23cac6daebd67f89df1815d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ed98eb79284994c9785598ec8d7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3efa127ce552ba14f276e5961c04a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df910dc935488a9e9d5db53a61cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebf311857496042756e20f0f0991e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c84ea82d3b23689910dc89547a202138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b9ed34d5075393cd4213c3ea217c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ebc0bf6b6b54fb84f6ad3da03be36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000620fe2dacf358c79c7276745856af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493c18600926f255c710824022e5798142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac90f25c5716199882deeb5219d44c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb5d6c5c07cde83e76ef2211bc860f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a10999aa0d5352f3a42d554a2677c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0520781dd10de85e4d02dd2f54cf5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8fbbc007b6e7990c21ff73e6a344e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a35ad137b57290341ef8267606b9f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fb7592fc8236b9fb89d5793743dd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc063bbff874553ec4e2d71fb6236150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb686da03ccb1974d615bb58f05f4cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e9e4c8d92104f039bb719be13342152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9f3a018a0b9ba816a6988cd2700b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db0b2452eb80376ffca2bfcc087581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6a425395ae5b993e010a31c7568d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9dcf8a7a4816fc231db25497a9e28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44258fbfc5e8cc81300a94c27bbbc532157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18e3353e44bcf538437aef53cc1c74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc08df8d61cba80dd53e543bb297a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582d7375f2e17511a951c452ae84e7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c84f3e23686109163ae095884e4ebb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9554e637b25bfe914463b480c8a6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf03b169a9f7cd104c2ed7b751b307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189bac4cceaf6821b91a7ca38215d69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb140756aeb7fc50b770d98036cab01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63282b958d8db2c079388369de75689166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992e55349537de1e4f661f601f26e0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8a5bafbc6c5eb469ea879f7a29a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba75f6acf1d6c4d9ac0abace80f28f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6c71af67d680364a039a14e5fa593170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d400f57ef65fef3a92f711b304123171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d81973de7afcc3825260cfb4829b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab463d78801d170a23538289f28cd559173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f88c4cc02512ad2dc1a3f15f483a43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c0212b4d686018f12a005b948a4ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c723323190629bfed9e3c9afc510645176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6faeb18e1d61491fd2cad61d7bb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486dcf00bbf042f74a248af39fcfc4e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba44bf3f6830c052e52209a279a244179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda626e7db35b3de6496ab6d1346915180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7099f80bafce0bca3e46fe26ba0d991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7b3feb5055b80ba77fd12493ec1f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd5b5ae48b7a133e97643881a0f2db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4585f5cad73308656873252b14a468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9de50bca097750f37317fa04272c35185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82954a0db586a5c5b536e1fe1d141f0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6694c253d16e57c7794cb8c9746dfdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e6cb6120a91e62be31deb8ba72b24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557db96ca30edafd1cd232e31391c7c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd67373c5252695d5ef0282984d4ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c831dd4100d350ecc45fff2f940b45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee97be9b33560b087fd6d4cb765b0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b121a041528999cde1dec24657ec1bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81345b34a55c7c3e4dfa63db34f4e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c25265e5c425fc74816a49aa738e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c3b581761434c053c1c61a50afde7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26773a0add553cd7d0c907efa8c849197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3315c775e185aba8bf4d3a86d712a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ef2bf835aa6823ba864e6e105557199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773fff71972366e328403bd9776f7af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6ef23731b414d8e4d16935d318031201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf77a1f6178bca9f2054e8cdd01960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae257dbad4226e78fe8a214cfb791ce6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16658cc216be48ad44d53b66b4e562bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96b500a760b76326fb013165e56f57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce812b3cd5b4e132ce483a7a4d511e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b450ddeeeb3c066c70e15113b97b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fda9311f0b12c5dfc01cba94f97add208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f7f2f5c8a9a44e1c7972cf294b5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0ceb64fbebb6d62c92d93c78e682210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf6a3bbe290ae88620aec24daea343211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce5f368593e1a07de4f6f66ff0e5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e27a32fbf40398da7ae3821eb808e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e0310129d698649d0e750c0db9d4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242350603a77fca580fb701ea51f79cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc22b23cf6b82d870257b40fed6993216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c2ba6db391709187a452775168d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22de85fa44bc84810a9ac2315f39da0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9a98afd099f356933c9c602b54bdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f84778f6eb874f848d295cfbbc88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243a440baad206f81a3d055752429ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae977514ea40deeb5c97b230c893c3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea00d9ef91a63fe1535d31d7d031c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a11eee82d35d6259c12e51ee409fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a9518c39694dbdc289c571c1e73e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f075164cd3cd5b51c015cbdfaa252226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921116465a7a93e91f6455540c4cdd6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce39021a78b42abe7f610e52d79621228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe5d941ed09b8ef272fec2cb899081229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ed55b9b9e56d7d11cd60998a32e6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b237bcc04bf1017081989253003ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8a78af49bea3f30ba9e721a2267e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0b0c0d2cbcaf53abde00166d01e40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fd89d7fea19331bc51f5451e3f324234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eac89dda48622385ec9d92c83acf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb21a9b55e601db703f659e1b1aeb89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c167eba3b764406e0a9b900a491e5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb66e453448c4dc4bc7e4d7995aa7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9a3e3ae6a782eb99fd158ee3480a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a71635928ac17d54b016737811978240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c761913ab6c108d39f46de30f4a1eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185af72de7c0792c1203d0a48c3bf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b365ec668b0889a255757e8fb5fe2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26f845c15a6f36a5e85a98e02987d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664339f0c60cd0fa0a563adb0580f916245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7b97ae84ce7c9ed827184e2c3e91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0c429aad50d01f33476e9cb886885247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022a55a0b05d724b9d85394cddbef10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b14130eaddfc943c33551694d9c95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5bbeeecd3d91b8fbcce7b3d25774250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417c30d014cee942202bee609966c2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e68bf17f8a52d8e1273c7b1f8c2379252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219076717f7cf83e41fce3f8fb7b752253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fff11a53fc14112dee93c615ac8cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114fd8c5685b258d1e8e174f2ef47f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec654d0791e8b36ec3318a87dfc43091256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d99b2c7a6116ac0fc39aee3b8dd4e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e58a1852daf2245dae0901eac7c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172d53a43a6b701c68331af3d9176c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3c655043a3b8a7953a500e501455e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9878dc4e285036920ce619647db1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747477239153c36cc02c65934bd9874262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39172e773e46bac4b93742e45d8539c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a89f94bc05fe1aca151661244bdbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c94a97f49a9290fd85b8107208860265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec420eccbbd89946812d38c697cdf8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e7af176c4e12f9d89508c4aebabd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae17b1ffecd7c998e9c2f22e075c3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c542d9102d04eb9f8e5b967e1679e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535b562e4aeb00381ddeadb7fa3d551270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8075e84658ec14f17389a20194d01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716b3ca63af58b896b39251985615e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4743f11874841c156ccebfebbf746273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4ad5ab25b993cbe8d9530ab90dd28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b60eb5882ebd34d707ee284b4da6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56f67860a4dc668c4424865869d85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15151c302cd55fdbc327e2dfe6fdb1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8bb7472ae6c6faf76a31732423e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa5cb85584f445586c62114a3552b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01746d48010ec455cc185c16dba8e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044f7cea9f65beb4a54aa0ef1489b78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e942dcd15df9923f4d05a28626edfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248289b069c05e3b96e7a26c4bec73283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b219dece612b30f2eb10605cf8f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92bc1fb08ccb563e4c27e60d81d4ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1fc3790abac6ced4328292ead2eaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918366e3f99ecb70c8daa98d276afc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594eb1f8b9893185765d2c138fcc7b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3168468aac88b476c9cd9e25b056d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a27e966e011917c0398343de715817290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85b5150ed30dda88ea8310721012dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b357f6c00928df2e4ec8e588f1d35be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35bc7af23675b157de458c6cb1af94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5becabfeefda78e95d6385c9ac9240294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9c360d0e812b48465f21b3453e322295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8656bf96481fd75e2a82eab3a2d2bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631b087f72a610566e8ced6b2d8e3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505765ed1525581a39e90a6d8e8de292298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e3bd2da5de122a841d1db739036f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095825748452577a232e941daee03e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df345a563ff5daa5531ecc19cb558e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25561a2e7f6871ca09fac185827c05d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ac84279e234503ba3c6ffafea2748303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48cbeec89d8a6c3ca1162e795e546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930fa4c987fa22d5a5a3a72a1e381ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653b7d3db2483b56470d52552ea4959306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47806113cb0cc4a9ec9d3891eb536dd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ccc683b8563cd92276330f160216308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712648573292a7502cbe43db8a28e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa929352df323507be40aba7d5979310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e47eb96f426232ad85885036758f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e61ee41483248d53baf7f59f53dee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c51815daaf7db52e6436afa377981313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5780f27f8ef84fdc5d06a25b2719f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611eb445118a7890467cf23d50f4324315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954bf458bbcc49bd3aba39eecad6415316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771a863453f9fb0b1b3c53b8e70592b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903aa92a94b73b795589314aa337dcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd94534914ae85c4f20742efa5af3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219649588bffd34f73b755b152b96b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5513eacb0695ab03e2017f621c1f19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5cc01b50617dc92761131b505ac70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb5b67b6db943ae92d2ba0e7193cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88f258dc17ca8f4178fa3508068f3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7e3d26564b370f1900054cdf65d26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234d12d6c3ec7d041afe947f33f32a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194030a2e7240f7b00bbf4652480086327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64491be1158d305cc8a8c2f698b808f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20e9bc208e99cc352c6262de8f6b4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28543acc771291ca70f87b9adc2fc8b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17005a603dd43d425861be8ff811f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066967200d3f587a08bf94a27adc806332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c789630cf8215a1f4ca342e5cf6c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e869f186e15fb7b3910eb6dd107e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a081a1dbdd2ad61faa5c624f496c8be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d2e364a3641b3a53f750e15b4e40336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12020e6cbb85c4930bf35e944da9e1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab285371eee60cc96984f82a3f24b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88164aae91601ab56d01604d181f2f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8a73310f3c6642f29de1e6089bcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e5f25a38e82046330bf0707b3867e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52afde05b2adb80384f8b126e7c1226342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1f0bb15c9019cc326b5b14d8b662343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3954384410933b6a9fb225afe8500344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf88e6f7e14fc9d2b79881a32922946345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe321c55e17822bda75f8470151b754346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3a8205c2f2f8fcbb26cc6af5cebbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7cf53014933dfd5d8a88cc0b61fe6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c6b7aaf1a245cee568d41c513f6e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c947ebbfe89d08d28c05878d1e759350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6830c630bf70ec92bfa95688985ec92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c49a6bf881022d8d982486840cfd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30924c325b63b69a7890267e2eb3887c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88d151460828c6200d4477ba3fa44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba5c78606c73c92c0fade528c5be84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf775970dfecab3f25f803941a9ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145f5f9dbb78d85e62c335f392d596d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0bf97e615ed79abce74440e079b01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91f9ce3cb7967287a72d2055f53e9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f1def9c0a9ef5ac8bc982b650369360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ae01a5c39466dbaf22e769a60459a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fde5161ec2190b756fb90828ccab4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9322dae10deeb1717180da7fa6982363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77079d6bc1e108e2b0043bb9dbdae7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb897611eafaf8c22e5900f69a6a2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e6844e7ca247838d7b3227de9b28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194e3dc2ef74fe6cbf584456620da61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10d689a259012131a78a3ababd8514368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac5ae0e5d0c215cb9dcedbf627f7ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004163fa7b700cc18f2cf0081726e28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e44235efd0e2e05f904a371f16d313371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34bdab90b6248de345d02d5a9fb2e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77273ed7a6889e9491a0511256d44c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4075916c870cbbf6e3de3e4e5a5117374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371b34c9340ccbcafbe2c8a69c4cac5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce264db57d6165a4775dcb3b22acc0ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad649dd07dceb4de4dac3bb86bfbbfa2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311fa83d636d572b0b7c58b98ae2722378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecb5a0a54948ed509bc652c6e8e5d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a07704a920b4c00fcaf8cea1c9d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f03e76852273203d0a62fb5bcad9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f54a727e80f410752061fd3fe77c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7976cc5a6b527e85445d4172657818f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a88ca706af92bc0684a256e08cf3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069bff44f0c19ccc045bdf5e632843385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a64780c65a7a30e5f003a3bf83925386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3643217dc404b312156342555acfd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4211f75a4ad2d9a2d435fae86bc7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43f089c8c4dd96fd99bfd24d75bb1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d43dbfc2eaefd085adbe6cd19a3406390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff3db60d4bbf593c9da36c38a163e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1332906cf39ab6f271c0741376cd9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a2edced47d3a24ed9e0b5d192fc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73b58cbe9b12010261c45399fc2755394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34700fd98bf3003de321617f228fa6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a790f6fa595f783f056b50003f0efd2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d89cebc1cd70a966129a032fa4136397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb39a23865c0f67a29f495355351e6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68550bff025f2753f0f7af32eb7eef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731263abfd7ec1418379f92203220496400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda385fc5f8bf5b196abfb7b8aeb8df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd365d640b359f83c93c16dd8269a94c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb800a8f8d2a395cc8c8494ee442bda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d9bf61ad9f16867a458275476774d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a76702de6e548a05c9541903da186405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3567260ab69722099f9ebf9d67249406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b47cb7f8111627cec0b6ab62de7cf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee94bb4e0be241db466a62e11e4f49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f4dd3f902f384c673101afc5b5cdd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae60f0465a2b7efe1a2500092382b21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf9c597429d44977aec247cf71bb12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292d4fd5d01122f2cc6bb3ecd09f78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03f69d9f73aab4fce68e85ef1fdb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb90c059e03d79e5bccfd60282e7a2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13afda3978033015b1dfee59feaa359415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffef932785148649424864c2b2cad92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885cfe0db3cfaab3209d12b0ce9e92b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218152a883418a279f394eb50160b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1411dfa4255bffb68d3db250363fd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8760ce7e4add972c8908f7045d09007420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8c869fdaa21c4fd6291c4478da9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414668dfbf18c33f0befa23d439000c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce6a29661b026c512de9ece42d5e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5423820c898c6dcf029d80063637b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1479f09994796247a84d2789363cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb7967d25dd7ab42b0d9a38bf64c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f352ab9b27e193c7ecc8432a71a52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279c91ec78044bbacb417c86ff67dcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b54ed98550f9f634ec08e26aaf7d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072037ae783b0eea0e2e327bb881bc36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df446cc960d6bd922a38dabe64e723a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf786efee95ef991d829e880d3ef727432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b2864b66ebec1aad72a25cbb12dd5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa91a81040a35213b25913aa9d65b57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1afb8b04cdf46e79bbec55cd7105a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb9e58386032dc6718be53e7e1414436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f5d46efb05cd025588a84ca3e28f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673ce9d4fb331c7bd05df40e0d0ee29438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ee511c3871c17709a78a9e1433ea8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5647960feb7a8e297ea7f1bb07dbecb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bec20b4c65376ee0021380003e8c0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4312f71593c1fa5ed146dbce82105442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3d8c1ed60cbe8aad174810159efc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc0740ede1c5b9b706a604a95982c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b53db267e7f3ba898098e843d4c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f33d1fc7b3acbd3ee329ad916c68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c7b69a6ad26758eac89ad24643512447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293f3b4aadda4df7e9b3220e8d93958448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516551f3f0fd20efa97330fda11cc3ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138b0f195e5e58102f7bc6a8a3d38d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96b7e5d3e77ce2b7181d0bf92dc1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a150ea3510937550b9ebc02e1e919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041af247fd881ee57d7d6493f9356de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba19917b8f4eb9cec2a38b982e0c8fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842353b4803c26e37ce8cd0f94768e7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393475ac421161d50c8e70676b2c536456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dff0dffbda55939526fb366111046457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eed6c5c1962aea0eed5012347b29d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ac940c23d9cb0ce53b654c6cdb06c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66701cc815869455df8c4107cc10a92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c2f0c637363bda0a54b86ec50fb04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aece3cf2af9afdf165151c465b8a1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87eb1285f36390dd5330849151f1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee9e5cc2eb8139b3929a53bce73a20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b581121864e9979b61df32b281c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04367b6837abb586817f266b03000a43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b21757c11a81c4ca1825d0513e0f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d96f8352cfa4c20af3127d0abf66f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a0b02cdac33a9b6f14a69dc7cdd52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0210bee628dc74d74469c28ee00c52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2cedf2bfd30d2a4ba0f240617d3c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99d1bce4411e48421bd476f0ec523a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e6311ce6f33420c78f8fba37ae4a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a682c205275597248f85658369d6d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59138e073936fde5f7a67687d919edc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372383d0608c2a8f9eb67f222c208df4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e6ce0beea67b11d524ec9850e397477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0bf9c68a7f1aebc59898fbf819c53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9749b1a286174b3377ded183487a10e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379a3ec18f3b9509f0ef9107d07001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd42a4e8d1627440308269705e583481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2374877fa3a1c30976003b93cb218482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbf57b1daaaa0a95923e872cc53fac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59714a92fffb29fed93db827ea5420484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a33ca2e6ed2aa36fc2bc84da1560d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f62397c3c8a10814de8e25a517d64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901be574bc475bfe845c030c853df5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7644f1363c1bdf51bb9387ba38e748b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9db9d41209859657c4f3804b7394489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e48156264d48b6760cfe3e45a18834490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ed5bdb0458458f5d2422af2a2f98d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9ec05446c0b70f858574bb63788c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc292932a5b4aeee21795b7028b29b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc182aaffc1b9a87b6fafd34976ee70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f13beb4943c0929e01b44fcfbfffbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5e8d7aa693444f1ca9b50c4b308c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb25f69e041b82f529b02d5dc08047497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ae9763f968525295a390fc491807498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f74f497ba4a7e44642b81696e95a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15dbecee0e96eb009a3bbb521a3d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336927f853ffcdb43a215ba6b1d6a167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f45197679eb925dc9b578637d25be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f6f24caef07e2f11c6619b74a60b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becdc1bde00660be407ecae6b620ed8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aed67d30290690f3fc26158dfd7f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bffda07190e6f5e953c0f76bc067e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409155e12b97356b409234687180bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b271547b23dc63269cbed6063530b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d93d108f8995f97d5c47b6d14aa80b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e727aa3f1accc566ea8f548b980342510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1aad6b5fa896c258a853eb3a1df83511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea017a67e1aaa5f01652e8a9cf9187c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950fca30b6524c2d9cdabfd69485de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89607b052f25f27d9394d451534a25ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd58c2df7fb803ab25cafa10eaa36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f82a74505fdef926f87c5aeac35ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e0214bb0707e994ab07037f24c79c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e5201c398e5d9348df90f69cf340518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f8f5ba901ff06f8b7088030f9a6de519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693933a3fa7059efedbd3cc3a93c0ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f1df92701c4eb847b76e22a46da3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270effb8081b76c6a17a519c321fc19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc9ae5c3b8fb48046ca8d322edf81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea9a3498662129e861cba00e7af66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c494d4b3930991477d6361f13d62b67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e79b7c671fab24e7ddf0437f0153c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669194bc76ba0ee954304a088b4cdbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149f89acff2a1a01113aaa2ab1aded528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db103d2a55e828e7f3ef1a237a058529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be35dbc93776728a1e9340aa5e4bcf8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ecf9a3a2c403c6f5d1a4adb5903ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d01cb89a2a7de21862a63ad7b92119532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdabc3e2afb7b3d58b89e04104fb83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ea8c24477be1ec056bb524d07a05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcbef3beff907369d7bbcccc4271be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5acfb2464673fc7f55ca671fb0c238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38a1981c2450053a7d960bab9572a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21bf1ac983ae914e6aa2cf6413ec5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cdf979ee0700cb2424c7f2fe23142539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf94a4d26c40a168c826bce000276540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71f13c97e113aa80ffb5c83e8bf0b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57c0d0402c9cf6ec2db087a5703b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2f75989b1acd62ae15e25e504d650543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05677b27920f6d4d7caeb083cbd9150544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72493e08a6af3a0f5ef145117c22c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1578ba4489f23eebca10e8507ce8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef04ec9828a97480d33246ccaf0fe64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba4f48096581762a9dea8ca7b55e6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e58e78efc89872ffc899cdd1216383549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48755629d7d502186fbbedcdd286314c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a65fba8964811c3e1672335505dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049a88d8a90dbc19ff367a0a206cccf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9889c268336e5f93420af5a2e925d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be198b68c60678ce522d005bcdee8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b26888d78c98d7423ec49774ff416b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5eaa66fd57d7616dc4769d7b192200556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3251cf2589827d2de3313a54008fdf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3c270d32de0ce469e16971e51542558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780eafe467915b15d380555af6b741c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d379be3d6c905cd376c519e5b5c4a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6e24783b5000ca63083aa913b2701561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dffd532dff4c2ef2bc93041be75d15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a35e098501bd31c5b083c9129b3ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b947b9f9645049a0b61214e47c798564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49350a8d1577def64e1d77abd5dfe2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb6a209f06e10b4c326c97569bc85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588498e4bdbe102b006be16acbf68c9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291468168361be2d9711e86fb2116df3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd521bd7bdf3a3d02f60e85701d6132569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dabf76f52201b00c48cf98beb25423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba38a5f9220a6e2f207d49dc2c86f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450f43d1485a08fe9faa1f1e23d570572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a680c00fc3e53fe1fc90d495457d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eaf301e5adf996323c2f79983b18e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370578787818bdc2a5e5e848dd80e4da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2642bde4b4887c1db2b078744f7c3b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daaf24bb72db6fbf1e1c644d1447f1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b9af38312f84d5f7cdbbb06b1faa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71ecf81024d35f1b3419a322b10ada579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933e43e428cd3004d72fa0ac527c62c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563912d28d5093ed1fb6ad8cbcce10ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca533fd560e04cdc7bae0679651076582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76692c26bce3534fa07f72fca338925d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28e38fe2aacb7ed0a0dbaf6bc2f9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7561056f503929c275680a08e77e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63275032cd65c3146552f20eaea38d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef323b0d88362e89ed27c5ac202b526587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85657d2a7c6a46d70bee78193f89bbe6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117d0f079af1f186709854f1052ca4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5340713b9387a4be562ebf11b90af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702f207ecdb43cd0c5c8477f3cfee7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516b31b7b702b80daf39b123a299b6b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781dd0c50cb3ab0d981424890a122ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc683e49376dc4e9377e259ed15767594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34858aa6ebef47984bb07cc311b69c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359d46a17537123146bb4508c63fde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891c4ff096918df756cdae355fe2b82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9517c2417942815b047852337f6161598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa0dbb41ac23412373b3aba087b3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece39683222fe16a6a15e9fb52c2199c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea035345f9b257da7a4f34dd199d777a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127253fbfbf768e1484569f67cf896d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d2e8692ad0b02e00af9ea842a8227603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b81fd2e4ae5913eeb9127d9b0874604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe48e7f90466ff7fd15f2a245ad87c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d92a0ff6bb65e4fdbbb66aea8adac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a863347489a7fe94169a16ac256050607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab535a03875ae01dd3b9cd4844ea750b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43044bf86aa93cf6143bf29c1705e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea5583de20c79cff7bf4ff8f5b960610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f66f4488be9840344bf9d3a3df0808611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d79638e4a43757c273796f78a39a19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c1e0e3b5fb2e5d3b1ab41df1f439613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ebd0e7338e9a95e4adc1123f428f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d974970adf4db4c7bad9f9fbc7d7720615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36990f84201b4701603cb7017b32f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b25976cdf2d8ffa83ddc1d8c02910617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187eec112b53a1c2e339ef362d7bd1bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f9794a588f3b31c0e6bf0e2c722c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc489e95b282a7d32ee22636c6acaa5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02534e5374b0c5447001734856f06442621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea954bf326d1ce56ac2cc8bbea1053622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600929089de33fb254189d692a257a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417ae721a9996d94deaa4fea87716e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39549fc8a136789542a849255e56e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988c513e0505ae350c9e55f4d9407f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3b8a6e111e53b2603023f0f1884d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050bcca14ee9a5c5ac4f9713ae9f87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db018d7bb5ec5302e221d6fc7b64e27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243a401a2ae28b1b07db7622afc5efc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39069fa2b415e8415b19a4591ac02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df8691bd893459de139b4505c6c5db632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713bb2309ca6086a483db8968316cfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9a5963dad705a15ce8c55c9181979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4d32fddb51f2f8872690036490d3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130dba06114b554c5c0d50001c63a32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a8183ff9aa5cb4367b4d268cf4ff2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6364d46629128e1397abc4ab2bba0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e313fd0de0d7fb0a05c259de4eb293b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa66683aeb0d4f5cb4cb535f71d6d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77143845765b8831621e1dc5b06a3f27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab65be1ca6316d17d6e367644efe2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b24100f411f0060704062a716c09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b040e86bfe0d8f26a198139905ae712644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a5441bffcc03773ab031053118047645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a882bdb1e62652fb4e0ae99258135646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7364d6801322b728d0708c17c3f8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a42389d0b225b3fb1e2bda29d00cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c53ce2e5bc999953537020c7f25e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dff0b43009e3b1822b10046be74e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290545f679d7e2c95ab83b23b359bd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4248a9a820629acb4ddc773a8518da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c10c7b899d8a70505278d85cc09fc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494a6d8f1f818bd0a99c05563eb3b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f314db546ae9b10c1d09484bc8037d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec3c1427ee31d54079fa64be8696e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca135f3b54f80e255765acfb5daeb95f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991661ee3f458422d9b78d0c605441a7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744259daff5c97246595e7dd6fd0f2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b6234c1de84875a75719f6d34ff2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a4a6faefa134864f8ab01c20c93ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d9e14a518aeb743498378d30f338662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080506905cb24ec122c74dac433faf49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea931d2131d3e4c8aff38972030c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ce3c5701a5892dca606445d30b69c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e6ef8e159994932343253b2d47871666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d845c9f54d3599e00b7bc8d50fdd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a976dff08d648a7145d708d79e518a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d42aab7d9efed81dc3e4cdc3efaefd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd82a2d4466e10c74b2b687404a041670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7431f3b9636bb7b78881acf7236964671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0b91d5dd83854a277f82367be27e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cf532d88c4c5b689ced3c6c181bd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a49ff4d75151b97637e7bdd9a7271674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e002fcdfdb26031554e6622973c9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b649a09c6a474ae3acfa0b02ef3d36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603e24fd034383bbd64aee3c91219f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5899afefd90fb64710628b38da6f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b36ff51164122789a5c597f3943952679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1225d42a3547ef15a40171cd24a8c1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614d92a5aa2607597b376e8bc03752681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb956652cfd8a792b98c12e7968070d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26d5d54dcc92e2b7554314c3024722683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1f92bfd08aca222f324f5ca8e9a95684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee64fbf1236fdb5844cd72f74bd87c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e1a69ea76544a7d1024097cc6ed21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc846ff5396376c4d6802b88cf62e1a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e254199fea7768f2e93df19d994bb72688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e41045e354ec1a8653baeb2d202543689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b93aac0a31d9deb9aa479a0d9e0ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bfed2ccc2109cffee22c052e21b8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742cbd3644444563096e8669a3df1d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddddf26e3f20b6ac63f502ed7153ce4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972df5d92a180066a47d4d5097a5ce0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d382c6e82da9d53c693468a677486695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b08160df66b533006e341456bdd198696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b043226b4dc1532cc585e482e93a4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f57b2f560fc6ffab186d90affc748c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edf717a00c74cb40715beca78a263e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477cc076c480da48b26c327ebe6c316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6aee58610f446610a9300212b7050701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dececc64f1480c933cef8ce36fe145d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55828eee8d6b4bd43987fb91439494703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9f8eed256d6928b93a9d2d4ee3b35704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b922653fbbb71a9384f3adb1f7744705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3676ec37c3e088ad93ad4b21959f0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aee641db2230e64d3b98f64baed73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5acae58e335e244a68bf32db2945708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f6009c46b811da39ce42b91cf53ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff7706731800130a00a2e81f52442a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ac155ddcc497ae8f1249b8dab10c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83be4539fd526cc4824fc3ee410e41e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bea7105030d69c68c067420c3412dc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19151873dc77fb74939d2d60637d717d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c80262d34c93e0cb043ed56b4f9be2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f1f75d246d62c8d3e8e9ab733312716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb14fb7fdffb829dee000fdc1fc0bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6adb2e906adf08fbdab1298219b5a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e56f1244c7f813a5fb76b728b531d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb2b983d6dd96f17bd2cdb9cdcf9d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a07421bff140a5563e61a5d9c9bcef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fada2f4ff9c265d8ae41469297843722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7754cb376ecf6fb412215d39a012a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06cd75ced922abdd959688f18b610c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410efec16716305233c5322454d7fc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea189b19453e1f2d94ac2bcdb48f95a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1a80d02875ae75056b63516809554727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5e9959c05ceb8ad92a22688130de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36c5347b0b9401d508bd71ba382e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61a5ee6dc3c564bf5272936ff5dab2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59472a75cbdce3cefd61fca3a8a7a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ee346ae29ab415c9e3966640b9c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fec55da5394cea7ffecdea5b4d386733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1c5420cc59aeb04295a9c117df36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdb825f46b560d96b6ed8ee61fd736735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e03f574ae55c609ce733a4d43dac0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe92cf4a918acfccd93f3d1be264875737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba0bea8422d6a71d407ba7ccd94ffa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f8c2d6daef01ca6ba2dfbb1b0607d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b7c905b9b07c7b0dd231abe2919da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336ca771667eb9b3a39a39a01d05ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3d90103f5f3f32b7ba9b24114161c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370b880744a722dda2fcd1899e9af7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6caf765e637b6e1262d95291c0ee3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871764474b666539e6339b62935eecc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f645b744e2e32ff0832fb1c475e80a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb4fe300709dd2ea16fd1814591a57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b4ba543f59f20d06f641c56620d1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d64dd669c7ba7123bb2ef6d9ab66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b708a7515c7329beabef19f4840e158750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d23f6ecad91be0a335166e8ed3acc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb9100030799769269ba5690d6fb8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a8f8ae3f730ffa0c7ee2d6e4a333753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad049836a205781d517b7cc99db581754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb5ea0442bcd2cb9bbbf0c8c6d1b39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088facfed46e92f0c4c960e602c3281756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665098d4b05c0e1af2a39b9733c82c6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d13277db4c251cf2400abdcf7340758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2f0075ac3ea05383ead3f704c272759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c66b3540c954c8eefae0fb142a973760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949090e253098be581326f7242cf1b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3fc7ef0a0ff4c6e2c56125895298a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3949c1f2fdd10b44528547b50e3315763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17462b92397e4d548a049f73649bd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36079f82107904dad1a22a7f20a250765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18dd3a23e1b69da57a2044d6025966766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b01db3b2d938974c158b42e4ed7557767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837cb9aec07bf0a590fd997d82f0d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ccb6ba8d3add17a213d3c39909620769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c916ebb8d810e722713ef22f882b936770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67168ed615a6f65a84468845240750771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9336e1b24d7c6eda7b6556a512c0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3608a66bfc3d87bf8be7c8da377c0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1477049abf669827ddce48eb4523a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fef5c3b08344007a8f414ada8d009b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0308339aa0b5895ecc461db4b18a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488d29079f3101eeb803e326d516bb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a774e4f87e31d046d739cf56da9f8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e5ba39d76a5368e16dc8e0f4d9c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d917aa651c8e1c13fc12c44a0bd3cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382e9b9a22876c42030667a36c38700781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1be54c317465ac365a8629bbaed53782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b684bb9ed7058318270bddb755a211783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f6d0883797b56e5fd184f6858d576784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f1eb48888b53b32dcee1b0dff2467785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619fc582ecbd80218da5461a24bf22b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca36250aee1bff724898aeafb38b13a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c027f04dc55d064a86e59388d37c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af31427f93e61ca0c1e026b6387ee97789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092d7e161a96cc376bca444c0bea8f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcbc006949c174672198a99da95aba791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f39ce18d50617b893c9a37b309ff792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22cd09f24e448363b09535c6ccb1a8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a05117d04938b8915bd8575395342794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57908981dba8a1a9656d1f8a89e5daa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a59a2e43861bb65dcb722090486a35796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1d0acfdf594ad2ec28a64ed2251a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731110999cdaa46aa5ab6e40a535380a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1133cfc993f6a95eb8610ea2ff370e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292012bdb888c2b1b38edb643e1c451800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d04586a69a7c8322b732026017e42801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d8d02ffa29642364acb8b480f4b7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8fbe9b2eecf9d1b285cca5d1f9a0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0ac64a53ba65bf1a0f3058be7368804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9acc0c6d53a27f01463cb7a37d7956805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2a6f3d8e088da992a664894ba7ce1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268931561a1838b0691b3204e91a7297807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b210e6a91a0861ebdb00a9d21911f69808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d5fc4051e83ac27c32e365376b641809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2e252eef4d6b9a7ec39eaf7df0830810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d3ff7b1f4beb5671f0a841a3dffb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94349531d68720b5c675dae87884f4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6070ca234b6da11d759605288415fe6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e4b3f8ef68b176b14480ceac62ee8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8a3a6156173efb50f08b887d2754f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24631e64953198c66c99a6ffdc4b5bba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702e093a378825a50d3d022fb276f05817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d31474280f2fec62ce047829b01056818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ffdf1ccd855acbf0e8a4d812a2b4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e350c25b9f1ed2ff493b1648ae2429820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd40b7ec6c027bde99aee818ede92ba821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1afedeebed587689871871e8c79d8a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0c6cceeca331a122225ca6ccbb8002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6910892a4a74ebfc319d7d7894ba203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0db44f0ba331db6bd022fd59288524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87634c1367af7b3cacd39585bf7c34105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced80475541595b8952e7204a1433566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397517fa96ec746fe087427b726dddc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f73673cf1b73a42f0bab679f5e8028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2824418045b79b1d13bf1a5a4453f429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897f97876878dadb64bfcad113585c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0cbd3765a763179c3cb84e82f15611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac082032592e3796606e0fbec2a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20c73e30364453f7c96f9c35ca702913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1157ca3a0c19930d6dbc8eeb1950414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857c1704c45d88843f6836171258f7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac0f401ca184d94f9435c1ed89c20716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c357164cbbce4bcc4982fde464d1a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290245743b65ca7f1ba4ea74c07038a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789497142987c62614488e27b3dc7bdb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdda4cfa2366249ebab5cf99af5cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eb301f82af2df692659f5f89ae8d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd0e378b5c6fa7b36e38dc0bab443122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c844c6eb305b730c3d92016e03affae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbc1becbbadb2a0da52658e7ed980124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b95caa2192d0b91f7dcb837cd5b7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9d0c6a28d64c1e4078509c7cc6cfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c303f9cbd284f278cd35e8836ed2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a988dcd7a8d17a2a37053cd951e62428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e55282f2e219e5b62a0bf5732f4f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208f93f0d7d127f8150ced2c1e53ce830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7de196d21528f5a4f0dc91851a6ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583fe2e5553b1a73a681d6ffe99c40332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8037dec58b03826c05ae0f03e1af533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad06f634df04b6ccb33e4cba1269ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce087233fd64d41d2c5b0a3626415535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e761a5d985eff668d6737cb47d3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259505b3884762552e44b8c6419ef0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944de379028a3587d80a095230dd06238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaab941a527a8c4b43057357ed7060239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc5dfecbaf69dc6b3312874aa7bd8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0168e258c60d0d6835a2a346d9243b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b47724efa1367439ccb86acbe497e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a768358bd207379624ea5dd514d3b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095c44fb04c72649297c8ad75d7e2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dd9f03a095fa02c80e8ff39b92cfc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a620f90720a6cf9d0fd302157fcef546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791f9b757efc4fdf4c7efe9a84a7b5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c7220b0a5b3a32e84482f23ac7d7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1d8ad187b7e2f28a41a8c8c611ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a0a81a4058f28231647322080aed050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f1566df45f90154862e3a3de515ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f14361c6ed907f588a6930034c8b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab492807688d6af911cb79d4f1b93c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99896c6cda4ad10c066285367a97062754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e649c3476b7d840d30f268b9438555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a4620879beb09ccab3d644b09d1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a8ea0f8da42a23cde226b011bea5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e013a10730dec9796e2eae180a6cef158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd724da9429198083fbd04f1a536c9d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003073dcdcab3869b467147b6a32492d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e1c5a08512010f8b4e53c8e9cf51e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0772774ee5329ba0965af0454ee8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae42c0567b088eb13969159ccdde64963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851031fc25462c08e84b760a57a2be864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e85d3f719a020348a2617cf4fdef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91008ee87a94c0299e1f79a0050acff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e7cd4a3ccd4357ecc68ba0e29540b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d3be1c8e72e5f786292935c8579bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7769573d465c2d1c1b4f999245d6b2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd9a335918447cc6cd36eda70ed9f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce97b066a824f4e7f479b6bd67c6a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f75d5eef6db50c207588bd786fedc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493d0cf4fa2868db14abfb445f4b49d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b63d7308406c62228a16cfcf8509974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cb147f8fec0967a5b07ff216915b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a928380cc0ae99555831ee8f3117476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baae9ad7e1c7d143333bcc22abcaef777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f105b7f9910a52d7d5d8245957120c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa7bb8d70066a0138d608432633cda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761031c1fc0dad23d2bcc01a9901bb9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92305dc70b192e2699ac407b147511981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b64a90f6e8b8a7db4efaf1b5861982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc329556f11fe7a80c4dd29af4aec083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381932d0fa2eecd0fb2329f3ed17224984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7147274e3982ecc2417f048f499e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711d2cefd4bf7b5e53f5dd5d31ea25d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85595d0f4692b37a1872e9f630352b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917626be1b24085a825beff6af8ed13988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6621219c44ee811d5209889fa6b8ec389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba91293ca8a86859aad77983dd27e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5348bdb22eb2e4160637cd3ee9f57c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3290fc2b44cd940152f843ee585692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb974d9b7e1fd8759bc0aadd3fdb64de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd71b4480756385d82a9c6cd862ac5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27db9909600df5b115ca144a3175b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f0173b2e7858900c385d3950ad0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122eeb9415ab71205c5b704803966d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808fdb22c0ce099bc7c9987ad5871a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e82d19d74134cd7ddda4a94bc2d7e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb34e57209d2ab2bbe4e84d8a98ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1563da8c455eb0e983af9c2d5778b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e325635bb696cbc7d3a9c516ee0392102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2c5950cd7038a8adbead0d8a0aac6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358edc2d1286b4e161aebc99a400c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594afe7e9fa44f9c00131bf9cb1b6982105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a186b4731a746881739fbfc7c8e78db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83fb9830a5dd998bbab952adbacaa7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec29de367c289287c40cdcab6b091c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3caab48c4c21b28d699751dc58ee5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97db41d78f844aebd76b8efb6864f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5182dff2b6453922bddbb5342e9b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db31cc15b5117d400c877d4dd88e179112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905d6aa3d08c8386f7432a3657bcdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428ed8c263a71d540282bb06c4e292c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3458a378cdba760fb6396848e464c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741b89eceac675b0719c4f727de503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc396f1d017ed5b32ab5a602401a783117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28f59761281442ba49183f21ef4957118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546daaaca35f694952fbb393be1ee94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b87dfe6d44c8b4ef14d5f657c02b6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad230c8a81d9f3669ab101464fcb8457121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ce5ff9fd03bde414bb64bd04cabe4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a8610fb9f7b149a633954a3ad12ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ed3a1af38b34e8dc0d36ae6efb0e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab9f96e44a3cb48b427968411deb1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd56095b2ccec0d595cff4a8c09a848126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f020b1cd0a64c3eaf6f05385b06bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9f7d766fdd906810c29075a762e72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1c77758f517583fa4c9ca1193ec3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c20b741f51990fe54eb7c287854e1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cf6afede7e55c4a5d15bf9389e93d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9e530509302894559c9f0f5571ca1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec401bd2522edfb5120285b06feb7906133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd0f748bc5587e3b9034bf036d882134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81ebe25c816374a5b816d311b5bb35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c659debce9279d46e0ec3a02c00568e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b84bc50bdb4798bd8afab3e484dd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833a10b20b2fce8d94dd15c52eaadde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e67774222baddda42cd542d01dbc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeaa4ce9c7687b6a6cec5fbd97ba6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949732b4741eaee742ab086b737db2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be0322cdb6b954a0a885eca9e063d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242ef06ca21dab41affd42893e323ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eb5243ff338888dcbdb46e5400115144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035b0788c5a3ea1f3dd1e30b16a716145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b179a9d05a6424d23af4bdf7eaecfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6094f464adf943d2541ff4eee34ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b89021e625be0adebfe45f23656d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5e47d3230186d1ba23568ff8b4b7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410477a9a4be50495553ce9cbfa4ee8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c8e833a89e79c1de5ffb35bdc6bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03cc44ba99aa361fbbc99ebbf3e901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994d3b028add89e50ebe69865718e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449c7d6dd04e45ad0b3d77f030a171154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959d8e7b4d09bc81bdbb86c4c36f270155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c35216e9da5b3a83f475a06702236156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada91b27ced96ce81b0b37f3ad6d144a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392e5def8f1825c1e91cafd9c105e7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8477ea0cd8f152d92a6b36a7c9c74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913545d85cf2033683b635a262a1db03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf10d03a7cd12e61eb36fd82b8358161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d046f125332a232d7ef7d127cc3c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82655ce389ac1254dc4ba732ea5bd81f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1e5518c2ecf7f4f1393e92ab65ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c53918e62076d2b7768365855a398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f666461cc4044b7ba33f5fcc2f5eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf61b583f1e74d9f28fbee4d8702caa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf17df757c0e75fb01ab2a52cd6f4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f12a6a8160f19523a94c918d8d171169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1330154f92ae3deac52ecb883e42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12eda729530989f3b902cdd343e082171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fa62174718224b273d5577c08ec80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378d6bb1ce09203b1f3da49a39e033173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe453114d4ceb39240ba0b1d917b23c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb075bad690ba13c8fb1582deac5819175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1b08093d0a67dfb58ab967d73595e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf50611d4b552dd08e58d2015f802d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a620af14c011e3b85a825e8b0c963a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b31387b789b7efea73f5e38a96c74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd091698df1f3aaa6bc5cadbaa157e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51dd8b7651ad6de52e7aa58f9790d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4d5b15269afa37124d06446783dca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422d27dcdeab574ccb496fe7559e81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4dad1f8d047af18453078fbc0ca53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bcbcc3246a3c0479826fb586dde94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4ab1c5a2cded4acd599a77f1e6d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d867dd1d909401ba5d52fddd0ec6f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3838dda93c694c30192c7375712148e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa2b0a5708fd83a4946304e7732bfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e4e090746d17b8306826a3b045a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c62dbdb042f86402436337ad0ee726191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948eee9bd43fa3dd4b3f542bc7c54f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58e77882e1370bfdbac00a2a4d815e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888300671f57c983298f4fc8160a6ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdb56697eb58ad481d73a3abf15f42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0fbe7bd5986dac96a1e0b4b8a24f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78ebc8648fb5c16601ef79af0a41ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4029a592ede03d62aec54c26eb6f29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228fec77ddd8e674f349d7b991346de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb1d07af305fe179bcd6803365646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445a14b6f0a8fb1f5f93e812fe74306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee8ce55297e35fff813b6a1464287c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54912d0eb0266e79af65036d3fef21203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc59963c69d54e07fb08cc674c3336e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e70cd83f60d272a471171766466ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925e788b096ba8fcecfbd74ae45f1dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7350932d8a5c0cbc7a5cbd16431af1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02843fbf49fd685dc8b8787fb90d3d0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885df28869b99a7e321094ab990e2a53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f225255e961f313bbb5f4e90527e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1125c1636d086a5a8e36470f31246211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad201b747ce59983982d3517e111d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a30a14ecda5da5a443d65fbb7d5ab2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe80d9a040c4fd82119c857fce8338214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882d8d7c6fc7cc8e418751d21085cb4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732543275d76acb874f5544f730ad277216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411d337c410bbb0de5d7a32afd9494217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe860c3fbdbbb5989bfc3ae8672048218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378a3a7264564dcb296e5d42fbc6151219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53694c35a86f0f214e6503196ee35b00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa711a9f18f2afa7a848310db52067221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226beb3ff56e23b4757232a4cbcf740222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804bb954808edc7d6f0efa1ca5c825f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e95858a68a19a51ec82066f158025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f57e0a0779943b080145163629667b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f172215dfa4a08f2f77f48cd51b10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52963f2c26d931ab63849ba392007295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916053cdf417bd927af24c6325559e0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922a80b159027b3ca218366959b916d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6827b57951f1370f48732f36649ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89730f1d9b8732dbee5c835404942f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96890abdffc55506c8395887f2632b57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13767627c9700e57edf6a78df67a8bd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95e5f3feb6d6dc8e2def7d96ecf24a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aa2576e3979796dc5bab2b719eb69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786092ab56639ca92cec774c53614563236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188f4396dfabcff5636b5af86c924bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb932ddbde8036130d2ca6980b94aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deb582930607311811f21c1410edc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4080dde5b9bab8c56c1d26c8f021992240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b370bbcbefbbd128a7f3d05b2001b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c61c76ba88b9858121144fc75750d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721599ba7f88b84a337b6609a6528ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ddadce5d72265ae9f11c8218d076a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e924f0c758403542e7f4fe8e598b21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1916cac35d37565d1fe805aaca379f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648010172bfbae9e72ba29cb2bac813247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5996035c5109eb23f323df7cd93558248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81609bae4198e4b1509ff4bac58e7b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f7ebe72d3372054aa2cc858157d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f975fd8ef7b3b29848ddfc9588cea44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ccf11c5cf38492906071859f7109e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9860ed8b7169cea537377b94e60bdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505566ac7ee1cf325320e0bbc886997254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a880426d016e7c1d7c9b262fe73d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af2d03b665cbfd2455927076eda48b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f963e71ff17870cab0536b7d11bf1be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c0c7a7806b9e458be03d353dcef82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09362c948bf90f050ac39a9055355f82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9610340b4e0da8f03ba6f58239da57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef379f034ac9533f8ff407e3ce167d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b52a3c59cf92ba962b09282312a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6388e29e75138dfe2e6b7d6a02adc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485190d70b2890b503f3e326ada667f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de955c1c403886be5644986d98e61ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970d007ed5656f012c14dc7d0e5cfdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2087238df7e7d6b447013152d704a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fe2f5e9dcb06cf04f988b5a8db799268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6652e4695eb62f21bc1ed1386e2e5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba21443e866e7ffb5a41e7da135ce0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1708fd198078bfd36d4acb81ba8d89e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f4ce53f87baf8f0c318bf7c9ff04c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16980b0b16a7fe96e60009dde838d6ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b132d266649583c0a2d508556b0271274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf56d5925b04e98e09f87c3d8eb3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ae92c4b341001dc9635a1295aa76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07268270bdee75fa30bc2d967cb0620d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc5344c380d4d099e860a82aa0af1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f44b95201178e7d70be363cfaa369279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193e995f1c71cb04104ae7652a8020b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a8c5c1d7270c8f222bda567c6ceb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9408cfe9bf2fb188396102cb77f3b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e98fd600ab1a9ae67579b36949012283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698fc2b8f24b0ca11e3dace25906527284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1257a324838f482cb4b1f18056d7f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f0b570452d25efc824397f78f85a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb4ade380c179b18002430df3b0db9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b093e0c0c921dce2a43f0dbb8c5d00288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b2e387c07668d158eed922012dbf1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f97ab54f1dffd7ba436579674d71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45424c44cc4f02333a7969dc5782f4d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9baf1234ee1b024d1c16ca39cc8148292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2442b56da51ec96c8322a3c0463c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df8b15fc33c56489b3a3efb0c475f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce7b5bc0c379c23209138f3dc2141295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131fffbaf4fa2da36034391b7f3ab3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedcd50779365972a4085958c425044297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05487e76f5f2676ab067cb3dea1f343298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778ccc65755a545f730901d0b05574299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b1dc56a620122d34457b5493b4be8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fb01422a4898b92fed631c2f78e41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217238bd572f63f2aadaae9f5d95b98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df70f8dc3ab1796804e20b10f017e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27365caab3218cec54f447baf2bb7389304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578d95916149041296cf28e77114ef7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab29c78a6c289d1182e4ccf9f7aed3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f38489d774bfc64c13ae096ed953a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da3f09d29093dd50d114c1dba63442308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fe3b6906c036160fcbcbbbb2006f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b8ee2f7a6a3f6fcf3a5245f7735d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773c41f3ec44ec2f0f11d85459e9423311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3025ed619f6498772ded9922697d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f51b8c63f0f8cacf525197e48a7e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d3e79d67950b935c282e6ccd291d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab210bdb65ca3bb39abc3070e2d19d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042a491773653c28c88ad8bdd3c56f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f99455cced3665c2c7fefb1bb04923317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657acfbd95b0abe466fef41f2612a98b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ac8784393f596c77bdffee6f4f5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2da7ccaf97012e8c8e9826184f5e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b41a01762ea40413efcc5a304eb5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3080e529f10213fc93115e80f0249c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d72bc5d8f0b859f155e96f6c10211b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37cdb978f6a90f6dbd0823da64201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d845b5a17a1d0212438e7a4cfd056d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c0a454a5583a31d5b70fdee865b50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b46709b93a60358cd6c63945ec3735327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8010c2b62482ff0725a742a2ce8a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c68132d5bb12ff71632c3886b237ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6b8b054936e1bd8d7188449870eda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651f27cffbe501066a0c8e073b97392331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6644fda9d1549543a6a59d004932a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f760e05cb5d03f32a8f2da32444d3fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce97b19f5058b3e2217491cf9244d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420266396caf6653e8908b8d8b4ee33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5ce5069077799bcdb0905b72b204a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b349746aeba18f9552dc733bdb979ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6e67c1fcbc3fa5201e53a69df48c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71997e3afda65c33fd1cb43593db09d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621696dc507d3cc9b21dafe6d171ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b605ec976c7429eae7c3f5ff9c5fed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cae666cb7470e3eda2c1b9098534d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b671497e9e17d815cfe841edd6867b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10690ba82ea34f4a699d0113df79240344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90186cf8317d142419f5c7f1b0dde53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d938a5d075af46bc86caa2cdc9e250b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fa38a19632b241b3ae976045211b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d959bb32c11b453f7ae4075f1c05231348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e03ebbf942e2e6a8636e0bdf2aff6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd830768605d60d115176da2664a1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210762a21ca06fab67692664b65591cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9548d4cdc3104fa3af7f97dec1dd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea747d4055c444693cb779dfa26c40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c60c7e7dc0fe2c0f0c076dd383f08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce978f78a399c5ab303acf8ac7abc4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4d80fa095283d65486f1b07b44e4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e74445424b02929c692193a1b26931357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88faf637eae951686312571016fc018358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c3f01e770a39dafaf8eead956816a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c3178b5da78acb696133878c50d2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6595bc83b47f50b3db54d8d8b1f41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7cff1a8f97422a157e5c8ee50e807362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d25b1a6ae0fd4a771573ffc3111c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e1f3226c5d5bbf187deeb57b15d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9bb2e76afa49ce469d271694d89f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466f81177113507ddf926dcba7f8e78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a70b5eb966ecb7328e8a6297d759d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f5e475e9925be2d092efbc19e780b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd07815069e99ce1ae46e855467c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcf9c96e56014cb9255d854369bd70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14121b204c83a929acf02e946769f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08125b2e70cd6c3960a4df93bac7e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af547c5b69e1497c87314bb7f52e50b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036778fac8546e8a8857fbb8e47c433374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b8bff98b1cd272c6f86556f34dfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa28bae58fe4b5e87eb990fb99750376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4260513c63207b02bc4e41dfa0466377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ec388c9c285333b9daf6137d5247378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3f8ab731360fd3f70b1264fca8fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97722d56d0b19e182be288fee04402380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a470c42aba9189c421c7de103f60e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846521ed35be6ff9ec31b43ec25328f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b74f31a3a7417afa373d2fc668bd4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686285e243a1105ade3b1a05924e1551384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617fa236caeb3bb6d721db5251764d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edc02645f975a7c0900a83119eb562386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ba35cc3dd9c1ce20dcef57a48aaf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4725c6ec4f93a3b03b41999a73d99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26671b2d387c332e841227897033e091389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d349a2f9e57012bd5a9fb6d972487390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f5148468d0562109aa61af2e47ada391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9190e591479964efe41362dbd8ae9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4057da09aba7bedf1968f3d95d5eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc118da42e99addd21657034507108f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9877aa75db217b89cb433522ab514395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa184389c3d3a9de236eecd4d1bd0265396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39896a2c7e0250040eba6f69e2737cb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f8b7668ba59c75f2f4f26f727dc1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f7e44463c0cfd78e3e91171bd3e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e739e862d0bc9d4c068d22351b25e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab37fd3e601073c1f9e98af480b1a81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25431ae3983158908c7729ff6d2ef6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c7c694a581cd1dbd65f801f58d957403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44b9267578efc4885e5b589a3ed93d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ce7dd504017cf795fd29c7fcf61e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f3ff7db58080404ae49d53f05ea21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b0dee1b8a66d34efc68d0208a62dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b812ed164c1bb41075934b5bb66fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5ecf5fc6176f677696e17521b568a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ce61da89333276319ec7f3bba010410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b27d2fcc4603f0a26d1894e8da68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0abbe5ee4460c0974609ad57386d47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021efa28539559950a134ba4d4396a08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec1d16add3051d154dc844ffc11b27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480d5c57c82f118b8a8fb13df7970c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cae01cbcc70a3175340fa66fc862416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059256a102ab312bc8ac974aed998185417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c85206c5faf762e38e7bd7df7a91d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745577779a26f45abd94cc5eac55babd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e0dc773b6ac7c67bf15f75262aa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06b44a71427ce87d1dbf52e5e91364421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dfd1070453a002479de3b0c1a8fad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afc43203a6ed1865e3762a0eb742d8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3470acdb2f23572491c9375d314de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc90a1a5e8f456376e311c40e1d191f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f4e7f060042ae24f2b42dcf615248426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e8edabdf465dbcce298d6f5ae9973427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688deac8072c973df35c890e090cdb1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e97ef0925625594922f89c920db6fa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b0584d947ad3cf4ff38478afc752430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1c8a441fbf0656306887a95ed7546431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80bc7d942f0342eed9c54d92dcf36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5168380dbd371f25abbe08b91b2844433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788b8a984c23c54d70514d0ccccf80b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4897e6c6d5763df40c02b9e9cfe9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca59965808ae34504eeeb7a9c9f884436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280c425fa8bf7a17a5deaf357227b58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047e3106cba64c41f766cb00dd89176438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1110b519f16e996ef9f7f5adfa2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c883745987a9cb919c7f43fe78668440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a12ea9d3723d0f7bbccde83d3e95a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e0b7ce247b0b23af1cdae6ee74e93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d64581a83fb6b5701aae5543785990443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725734e766fa8ead051061e90faff80e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257aaf356f2c001bbd9ded9e26f549a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece61c074ba6a418099b2ec2eb1cbb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38e06f865ff189aba0aba261b5adfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0da2823bb5a7aa0e451d02d19cf37448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ebb4d1f6fe9213d6641bb453de22c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6958a8adbf6d573e05510b93b9e745c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c8de4a616aa69e71da6db679b9a2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c19e7d15635e81a2497647eacf71fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918869b954f08d1089e164d500071b03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e26910b16ad6a769113f79bc370d91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da1cf6305ace394c5973287ac779e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36409ebd0728e9ea43b849dadcba76d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548323bf2f34fba6b13cae7eb8b6e72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c00cd8126ada80414ba5adee1dc1e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f160ca6c1c0b38f4133fb8f90f2d20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f44c1939c4d715b92bdd7459a74410460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec69ea96d74fc88624c0a65432e3e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4f903da027af4183584ce6cf728b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a3ec747d142ae3cb609f9fd9e1ce7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a3c7b0aff898e9e8b6266626892b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940ffa0a1091feee5b2d9ea455443e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818462029a9db26521bc21f662e787c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68564e053b3560df5153835063df2e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a2c3d96cb4c5b482b651a42d4cbe1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290b8991fcdb48c3dc44dea70ef91fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c8830c7c777a0344eb1737f3d08ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3fee045ee32421178490a87f56473471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce0ba5239bf94568f998fb70b5524472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c106bc1acff0359765c04a61407dde473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c118a481607b2cfc44cb073780684474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5923aa18810c976eca8f16c9b419b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42f3ea417567d5c60e34a9de52e5b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31db9d5004b72b996d217b9ec90cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f427ca2d6efb0a6fce530c34cabb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e597e7fc428b238975b37a2c5597f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c68696a942a2f4f281371c70eb6b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eaaa298a383a18a4520ee28e18324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cdd229e892123034816ebef6ba23f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57933204539be343433b5629fdb98181483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3503da9c7964a3cd44d8d885f0f1ae7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab79c6e82ba1b55ce2b5215185856f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6755de77f72750773383153f5cf228486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a626f30e2a1279d7625bc8c16ddea37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a6f492cef956af43a1d22f82419a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3207346a2a15a3649aac2141fe1fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946db23b40f1e0796def9275d6fc3f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd26911097612e5cb7dfa1e25eaf610491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982463a97f7258906b72acaf2b117b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6e3a8ac7d334bba0f2b1eaad919a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2541a3cb41a73ef1f4225abcbeda21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad5404c0dc8b43f169ca5b747919f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e1700003e9e95416f092802f5d34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bda6c53c86216cd936db30e668bc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff07181309f2da0af726b47a0fed7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0c4efb597bd62a50453cd881e87a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2940f76bb908a3f5bc941339dbb247500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a2fd9a52c17e4b55cd5792c3fbcb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675983c680f5fab923b315194705c65f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58141179f8aea9ffdd4325aacbbd41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d58be68ef65894e7a2cdceb808ec69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aead59ca4273879b4e2c8f3cb68624505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25091a20f792b57448fd37c12e35134f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bee2ca378769ba07d1abe62433886507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530c61a1b44cda5075694e6d8eff1f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a6b920d8a8a8143c8491b7c36546509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b75e608229d96d1d178e7b619cbc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb86e064b714a8e4564c624fd08c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf60e79b354ef27daf18778dec98c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89c8ed2db17554752706376800dd16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28096a9012e5e5f12e3ee91513d7ef7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef12992a991f31ff1edd095093643d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09efcc749d9f9cb8f56166b8331291516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb6b290362e5b28d28f092b0ff4e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228240b26e18e82a9e0634efd517b6a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715007cea29da797f292d45c38212f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a353b91c5dd7dc01fc07a09093c43a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019900161667b1544a9652fcaaaac6a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83a2516364da894a0b9c3a4b194ba5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21309d7515b320d6875f93077d441c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a335daae6e17db9c1ce680fb4f5e3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d660f574e9186ebda8def516f9fbeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf264aa8488c1e9814c7fdbe3184fb8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fadce22166ea36b867c0fbff6b709527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69b476db1003f872f3d78a3e850b13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccad628683eb8b7397da21654c5311529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ea3ecaa458f134c6d30139bbd4095530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb34a61a62d644a73ced3169fc8d7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb389811f2a9eee35feb9123e9f7d19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12da3c9de52ec36481ec954b7154d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341638eca075ab6561b2223e17ca743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dcdda4e224380d5a293b0ecdd845c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9142adaf7f2f2af387e7bbc3c5e7501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f18895feab3bd596ff02c8edbf3823537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da23b8690b7b6c5ba9ff75696bea396538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03c0c253543d72ee18ca5b7d3d027539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d176e14d34ec40af4bd3eb9451211540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c927406421f315a80c7390a0a8e04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1afd40568e63a2d5fc33f4ca824e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c72f7ba0476448fad7e33a9c87f1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de3ab03a990a09bca2fc45cebf76b4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ac1d2d682b93a9efb444c83fe8d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cb9630500397080ed82c129c141ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126e8b3020be4795d4fe7f6271b386f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27461b7674a62ab9880279e50c6f27e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae03e0c9dea08d766af93c2fe030a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dfcd9fe2611e4e51e25671236003c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce47571211a9d3f36a01a13b15f734d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abdea7c8c4ece7da10cfd438d693fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a8697d095b491744d30849078a174553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1908b1550dc2146b405ac4e91c774b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8df70b7f9ad76f856d21c3d16b6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be14de54ea051a9001d1aa14fe3c23556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb372b723ec2591ae18a95f7f25aa39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e6a7fe9cf4541887db173d47a505b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527ff3272c1afc73c6ead1a1b9af71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086265ec6f01f5e2de8423a9967d6b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c4bbf6ec5fc981ad880be9c52d43b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14187a5d3f4cd3babb88e2bf2946db8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2677895d47836117ca3f4d0968853563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e9b2cca8ec98d96018dd0e294252a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d25920233ab7b1f0fef95d68021a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815dcb4cdc152356a959e1335589c57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6a403b1d0a166da150d1c1d44611a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6978f644d5149935a2f5656e29472b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9066d2931579f6b568c3225cd469b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdd0791d72c5d4ef057e1c8fdda6f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd7c4c419576a6ef1b33ced57834ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4037acbf1e9f79b0e656986ebbe0ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423200290530551403c2c66cb1ba8b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcfd9ee68bb99596b9107235e5f4b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab2da13cbf2519240006aedb6906c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a21cdc8fdb658bb4920c18b3d5b191576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba360387519a3cabf455c56c77ad7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e2063e0ef51c960ff3a8b94d3ba73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309a81d943e10e74cbfe246c77a3c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d18be822ea84fbf78cd6c1e90ded2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52469f28e2f75abd124b6ed6a3a39a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca8128b752e671d511d76459389a9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a43cea5e074e943026fbe77f9ebb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694868756eb1ffc73b74e08a2f6caa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b677b1cda9677b53e70479ff35d51d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27be7f9908f981a3ba339d96a50d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323b7afb1c0e47c7a762d756817b05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68476a662ebfd0321030c0c8ee3488588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bd680bbc17553138ac03a45448ffb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3395dd09089d8f1396012fa744ece4a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973702417eb3b707332e2c008e839ce0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c5dba3d9f7fbffc7c0a6047df965592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c5a6465ed5af31a6d0cd961171ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a49233364442f5431a52b1859e0ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ac96b273bffe2eaddc34c1d7c54e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc1385ac8dc28fb5011e0f66087cc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cce61269f92f3278166b2e1e44a18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3cd177484d4ba212df8be02c7e8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b772738cb228ee377e50dcfab3ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdbe80ad15938d3ca51c7292b41e98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd559ed0f86fd2fe4713b45981d3bed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56706bcae15f9a6c57d66b8d0c5d9abf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49625b4f28333801ddd93afd066188fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af352cd8100ab30c760fdc734377c174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546ac06b93158b6958e998fddbccc60605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8d8032d718819065733536123ef34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6e1bbdc470395c4dfc04bda50a491607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2b7fc6e1aba6145b8ea7de533266608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab7cd8653eac34266b72dbe19696b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47aa781af3647b1cff979af8bccd08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f146f047fd314b5f70fd7f774e65492611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0a23f6bc26910b4e4d3edb7e1e059612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99a43302f41013bd8cbdad604441f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f39bfeeffe6aa5cd98af266fa124e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cace9a7b540ff806b07ef726d1e0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6182c027de1527bdf6b0cc8e18956616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22617991ca5417f8becf148ed1a5df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a6ae5f886b1c94b31b3d150633abb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe250ec59a4fd72befa09da589e32a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3000918449e44be3eec8213ecefee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c47279aa6df4abc0038fbb9b6418621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319a1db060d7b69a334c47d87b0a967622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9af1252fe45c45eedecf15327c39b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7198bd0dea2b404dd6bf824fcb8a68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69996fabac9c188a13019270bbdcf617625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2edb18b1b6c89f2c2832aeed28977626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e9c61588a438cb3b9764e807720b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa72ca3dd66cfcdb35c829ccc1a81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559712b3ad87cd4172493022231c671629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a487b41e38a6f252e1aea256e6e622e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a20ff047586eea07a765e3cb8c44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8551c61cc1b5d37421fad7bf18c85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5ed3c824d804bb2e38945d7bdcdea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e73326b03b9226036eaa0aa41b652634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5d59899ede37585f504a7fd0ff04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452656e6d208ea4a1e07198fa4759a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de2c048adea52a7ebf90f05ba5168637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f103a4bfc8a8ef32186c8bdad4fa58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eed4c6d03803958f904be4c72838c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9543c2342716cfd39c4a3844fbbc66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c469da5c6feeaff1471109ddaf3397641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a38b9d75c46f950b050d4c4987872d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42340edbd391f62f73fc369f7dfcc21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1968e6a46c65e1ffaa47b4c670b15c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7839a7bab9c87b080c556f17390d0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe87626f717a65fb138dace7fb2ff7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12399f4c8ff405cf824182574e8a51f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55ca860801235d3588b5610c13c56a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e03ca6aa3d31e998debd57502998649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae06cd6962fba402e61a8019669dd49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02cb10771b5b83b2ad8d821889bb2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f303fbe93aaa3038e01b262006d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9377dfe174943d7336307688b97f248653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766f66fe2ac3132b9f589ee2db61924654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaabbb8eaeeb1022db9e465fbf0bab0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24515cb9eb93cb408be54afcdd1693656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237379565df3db84ca630d00235490657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1197c04b4d07f81d987ee3260cd22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e7ba938d655b362373581ea3c87e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b094a8fa73e1b58f86558e12706203660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf925901dabfdc261be1c60153cc74f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693efdd80f086d91023d836b6def652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f6a442c24a114c9908071b255304663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394acc8106d01b8718dddba442c753a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39242cf657857520a496842b9720dd18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081af904fba20902ad5f7b7ce3f4b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfca3986228b2935a206002dd5a80f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4043dd2be2807ac2df89d3d432ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ece3b133c86cfd13877087619d9f1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218359ca62b79f961c9f746bffccb8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f19b56824f9e06ade0dde955f2467f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3341fe2ea5029ca0ab55a33d54c112e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e91874398d9e3ceb60b9fad2df0848673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b5f5f9b2556dd31645d15d4de2246674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8e10e2a39b46721997856ffc5fa87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db3cb8b9ca54dcc3824601f43f24d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de420085b3aa652705f1b81565a0bc72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467009395376a415321a85274d74c0f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434928dccb8172ed34fd6d7ec9974b8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda973e786732315473d0d35d2b0ddf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abcd7670341f22a8f693a4be2b1f3b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405234a5409d411407e45494a754e49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbad6fed1094ab68d02f70588bb886683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28541303fa4582c52589b2e7133537684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977edd989c3556c74a06d565f66214685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff0b45d5c924d756877572476903dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c00756381d44e0bf17f4c1da2eb43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516def63a70403e24a03d8599712fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b34475a9f9e503be501b6867cfd70c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc94601a459c3b3bf047def1163693b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5d7c639722196824cf8680807c32b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12d93f8fe3f1bf10324d80e56cc97d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb939cacf4b6ff063e2e59df55bc855693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e499cc1c135a9bf82e5878f0429be95694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c772cdef7cb631afdc31dc03f667b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc73a5b22980ca36fc1b614792d1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec12c8ed0feb78ebbcfe94774a58e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0f014e7364c098d4d7787faeb156698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50c18cc13c9522d7352ac747a658fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f93d01cb370425d92f5065846565b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf792c1a46cd49dc5f4eda38b14b512c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd86286832fb90949640fba6660c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924e6104d6e3122fb799bf5a22358ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc468f0cecf9bc57c5581b4ec0d498a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19c8bf590f4653c57dbbee57de9528705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0852a1dba69a2f541c6603120583fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfea70bc785115e0643d822a880ce8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82689529509fc17153188cafa1400141708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec470a775a3938dd84b3effb112848709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ff38e1d6e2d632ad5c85e3cc62100710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9758b3dd70113fb1c54818830988da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83db5980f076f4d8b2284328767b7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d1868f22868eb2ebde4ae8c4e0db2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1dae1d9320614911771a3dacd342714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b16b7036ffe2cc4e209207ce96902715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968093fe76bfb920d822a5e0d06c0cef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f5d01c7aaeb2406458e6a0c008ba717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd1ccb70df84d2f1cb1986f4e9e553718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb130ddd6ed2f3ccf2352572ed4c26e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ce4ee6e4f2c54efabc7cd39b08bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e4ed473c0d6b8c50c7c1813b21edc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bf2587b7c489fd69998fb49f66d40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1cf8757930cff425f13f90a76c55f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2d25f89a9d1f177aa578dd272104724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f02fd4c94d590ec9e10b2bb3cc45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d088ae38cb86dbe6204b6fa88a65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d897d60cebfab750df040bedab8f7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d25fb353f7385bbf34d9ce3f7b67c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2627421fa5a28d839d0bfdd2611ee69729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba19a3a94253987de4be03082a3048a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d9299d419fe97d98ed058e9cd89c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6d19359cfa037063ea4b098dba719732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d0e0353dace723cdc75dc6f80d3a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245604c603ea0fdba932531aee80a64a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e778a3f6f517310c2e8e32613cbded735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc8d18cca1d5e53693703426274fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584ca61e17502084b4ef1c6c3998fa9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2cf3d21888e51aed0e68f6bbdb59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cef5d5f971acd6a4712374148332d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a836f0eade0fa45e2d96e23177316740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97d7b862b561ed457fba6adda8d528741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c6e45f6cf7b33f47397edfb905e98742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d8291847566c451de5a21a213c6b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20af2b7fe10a66cbc4ed370a6da0a9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93120a74056bcf9c8e34ce12be3f3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8a0a4f61c560abe26ccba8e9b6efc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b667cba50796b567774569926e9073747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32f8dc2ad68f8c2aa7d1f32f9d1d57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bc60461c9700bb0ad19b432997d6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde1e0cc8583f5075188767abefb9ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d4d1b56654d15a901bc914d14ec93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0c0b80c3c2ff49cae575e4ef7d5c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d38537180c607faa6b6058435456753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d6d6185001c91f9267fbe9766fcbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa1143eb0827a814267ed9e62085aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a8862ea0ab4f6d104b73f95732ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252748795664bd0aa7a369f2b8db935757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf311708a665ac9307b5509f8226450758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecc69159ac611a33c217435c2fabf8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a152cc2b0a891364ec24c7048d21bdf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ab8251f56a6022da7ad69f2b6a94761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7222604f469a5cd34137cc74b9a3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903163dc0deff12c38c36b7f50bdfb3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452ec97aa4e60d7107afab541548a36764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134edc3492bb96b09652ff8b629b77d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc827b012cd92cfeca4d78e71b2d0d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29fd6e037ca89b9d647227f1bd4bbd767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>