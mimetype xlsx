--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7febc3710cf8fd8d95ac0baffae105e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b24f50414019c790da68b0b323d0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940c81d42069cc7c05643aa45fed873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bd0a7da25d99057426907db26c7584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00c5d338a90a262a7a7b1aa0affe1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5dfad199612b295fe2deaea80b2a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92006bd2e09bb3e109733bfbe228fad27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956150bf00ad8850b26d89729fb4013d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c10e35e242414da6e1d13dda3a4c5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c42e99f04de8a6f2e02c160020820610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824780cac8cf092a70f9c077ad0a2db911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4f8908a991f4c05fa517879f1b78612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a05f1446eb7c34fbdb61e55ef5c5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbba6065f20fb80ec2398b1f2068d4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf259afb8f2a1145cdbd5a40a95be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955df7eddaa61fefbee9024ea6d81416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4d0ad1f62a9f604a61605fc6350d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4be3acf326cf9cf8e3fd42b37df418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debaba2cb80194f2f8c8999addd9eca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb47ee5fa87208729e2c2b0204fa6d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3051799a43f10ab5e4ab0453192821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429527879d58187897ac73e51190f80f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb6875b97abe7f35adc3e40bca279423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f5db7e8d0a47999d62e626564fbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3f638685aa869884706f90268a99925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85634089b700959627097dfffe49c9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f1b900b3da8d249913cdc2e3a5f3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc193bde540053122f21c03e7afe826328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc68c625f8c661c18601225139228e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b52393f7459cc57961b682d0e6ef6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70b59a8ebe296a51e05ca924f151de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d12f2c9255645042b0074375f7cae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e07a07073e6f70fd0210a8cf61621233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f448f8a4d96decb57512b7263bab3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e845f125259a9cd7500b12f803bfe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aa2369e391ea6148ada007649adc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b193d128479c14005359bef2dfe7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef3b9b9add5df9942ab35f4420ab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff9ca22a007e5c7bc6427117ad31f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003508424dbeaf6a94a643f1eb2933440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b45bbf2cae56de1dc58274331e2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7721f33f50081e9e3407a4424d0dea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e08757e6ba5b49e53b0b53a3d39043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f489b6e071e8ef57a034b766f66a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c545f2457af4c89b33faff51327d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4f6d9984672ae86b6e045822bfb6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee86d5e0b242f4cdfaa97735bd3216647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc85e9e100a2aedeaa98c6e8feedb148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c7729b7c8c338358dcf0a23aedf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083fa366e84689d7c2d9e6b3f81e6c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27b1dc8038f545b442babfbe8de2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9afcf118470b17a303982f5a7060f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3d6abb4a60de61c23422456dfbbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21a9a259e734035dfa97d0ba62368454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b3dcef3c014d103d310f7662ae25f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28139b3451665866f261c94ae1aaf73e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d34b66d1c966018c5f91ffe3886b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ead76f5853debf0e309891113f33a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1cc12ebf5b2e9a32fbd39d822efe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2b479a90283861002cb3fc31b157560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c10206cdcc8a6b56f8a6da0908fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42203254f1503d3df97da481b7b42262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3603e02c873da326a96fd42c40f3bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae231ef443b5d75c35f312d28e01b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa2dba2c177ab623ef730bac6794765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1d855c95d5d808c52712af9ef82e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c497aa8e322f0d48210759c64ac367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c605f5ffefd4f57f2d3891a17ebd9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeca30dcc20d42e1226e916d2dc7fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe016cdb4b631f54cf9f12e69861470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704a4b9181be597076463d20805df4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79b6915a7fc695626cb76ffb1f80c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d62a2fc5d9bf82987ad6d7866e2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27569cc8ccb406e8222c896744bba26774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba5a34fa1c51c4c1f06c3bdbb968375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5809a07ee851c0b4004caa70f917d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58b030b6c75dc74ee9fe1b5782767377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e99d7db62fcf8cd3925cea62d6ea278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9e7deb5c8c3d25d91043875e4e8cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dba44849d8ca658de46887c5a055780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860062f68c57850b0dff534654f74e9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa2f0a1810f877a5100c54e0c2e8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3585a10e7ab11884b1750ae565c8d6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80067d101275a57c7b4af537a39d126984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229a656c9b993734b139290cae152f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a2583afd2c40f74a1eab5966172a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6350c8e235b103ac2eacaa2ce3ea99587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6741ae74f4cb7a9cbb1be4e8734dd4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e50635c5fc261e371b0c118174ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a3b6d3d4df40b3de7cfe889c67c8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6df98a5399e616f540c7cfd556d8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae25325ecef6f5c62b5e82b813927b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b066978c4d70b00010fcc121bc23a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9756d3e49f828909c14b3ac10fea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865e93422bd1d441782776434d1c4395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1a2eabe99e29a04bf824ea983095a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1864e0dc0beca2dacc87c6d00a7d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa556be24f038debcacbd26adbcc358a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b47782534f78c97393b3f8247d3e4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb59b9c36e17c865638acda249b3eb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d40a1347da6da03458de5e1d7c76a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f644005dd4395a9b6e83bee006c8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51e8c3ebcf5ec4cf96f006c8d179b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea49224d3c141fdc1d63d56cb6e1d44104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd66a6d7ed06476ae0e92c70e5cd04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889ba590b49f6dc6b2615ea070cc9c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be782dcb889957e25e4f64e446e064107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1abb40700f22e2ef9ceff2fb2d4598108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8951f52b50a713d8e66730407c9cbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f753887657cac4048d523436fb448110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472e94bde0c2eb0d86a008fb433c0ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28539ad521e06d7633f29b4d93b8b6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364953fc9d0f71da6323f398aeb3b656113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf893fc48d55588a3944e953785d07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78845724a537c4be6ac1bb7fe8b67e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9746839972b914ea4ff2ba6e1aa2008116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c255255f1c8932589c4d46c93c39b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062bb8e0a24978fa80b87b3bfc15318118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ed055434c69acf70cace5494d2b11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017ba18f9888a9686459babced8fe01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d754ccedd333c21646ad85d01977f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979453af4a53a32e39020498a43993f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820d1b87f0be720920253a4eb61d91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb085398372b532e513a8c077ad5808124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a1b8c9aa874ed33caddedba6922d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcff0a9fc8f10c30d6bc93d39182a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77a961ebc44ca5f1f7a5a336624838127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ee7fa27d91516ac40b3e5b1c42304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125193392c638ce61bd3d2985555029f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666ab3c362881720c13c8c19ea5f5f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211dc2e21d95d975f3e95f2876550fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd67fab4550b2666b9af56f74c51466132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4085bd57839a80097fdc5b1affffba5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c0b535e6ec0f9517f605b8fed48c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d078930dbe403eb9b536ecb81ab83e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c75bd91cd03f3e109d9948a80b3a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071adbe18540dcb328639c7ee5117aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053341c590136ecbae937ab3fc92446e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61be019d10f2c0f2811519f34aec3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d98d483c1f2bef39ded338bc19bc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79265ef36b3e31766042d480ee043479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2d3c009f1bedf2ce2f35f2b12605142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fad520dbbc2ef5e04214d0f001720143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d148e0822d0a0cb5ed67cabd04858f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8911de697acf3a2aafa5cddfedf0cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3aec42f0b9ac0c0729b30b4709ff75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad72220981d16d513e47e7f7d643c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226a3a1861bd3b0d6efc0de3e78d301148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4359627132b3b7327e49994ea0e28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364775dfb080d864b0e5e8ab24f80af7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dbcfff5148fe818371bccc05542f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be68f1c0acb2a9611bd84646c309710152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26531282ff90df20559493ba55f6e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a909609247942a60e5de8e43cce8f3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff383da7bc339210cd308ef09da323155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11038eeec92e9674ea19baf76c56e85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc9710a463c529b02873730fd76d48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83435a495a381869a8a42c0b3f018750158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd8936afbf4ceb42cee4c42f58faed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833ad16480ecaa2b539fbd2403257a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8aa8f9e91e3db50e041b0b9520aa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab4cb492f1f216ad38f222d777332162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362cdf316c481ba4be94cf7257ba46b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19578b31f6673fdc90c6bf8598d5ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62538873caec14367a80253e7fddf217165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931c1297756bb3d8c7ddb9165e3390166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e21ca7a8ebe4a2b4af163a38a1e76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f719b67a8f864ed860231426d217f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4357319fa605810593d98b35586d2ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d6572463fef242529de21646b352f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98f46cf8b1184ecaad8701e401b0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedfad7d21db2fe046417e910d9938b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de04f1757fc723626c707018d6734c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35c5d8252aa916f7b88d29532775bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd363e66ea5d2436979b84ab9ef972b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c7537b3daf456ed82ed4844c3f7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532405b6d5f8e92cf95a722739577500177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2e41d876057cf96e22cdaa3bab2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7ea5f7dbc131a4cba08bfd20df27b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8397c7c662a4091b991e11540a7ae3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe109fa2bbc65182d998789c72134235181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034217f99ee71c0dbcd1d1abc29420d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9813b766826822c73f219d33f0a866183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a6f8f45e35cc355688d5f8cfdab6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c713adad619b2b977a9dc124c310185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc6e45dfdb4f88624b1e1b9111146186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76872878c15f126a9310caf92890ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bda9eb208376af8818b2321b9b742d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68615e46663f9f4244d1489082ea64f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af69de10da4e30f805f13b3befbe8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7677afc2a5336da67b468a0de68a6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9650178652afc304993786f4465916192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f654365823837d3251e6f241c129193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522204ba90ff62735df0d6fd9b456560194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdba5bbbf0f3cb03e80523017b1b37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897b5c53e044cb8f13076bb9bccdd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b4da74e1a515fca259204108e3dbd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f042f3384517939d8d87000061a7a93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12fa40825b113e83bcc616bcafa469199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88967eb710ba7b8513bc0f52d38a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806904bd8b280b184148e30cb74efa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd7deb729bd7644319d4769822e3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371fe1666502f546869c9fefcab50a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb8d5236ac4a7988ff611c4feb240204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee23dbc7fa299236f90f8853eca88205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fb64f46c41129a0ac024b1fa58e2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0e779d4dcad0adacb58d426b2222207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab59337391a3d7803b0d12067b9fef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221e22d43d7d55879602f7ec529a63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17a1f10bd55df85a50bcead325d60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f7021eab895403a280cf768db45b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42854164dbc2ea51fef96020cc4f3648212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca274957386cb9187383197bf4557f61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d255b8a3ba7b05690fc4f2e0727cd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b08d8ec9fd291bd9d5e53e43da8bdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559df213359a696288b7aafd97e1648216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dd18d54c4af760daf38331c3cb92f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663716c850559d12f3b491d32f738eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81198293fc23d2acc12e9e027fb43af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507852b7db43c7a268d231a977c0fa12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1bd15a6c053c26c8a77aa0e61c4228221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9318be0cf2803064022c9bb12c922222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84e2d3dfe79d417090cc0921aa79f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3289895f52450139be54a79613723fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35c7bda25cb028a6c5386a45028470225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302c5ea784b08d6f8f4b0282c590a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c36e33f523377a0fe72e7f287cd233227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ef82412f2280e8bdf26f02f86e24c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b7723e778bd369d4da4cd830bd017229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca302f49f38544ae07f2c40803f1d288230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69e54ece61c2e3483598babbe6484d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fd35201c05ae616dbf8b2eb03ba62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6922f3689d1efce129d1ef0d5b0fcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088e6a7dc1acdfc147725e844ec35d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cd32d9b2bc36175085e7a13434340235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c161392a2d675a87af06e43788f11cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51ed236bb5e155a883dd01fc924822237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f52849024b122f653daf3e41f32b65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539bee09bbda00899a1ab8208b1b901239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884207eae12fd4c31f2fd080d4b8a6ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277105fd703fe2dd2596bea0e3cc63b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586040f94921b972d937b1f02fe6b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb8cfce9f7f7714d5a5607c18e61fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f640c98315fc9b0db71a2994d514ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130bc692b270d146f3d77642616f3ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016ec212a2eb4f38a32d6bda8929490246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3138896cee5899fed4cbd77bf8972247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626222d88e7dd3c1bda07f364fe1c880248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495448b56ece1d1bb2bd05fa367104c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32cd9dcc1942e1d596d190774d806e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c96897d2ca7ebd11db3ffefb99ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b2bdda92e5b9e16c839a4024f119c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71661822ee3f2efd563e464a39acbe7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da04215cefa418999d4e6fbe98816254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b1cc32f270992f87ab4112ebb00b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71590a7dba366aaa4af09fe3917dd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494bf1cbcb4b0a178bed290cdc58b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a682bdeb8642a1ed69d3953cd262815258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c8a129d7b6280a3b8bb553e3662e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e494c36987beb0fde5696a9decf05c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823ff2e2364a61db7725a5ccecfe90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad365815a7abb46f11880796695627f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce763dc05abcc6d4830362a385c5e7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad45002bc97fd261e2d10a2a3ec1d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0e1f5508109800f4588126d8cffe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d78ddb6b0604541a1e46a3240ef12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9665f5397c19a89e203fba2544551267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fffce9e7a6e64eef41efb7ef8a41d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072df21b66d142b9138a6996dff4d3fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5c618637cd3a3a93312eac8a2310a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d6d75df61f8256bebe1462761b6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22b570c56d2cdde3aae630629c14b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83c00ba9029d6c9cef49c1cf0ce8cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a66e01daa1c116b9bb8c6e56bf277274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44967ae5f436397dd852a50964996e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068bb09adfed2b7362a0d6e9dc89098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec0d0fedbdfd71b0a9aff65c63a2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b48cef7f6d69df6924e97d39fe6ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd839da5c2972cd2cda8df9d775540279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c49fb9c449a807928dfb1f50bb70b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe111c091cd386138c0eeeb9d01a86a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2326c3ceb4b91752d719cb824fdfdd2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821e2f18ceba0d8f2ea6a230d21e550283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e38fa025b1305886d9de4c48858e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d580567edf08b939be4a5fe507dab40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058d2f1fdfb92a26b851bd592e0f231286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38221ceba5354d174463cec02dfee7ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b5615d85fe040cc7fa98d22c00e50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7094b0b74645c6e13dd4f2656e1ea3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826d4927b4e59aa3f2d79ab73d72d6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979fe30ff756233f95f40b8074fd8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed098b638bd1c73984933df4217eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76480a05d2b2a136c2a1147974a59c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bec8e12d31c3fd34b8e92b5b953dbb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fffc50de27c3da522a782b4c4c836295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31033d8448d44a770833b8f8ad09e171296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5f2e2a4dd664eb24f0ee84e8a78bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a2c4208e909ee9f2678ffb5a24c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd04a000321bbc4d272193bdb08c04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ebe14c4b00c6b4bc565ae8b96b6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc25c5da9e778c56a45adb588181c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6ec3c95a40ab5c11f56ec702d3586302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ff8c01352f5abb2a54c3b7c3c3757303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf408d178445cd48d1b79de3bcd6fcfb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc1157b927c72754d18ed9ee28201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18999db9c1ae546378b28129be68de9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a907bb0ce5dc89193d026d707b9345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b95ddb7a06da69f71322a0d7f025308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687a1888ec6fc26dcdba6c5613ca666309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2948010a53771fa99ccc36dc8b14c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d11234a46f8821489e103757e02870311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7605b99cb56aa85959f8eea20b58262312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2843c59b5e18813bb1d6279b24e7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c02cbc99ea2fda7d117786fc63257314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb66a310d9bdf850a0021ce23210a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac02ea9a8a1f81c924b6bbb956bf0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e58369e462debc81a2a69a7f643c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abde4565e5ca9c7100da2aeca211d07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07e2d87f55bcdfdfc2680b5050824319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a3ae4d8f091dd9efaaa91ce74e9e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b69b0a065c35e222d4187f5eb82ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2a099782371001e6b6a69a04d055c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a06f04e59341762c32580a14635e9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b60c621440b75e4530de9a02722f6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5830510f86a8a967c507626301fc28325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb9be4bb171f6acc68ca73faec4f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9209ab9ee91986c23e9784ced8cdc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68fa2a585a9bf79d1e6498bc303d50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72efe80b1c467773bc301a007f1fa6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1c74305133e7012644c7d3a511b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce95de94653de3e9d581e33883bb78c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2160cb12b6377c152b919421821e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e64ce875e7e3d092dcd714083679333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e6b457c9e8d191037177ef8d7720e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68748816e68f9dfad24d152d8144cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099fdca34b7d2b8223e502a622060c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e03a83c7f342984f66da2eb076f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e2787095b1337474e9467bb30a9b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99853cd7631bea289e30a89eb8d7c94b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96f2ce0e6c15179d9c0733371f4d1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95b1b902d6e1f2cfd508e0d7d38e82341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7ee6e221bf0e117cb8a109527dae8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa841b5862a4fd1fc4bb68ee855ed64b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f7fc63e77293826f10900e08c682344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2fd056f83428029070bd1e77dfa7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af355a2b2bcf7e0066abf425e2b357346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918067f7b2cb578e95281e643fb3c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88f1be74b9bcf7400c56ae875efb05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e150f81e9ef4371094a6c59af12411349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdef038199906f61d31e798abdf1b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba94ed6f2ebf32099a7ba013c6c297b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8c0c7de938757772681e9a5f13093352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f03ecf6707573c2975843fba09ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc141db343804932e954348fa6725931354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72231ef00e55f77d41d63479ca341a7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5f4d31ce432b6dc5f5658bfb86fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667fc14f94e755247bc6761291ad6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395cca671f5531a8c167d5127fee4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ecd4c32ac20eab384934e72e636ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f513033c5d109e5cba0d7e2a20c653c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8bdd3f8162882c1447fc58bdcf62e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e0da1c20d5c22f40fd67d3b60681362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fd735dc3d9671a6b0223996641e63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52f0caebab94a22abe07fcb8737759364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fa49b3f62d8e5a67ba0e1a6878889365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfdfc2f166172cfa0d962eb2d08252366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6cfd87b8a3c8862aafa1f2319269367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d47e68d80689dda57e74e614a0e1e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc910668139140c30c3be62900d6be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2cd8216dc39cd3a1a0abefade0863370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341bc2652a269daf78ad11b1fd46e67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869f56777b99d844060af6c5b85b5b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e645b52b9a9bf31d469db032623008d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d739804dfa03b74e01ddbbe60766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3420cec437d07d8ca32f0e95d7473c1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35875a55fe5ff678f8b1273d8567a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be39b0192197e7233e57dfc7398533377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ee0f8cd5d14c51d725e5a8ab6711378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65e9d576fa9274a03495379bdca204379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7440d4ad8ec28cda1595570becf4eb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c39197f4c4b59659452e6781c2eee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391463ae8c432846d84c11afb5e203382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4abae1240fe98b82161347fa2e7d39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53d05016d8499d712fe341af585e1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b9347864865576390dfbb070a43d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238665be1664e4b46bfa7c8cc11e7cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc21b93df0c3f19727bda28855bb4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b0020607944cc92c80367a096f18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652a8f629af03eaea5a26e1b81a5d60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f58f8d8a36b38b1a52f2586d61914f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14a3b1252c45186d11a14c6884f87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d123863a285e43c61f3f3c6ec849daa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92eebe13871ab4680cb4cf7fdb702e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5eae1d9699a511353e33dcc237b00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b19375171aea7ec3b007bcad785577395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b46591849aec817781a38fa986c03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a053fd7722b9a72b52a90c6b2dddac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b921a6f36e3294add9ce36da03eeb10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800f05cf169bcee598004f6ce0aa09e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb0876d954b5b7b93833b0aa4ab63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca0dd8d7bc7a0e4f1d381e4aa0d688401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbccf8665a3868ab0dcf7e49951982402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653dc4abc912d331723f4f1f7826bee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e058c19d18dd74b8bd1a8f570425239404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb14d7ee610146e618f5dc211e4efa4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d730441d15ef3681e733d5355566a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaa3a7a66de3fe15f2f734b906feaf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1e153e66dfb99706b22b0778089a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8373d8333e230537513a99c329bd90e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4d6f2b2447366a627404383f619f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce920ab8735f9221d03f252019fa8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9327de4dc328da21b6819939f7fa17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324895d424d964b74df9dce8e98f29ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28995ebac80498810969e6f7f4ea4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd517ddbfbd9b96a7b9910527cfab81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d336dbeaf95854f1a32774262108f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433682973100e6ffd7a4ba1ad7e7a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0e78734c8a41ed960b90e0ba72dad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168be89978e2457cae747b0c1ee974f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4704ab4789869b6632c83cc679a64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b871c3fc091bbacd9176a4071087eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeec87ab7cbc95acf1c5c409e8a247422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d050b6d861e2b409a551ea7567c5c96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af1239b575c618342788f06a0e814424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cffaa518436e0afa54a8765be7f7f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f157ca0eadf0a46509327d0818b6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca040a99476b33722c5080c9f9527905427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7acc20d76a31c99e954d715fd7bc07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24372ce1408cc35f82b6582f059f3d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf42974564b36dc89331aeae7862b75430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1a8af9cfc705a456cd709d8992520431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac74236b3735bb3024164a98c8ec3ee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f534797eb2a4a2f1d626e820fc4f33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894fa74d98bb3b8b8769952599d07c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0eb927d20cdc1c7787556feb4729435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47097563e32a45946a44730d7ba28e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afca094009ed720c1545dfeaee4b8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8540d6b1ed41a45a4be5f9b813226438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0bc11955fee98ff6e3056ca4f6a48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b2653c2992caed116c823151ef1f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6868e74c84fcbb194dfcdc6bc527dce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a622a2e146229521a56112ca8ce31e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5628c996daa704ccdd03b1059e11f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9f28693d150c7a738ce1f9a77fde2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77384f4d6d6b87f55a69ea3c1bf3265445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72474c5777be0aafee31383546d859cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5535b245837354cab223de603c10d77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba23a43351f2f7b19f455b331f13d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f82659a95d5286b10ed781dfb617a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7deb3d48c0c019b735ec875f0729ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14de376953f97072fdfe335bfe78998451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26091fc6bf210a23ecc58c5415c8290f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbfa34d96041a3f0ab00164d532aca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d002113ac59fd8859a2499f56aba27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f07a12863b8e8f4059fc6b90a7b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a006dcc36aafcf2f6e0dbf0c54a365456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f85ebef204adfcfbc94fdd48ce6d90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13fa152b01b065464d26a75d4a714458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00138c4aa16d485db40edb786fc9d6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185994c86c10c514b0825bc52e258f7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b6d0257edd50fd67c7fd56e371a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607915d7ff88178f6a7c96af68c60c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef720e528b85d0eff10ce89e0ff7f3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e433dea74a1c1b5fc8d3ed5ab7386464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd66944f2cf980cc8e172ed2e92e9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d823c4df5629b8d5cca2e491b4d67b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e0415e58bfbd47f30f54cdf1ce4e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205dc46fd6f9aa29b881c3cb3fee84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0ebf0d9725d84fcdd8f9ef870f13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489bd1af297bd0c64d3d2088a92ecfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fd33abfadf46f4cb91280e4ee6083471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562075847dd7fcbec8a37ad241fbe9f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81700897614b09b8d4617f33afdc0157473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea5cd0ad1122ffa07a5a0adc6b31ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037e157af46b989ae0b99b0234d3ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373ebecd32da9f43a52c3084eaadc87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2679f855020d6cfa2016e997df3a71e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f08daa401d6e54809a8078e9b830d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c6b1220aa1975f143c239b108c421479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafffcd1f1815cbbd36e2f9c6edfdc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe2194e50002a504649e3e8691fb77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4e81c90c8dcaaa121c7a64fe2b2a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6aeb8a84f9c322d3691ab9edbf964483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93236ed8cb03fa5d321eb94cb0dd13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91def794098d2b0eae0ad0c3887afcbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe115fa1d4d2bade25d4a2ea6b4d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158fd7d4bad20fcefa2cc2ca24a8a07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd753be2a7b242154c76435e940d44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aabd3806da789dcc3be07e1d809e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b5fb0c7fae953e32d05a30d23755490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac589aaf517d2b4088f47d496c8b360491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbb77058960f01bf5fb18597ffa1b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36655d545d7c16e9fbf831ea164b9210493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48154beb998ea982581c3fba71560a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d87577b57b8f8a50f5e357f25902495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcbbc61de9d041f91ba0d222cf6757496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db1d145211669980648dc1be707987497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04049a879898d8c675bbd4bcc32adfc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e4af018438d04e2fcb3fd4f2a16c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4bd4d6a9b30f68834b04a12c3134d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20312be270637c349721e4f4ff0ace501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade08de51ea158ef041c8f8449a6543502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be2dbd343e7525987761cfe98c0c64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b375ffabb129f2cbfb1f06fb6962b06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cc7020ba628721809cf55be37b148505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a92c9f3fb9690c13477bace225905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1649fa63517d9f264c3e448a12d02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c75723a689f326216933d821397eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8d75aaf0530fd7c2253c67a67b6ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7752b0f9116bf4e44c89f3f6f814d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026ec751cf8a236609d5b6f29ea975511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7236457816aeea55c7f86122f8256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7f57bad9c200f00e25cc12341d6a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18824a96e4d1cc94fbfa8ee9b9a65f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d32e552421bbe8bf26b410bc5d926515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060fc326bdfa5eba0d69c8d3ab0b082516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12091d72d60b289acc870bf8cc189517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2259748e6560c3219c8032b8e1c6c2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6dc493c6583248bd3057477f81b23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efe6d3b9c8be8affaaae8557d7d73f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bc1be7ad095a9c676dac38ffb4306521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f2f41c0c3bb5cca1024e35e290804522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c41389609bad62b652f3c969cd043523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0215134cb9b44d681ecd9db413b77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f698e0cf624e197645ecce4ca53d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9492c0873322ebcea76970e55d1059526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643717f21c4f87318a37616bcb46dba2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742dc384462c760f83d1fde91ebbfce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f04e1f7f5a57358ae003cb5105983529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e150d45cb991f9eebce1e5fb0d4cfa3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078e0504d1b3ca25ab830880c75949b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf2b38384229ecb99686d98770f3a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624fd7603a1263bf742b5f5ed99ca15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e552b40ab4774aa131e8e4ed18620a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3b43fddc42e62aea8f2065daf11ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bb1b7ed897e30332921a53e2ca844536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d807bf40a099de3796cc3f6e4c3f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f94d7990ed22dc947144e07173ca6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1e81be813600500446dfcef8a2933539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e12fce384e241c010ee1682e36e2e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaaf95482c58d0d1d0351a955390ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7626587ebd951d89e46505beaeebce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563628fa23d828aa7529ca981aadff11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11fa2223123bbf0b6acdd82a80f6e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85ad59bbf611c2bee72cbf3645efd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f2921fe83b69d5bcf1be9b0db57f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c93a5bce06acc03680e9f75930e109547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4cbb0e9a286b084edb70ed2d0ce08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb403f582f9a15746d0709f4f71a479a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e531ff02cb5323c4c3814f03f75a28550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c22724263c9b6d8e1e65eea9aa8989551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16363ce8f2c5118970b1b1f35b569c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c92ea5f6c707170098a63abdc98a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde51b0318586bb620ebf7a836acf064554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbfa7857c4ce665b240df80b6cfe52555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115608a50fa0e5bdfd82689eefde2b6e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094b52de15f4c82e77897c603563671557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47a96de0452f7e040e994e7b5cf37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b62b38fbaf1d0fd653ea75b4f40f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671cf1ac4a841b2bdbf7e8b51ccbd27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65a72dbba0ec3d78b5b9caeb673d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920da18fc9f45bf79a70066a4fd3f46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d90b909c20b0349738728b8312a81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b54e65fa036d5527646f7ae73d301564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe64fe3711254acb51570a73f064e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd73b49fa7bb23cf8f3320b21cca21b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd41f3dec00f93764964847641bef74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a31506e725055ff6eecb01bfc8fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18749bd1225be0fb1cd2de7928e472569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f0a010a78634a2ffe569c49a84475570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0351fb7a6ade108a62b34c6e106ea22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01e63b2f80c7838a1b34216b340a5c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc428b5fe50107109738c0596130e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73aefb410f09ccbd9dcce6de39ede1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0e2ed9548beaaa12bfc34eae3acb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e21e21c0f5d18e4228e8b472ff7dff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e5fa8fe2844aea81f2deed5d754b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04e279a2e7c45ddde59bbe433c211578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c03b1519f199d8d009a4443b6300a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a31210c86456676f777fdb984fa55e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde343665b115b541eec4a739372bc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e930d33d522ccc375cc36787b108582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18b5acad0fa1f0d3b71ca3c3b1ba39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ac46c1d1071d7e18c9a3ff910035584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcefc31f261f8f2cfcd3485d1fe978585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2627f0436e4bac4cbe7ac57c4e8e31586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfaf6039f21955b50d561025392728587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e223d565672a90187502ecac11e6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dfb6e5922a64044a4f7cd2b47853a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c76f98f997210d5fcd2f65f63d4cb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375722447e412c5713dda4e4ea3f5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8a69ad314495950ecd55ff211cbc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298044c18183fa269ae285954f9fb14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df940d252bb6671084916e66bc6b4b62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9e3b2f06f966dcae6d8ee1a285cbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504bbc10a9cbab7d4b36414185e9c27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e6bba3ea2be36ab12835fcb3d68ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc29cdbb7fce1ee4291a61794bbe7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e930ab870502d054e5f01cbf4709b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe6122a3a71da703c5d6aae82c3bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500b9f6e1bdbad60d2b6406b36e9dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa6a3dd32d700382229676849ff5a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f66b7948b6fae158cd2eb1b532b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767935e5843d901ea7b675b10d2fb4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29bb1798bf1c5f83b52031a6413e59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29738a575e804d44702cfdbc232c492606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927b5ecd21bde210529ca2ee15354a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3654438cda319afc5c9f7157c99c900608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa01d355434ae2f73c78c2a9a1d414609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1952f92ab7f8aff2f0c444b2864b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad6db30dd81f182dbc94ffc9603822611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5395fa8e36ac2aba6afb6887e4478612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e234eb75bdf4c38ccb46c37e06045613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf8af0bbbe7c61b4fb0a4e2c22cd13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41966b7baedd95686a5eecc39b74dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ba4b6168dee8c868b0376d49d1090616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b43860192b07daf6bb50c9d9d20c53617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172be65a9167982cafbd7bd63ae5e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dac47c72d1d4dd7696b294e5d87a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c02508596796e9d07098a91f0ea78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05c51ab29eeda4082baddbc4b8a487621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff670380208d49d15aa6fd824e9d3e17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e957df3b440639da1c50a2ca0624d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca746f309ba152b0d709068c3af09d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c259521a1d95ad49dd3e63355ef5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abbd9ac64af3efff3e627af572c0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188fd13aec8b702f9b47347797f64b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d338ef9ad6e9cb4879a415aa1a11281628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f252cd99d4f2c8cd58fc8a9c3e0274a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163103a2716a1b4d4bb6703c55af9093630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a24dc4c633db6d2bf67410cd33c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e46fc4ecb9d5b8b8e1d032dad957a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e3c148d3d87e3dcfa91ffba209f15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d61ff1dc50c0adb0ae11d540b568b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710aaf1ff27cd26c4403ff3357d1205635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a08a6d8705aa06aa35af21bb576c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52f486f6bf0f936f0e49363f0c293637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e385f500b2d3a5aafb5c660c9005d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503e2d1bb2632c5e137268e771f2747639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689889d43709dd4cfa5aa7e7e3ab6ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e2f84805b3754df58662266be5962641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67071716bfb5a14526341dd15da02a31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff5ec2be2aa2b314dff9c7b0ca20f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725e1f192c1f5752211a6c33ce1463644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50f89e88d22b799f1a353c6539b446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237800802776738da6c02f09840343cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63173e13435f2f2ab38e2cb7fab020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ef6273a2250e181ad3c9f745e93e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427dbdf65dc7d54e2f5fb537c9f89f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c6cc724c58a403d28242e02e5ec89650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dec248bf142321b733a2610762647651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9168da8be853ee9a5beb3006b7a3de5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb63815278cfd3f424debba0e53f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88704d0e97ff05dee8f19d80cb52a129654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c69f0af7cc70399e083a64667ba8a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7fc3c6343702ef33260669d6e7002656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0678256a43ba8dcc23f4b5fdeece6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72ead492409aa9da6478309946da2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23718e63ced0a4499ad1047f93342d33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22a491e77c786010c5912e28126342660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a1cbdc134cb91612b2324c65d43b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc577f6e4b01310deb9c9d22d808a1df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e97aba538bf87dcd2507ab014caa5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598d085f2ae853000ce84aa4a483dc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3e71c0cd2b209947f20f958508733665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12987e53a7baa6cdf0f0690c3c1af584666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099df09e4a82766f04074cf61a033c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203ee59a44cd52dc919b10b924d932c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43840b78ded5f991b142fd957e56b673669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef777a3afa3a73103faafcb431c718670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2b84edad2d2725d084f2b224e0a4a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518751669d90f87feebe029f5735b6a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd242bf0e28d8b799d836d4a76476a4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0aa09d5d6624d68ef7b1d6e3cf5d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3519e3413e24dab82163788e09d71e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e4dd510b31e7ebe918974e5a6874676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9014ae08b1386e106e7fef20e52ef60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098b58fe94a9f864af47574f1d48d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ce56eae6122ead28254ec0b35025679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da368a1fa34557fbc8a94f96d1298680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097243953b3cf24bc2a49721e329285681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d51fd4c56828a6cc70239b00d0fb69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267bce524298c2961782eb10814467683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb45954f3bea8f55cc5a8a39a4fcfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a69e6e4fa8e2091db672b71ef8fd3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1365ef4777a1a599a482eeafdfc67686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950f592b6d0e99e06cd0356e113a883687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ca69d17538e19dc799a69ab03b905688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a99b53eb1d879a798f06d7a16c0523689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ec0b28195c51a0cbf572faea45eb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622d8622a74f7bebf3030f051c38c89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafd2d41d55f45ae41a4dc1e83af64f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f27285c1fbe827e4bb3cfe6fb4ff14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a635b22001340527a14f0b5fc44eb0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad2a82e4715ba7e5f8b961c9d3d00f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0902a6268e081aeb3a6fc728c2b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f50b824ecf7df56b38f535418373697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28076e1ab04bac948d88666b63f69f12698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dee4ca110c6867122f038459e4db01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a2de051e7e311f7fdae1bb8cb033d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecabcafa3087c45c131f815e0fce95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9df0b52020ef4a7f95390fb20c58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f01a294f4b9e444f930b764091258703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdcce9dc2a1060621ccf2a610f1427704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a56de237023b6b5a7d9ead03291704705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8112cbf683efe32b5a4c641f4ef6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a62f1fc79fef97f2afb32259be91f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee032454fda39990fbb7f938539a08f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cd410a98f2227ef35315186e4342a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447301297ebf538d499370ef82b056710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fba10dd3c4629d0006e57461f15dc4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d159a66f331fbe23df98fa97b8b5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9be68afbdf07c700baff428aaad4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff049d0849b29c06f1a43588655ba4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20078b793940a502038cec36f2808c0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e94de612eeedea0a27ed07bf287b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8efd9651bb869f14ecba6b6f4846a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c333d56e049e03f38210ca3b21c4d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093acd9dd5e1f0ac96d36508fb1e92ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f999bcdd0371e8dcb3ed4a2d70817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4b88498d695e4b8e736cfefda4b37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c59d050a4b381d7eec164d4260be9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e5b5c8fbd8fb9e5702c2c8068ac4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c856470e2e3c26227465599752f55ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6df4dedee48b7ec6c8c0ce7bdb331725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11dc147f1afb4bb5e4305c2f52488e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1646ec4950209b60f8be935e9e2f2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212af6d54446901699378e1fbdfc74c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e0e2e605c5c64e9ca4689064cc6ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39648f6c3abb1e2462af3006b56c5ab5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec8e5c9afda6787fd7ff23625fd615731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280ac068db04e8059ca3d9ed6c5be17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb592621e4ba6ce9ff2342212a869155733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce28283cde424c9276e6c84b2442d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16adacfd7ec589738bda8f7f5ba1ebb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786545d9f28f2bc31c06ac99fa064e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4fd41aef101b8a69ae74dec2823c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6bf965cab8458d0fc0b12215efd26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c405123b6e5419a41f9e1334d63b9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b1154506a3891ff6bcbdc193cb3c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197761616083bee34c770d336522b256741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d4213c5a418c7084b1dc54696534d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f599d5e995fa29d3042927760b2b567743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98422ace3ef45df6f7ace62c61d08cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e1c86648679fc98aff9ca8d16c2e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff1636bc8a156fbdc17b3f8001e96e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17832dfb67f437fe75c95ecfec75c3cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69739a690edbd66964e2e12e01311748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c39110efbe6d8c06102e954c1cf56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab922a01161b66aa747a8a7e30455745750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a03a40aa1c2e7060665fa9057f67b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e649d3d3804f7f83370e19f529215752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e8d461ef98ff4b8188ff579e80c3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37b9ec4c8bf2e4c5e8dd26440a333d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12636946c40c002f644a69fade7321755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f04e3b6767ca6c1fff8e145beb3e59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f98c3f220935205e0d1aa28e5322a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db742b936cffc605e5f1908b1531c278758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ed551a0e920fa722c6dd42e3aa39f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1894d0e47bf59753c18fbb091f39cc9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f00a4b3f5cd7c5a55408dee97a7a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5223d73f3089f3df4de59be008eada762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a956d93e615a1eefa6fa5089b1f37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cc84a4a6ee58a347888745ce8c9ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d70e4b0a641be1a33e3f80aea2ea6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc069f0bd52b8a3c0b9f9b9be0040766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c330b280974dd57e1c9f4359d0e526767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d19eb0090d8472f65bba6214a1e9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46358743326378e39551fb6b045b3d0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d2dbd22a71ffbc5fac97075b520b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34264264c99a046e7dc565c358487f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862719382dc6cdd98b50978069ed460772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58845c75938eec4932fb6c070ce5e78773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7969e9efbbf5b0d7b2921c522ffa9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12878a41bd7451c0b15f0e0d8358478775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a5adc76293024abbbf2eea70da79776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a8bb937c066b547fd82b0b8e28688777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437d7fbee190c2a1d853857823027f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e06a4cb719694b1dc62f08d5dc8e7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d284daeb7db70c5d3cdd3151f2da1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a8f5931ba2f59ea4fe08fa54fd5d0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ac3a80700c51265a600bf915b31a8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37774436c6daf15f2d026e1387c56b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556589d2ab02ae41f73bd94ed3109321784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a49f8e5466ac9a9b58fd030682c0e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb87b1e068b11a845ac83f91022659786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a981a33a08ebc1fd681d21df68cdcbc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dc800d0f85122bb0a4272bb5af295788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f3138ca09e8a97cb8b3873443cca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613591695641b7ed40c7de50c61c4e9a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ec798928f39157127cc4285dafae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e98c14275e8458922c500991aaa96d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68939a81b606b06df0a35ff424e87cbe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a89366284259fbbfd4dd58da716df6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b40fd7625cc1d22f5d396a3cf086795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82f631a7d5fe96a4cec65ab78cbcca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf382b03a86b21dd2a2a03f7e28e17d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594114f407dd2ab283d1cbf49cf37e5a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05603659553d70cf0fca160d7d906a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2a9074bfa4d2cb88d26b941cf84ca800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f3042f8b0396ee6b8e2b1825c43c0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f30a4d7f141699d6e5d8338285bc5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beefe6ffa35effe585d9d417f32835803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eca1784b441295a0acca3625e2859a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1bed6a217d3c319f0a209338d2a77805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8be3fdca159627334891af4702ee08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9b70462d3c3e7cb838ff33a48b6fc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575bef182325ddbc83c5b7b2852dd35808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f698eefbf439fdb8e5b8a31312a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d375298313040eeca9b2d49b248222810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba2dc03aebf406165e81738fa809d8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f1c9cdb802dd1e97caab1b7e8da90812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c2f3557f7928bda700ac06b4cbaf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e170a7caecddc50ee220b3b725ae41b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558edb960d69972839e2c4e822fd03a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961c6a6a813510c0c410a2a9983514816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bafa775342b40d7c170984cdbe3e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd75bd69af0ce9921670438ec04949d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549647448425478425fb606b4e69236f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e74b405b8a2c4ccbf0096a93ea69b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803bc15e8fd5233b350f33e2736f23f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85019e2b1f41d11ec7300f688b3bdcd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ce9ab620230f06e5d51c986bab248823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e576d1e87287ab8a46192a049549e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e06710032d849a21c7d7c719ff69f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eb6927e9352f59b2be4c81639091f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d731bb23cb9be7a62a076a60bc9e814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977174b00df25b3828e29fa9c4ee72de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f056fe5d736f386e61d16223ab1df26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fc660099ce3df6f21cf967acfd23b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f02d8fd6213487f9c827e489c8308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698931e90083318dada3620621c457e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e884272a0d2fa0c25d0169e3692dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9d01a326f8c28d4b7ec851a9cc4e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16e627ddd5c1e3bbb6ec882e37841a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc861405665798234b7cffc689c73613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cadcb7b6cda85e2c969db90b4aba514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c43a495f7c90364afc122511ecf0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d6eb5399b68903d74ab97943e41216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1282203488614fa97c305e8f1db2c3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d11770a99269ab5dec9d75b0a86b4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6121644005f3a22a53207ca4fd38619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815af7cb548e40697b8ac21ccc22dbb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f5c8ad455f930c29da9961ff1a42021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a970fbd81815ca53fea517fb9f6b0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9583a1f94efbdc587271ddd92e3619f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ed73bab5e7ca8ec8ed9da4c98314f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a86241a27e7ab2530e2eb0355d77c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c55cd38bed8f16bcf44560a78a2b4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2534d09a777eeb6da88752c32299627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a2ede21dffd0f8924b3d99900ed1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb225b4bd086c78644601c52fd7944d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e58238e98f8b8e1f9b852ef0a9628130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d53273f0acfd78ea9c7b6cadf1aec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1ffa7633c5a8fac77e884fa5fb8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04d98ce0275d8b309778e6ac3719733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a157442009e0194e0eff0a56e6626534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53103baa703ac31540d9b36e308a63d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93139a2ed4128b4825390ef8392b78036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ea8643d823755faa8484c4742c7f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded2662ab2400820db33f8ef682de0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b846f3a8091a09ebd11e6dd3b820239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817061c9a8df0f41d681b54702518740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59dd57f5450b6535fbd43ef1b845ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c77044922d669a4e01e812a453b3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ac5a3ec16f03b032993442dfd48fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a10cf3d2e30d153d090b6f1cb4d9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523b48c3074b2050d06c524976d3a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a7a9f745ef03f426d3c16e049ff6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb73be6d0ba99d5fc8ef537352f607347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c423bd91d3f2476f27fd1bdd38e8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fa8666e8cd5b18c8b00283b5e35b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e500d280bc009cf0ec61869e0d26750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad29aa54224f353f81a770a40c23251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b7f562e70ab140c3ae97fc70cb08b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d5ea72ae3f2074b8823d8012a134f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f035f9d7f580134f2c55aa37336f3a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ab520f1c104f25467d24095a4ecb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2276bd0e444b184fc068a7331dff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb9d8c80ff71c3f30101f704b38de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fc86262b1bc4f6a58806dc399463258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830336eaabe1dac83b739500888042359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c0c4452cb52e355030078238d52b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d3a86a9548c9deeb27be64b21983361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65821d7308cd2d60f74b9f35eb902ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4188fde52f7368c8930db33991bd3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a10fb00433d32a7344403d653ff48a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ff324d8f21445eaeec6f7b6b720e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdb48d35f5a9bbd12eef956ee571cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc849cb3ad7cbd8bbe3d462e543eb8db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b50272527e6b07a1235c3b9dee8468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e6b6ce3a0e3b2e8a1fe760da291269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0d54054881142caf80deefca5017e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d7722e93ab9f6b57f37e1dbc7a29371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdba84d6c68ffa55dd0e486bf7323b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd4126b35de74dc4cb54d8159c650873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5c412a76a3a70b0ff8bf3f012b5d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddedb255ebb00a70937e57a0404a1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb752f92002804fd764e850146f1c9bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c4ba6e960c2920b2bec1b9ed7d3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6e6b6761954e507fb7a21d26f6fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08585c4c1c32ef3523f45e622b9ab679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e6ad6af9e34ba257aca8b2f552fc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ef386c0838acbd6e6f9adb9a1aff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001061c0962420c1d578471bb8be73d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6318b6f4ae786e074dcbba09afcb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bec53b5c7ebfafe26af3989481e0b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c5970959f55afebe2334683bde40a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e627c31f0e1bdb0cf259f3d7baf4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02a523560922facc330e5803b37ed887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f25d4f6fe2bc3b715a3dfc7321afb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371672f84156b99d965a8bf664f99f0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ae5d833f23d396549a06ad4cc2f0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83c563b196359138ce717a50f97bab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c704d87681fc1fecedd53c57d2c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ee5a25a75f6076391f83ba4352c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354f10974971f3c89702abf716b4fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ee3073615ba0bb2d6e2379fab359795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bd7d8217c613293a1ab2934fef05f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5cb9437ae24393c1ad7d9ad3b8a6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97922844a797d45fee68a8532c2d6c6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afdfa1c7e9cf78f7425261c3a879b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3accfd2c226c2504e1807d8e0ccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302f41ee51cdc95c6cb6ed4b08ffcab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca71ac11219b1493143f22fbf1e428102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f28584aaff5dc7a6894decd81e112f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217a853df5005d4563b6a48114cfd32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe2461561033ec4703f3b4a4ebf6a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989310cd6f755016bbc2bae87aee2f88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e570bb8d3cc4d30ab43c56951771107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baa304c8303f7327687f29b0236a49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a309c3210999432d7761a76aeac235109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754d931a6ec39ea2dad8e14074e199110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaef54b8e6fd1c8de6295952842887a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b2798619a04b73171812ee88c4f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808aee0d63c639bc60f4b65319d234f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b7505ff274d964cf2f47e4c306761114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d996e84375ba04e1609def04cf9779f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7b4c440c8141b8d087e497666c6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab80bac24219b92d29c867efd6b305117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661ffb74733d8f3eee717474c0e89e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deac01e39b94e80a3d23c4c9ee2e99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c30c65c2f5ac1847fe80efa2033c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e869fc56e265ecb93750249ebc5ff4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93719a345184fa25ceee8578ce6301122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ea736b31a67c9ce5f349031bf64e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a53b088096daf2dbb24894c2ba650124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc5dd9ce1838d95f412d5e8e5bdd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283742c2ea1d949b0048c1a4483b4851126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e607e901f29ea960de0f92c3e551127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3157386ef04dfb3702aeacd554f2b4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956194468b640a6a06ea9de37156a2eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb81db87a4e65be633a86b0a4094d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512062a2c659d6a244daa90a69bb77f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a84a3556ed7e834ada70c816ada07c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb681d190144cd1175cad1d96e7dac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d616d25e9cc82ab783587d057cf1a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8847818e2a19c283da3be6cdf0c1280135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87958116f37f08e81f73bf9711a81b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfdbbb4f518ca6877ef6de84dc9e2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782bce47e499cc0954bb93a113ae515138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdf8e512b0fb84864c746a06105e20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9cf84fd5c47e497a6ed17999d8294140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47d6500c03671c8ee4dd1ca465aff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e655a48ae9d6693d18a91431ed63f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb0a75b1f60a667be97a1f993226fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306b493cb0c0e29f8031d304a89fa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e39876a7896546e52937f849c285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f12d7a99f35e6ea8b4ae3aafbe6d98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c4bf596c7de77e308dc9999f319d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b59d2a50a05802b1165f8145818f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99652228b69be729fc51f179535b6328149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6d61b7fd6b0e0d3dc3d701d484b57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfdb9f0d2caff8982308173f072ec2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c89f807b44b8832cca4a60ba0a24c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae991b524e2b7085d12e4491164517153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ca48ed3b2434ed1acef8a346960cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b67e4476fdab97302eecd68c6cdff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17faf05b18e992f58bf2d785ce31f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6816bc26f413eed7bd7cb216807eb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617fcfd792ef185cb510209b7081072158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc057a26ebcd6acf4500fd533d820f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa3d0b8ad894ba8fd995bd7967ae25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144de65461a7b9d2f16cc0961fff629161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a14d3d7076477f11ff65cf05e4fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab383936c7233e6fcf317027db07689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75701f7d4f2ed9c879d758cc417642c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835312dae0afc8ceb388b1db514c0275165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792fdbc1cc45c3f0d3ec25fbf4a14b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634f73e41be521f5e941d35af68bd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbcdc000dc1c65c64f0f214e7e44e7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee0ef5d1a602d7a825618aaec2b4f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e5d0cc2b45ac7a9f3140520df5e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cab2a4ae1e519baef36c8987a8b6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57285eabdf71a0c21f4d4e487caab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a767e55353122b3cff2dbd76c48422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbad5b1851b4b3cd4f1f711215127c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657974e181fb83eefa9cc1cc55fca387175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd5efb393331735a2e51ee9f5269a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad995e93bd7f358b06ec33766bcc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a185077eaa2e2ab9f8bb37583d3574178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10e961797aea7914760ee69566f4c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b278ec0a1f5a06856364eda59b065180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea98b5c572b549ee12382898f05909181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f75b919257137970fd415a72ee221182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2765e685dedc0db1acb454626b5a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58004e0737e14303b8a804920d24cc43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baff02c285adec3dd303b33276608d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a426a89e2fd5dd662907e46995ceb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b274c25fb0bdafe4d56b5c8fece4cd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b96763e1c8e99a1a166cdd776fb131188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce801072332ba1281282daa4429d75c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f899941ae831e7baf177dc445d644190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed975b46f9dfd4d0988e6119851761a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962fc6d1b7c449e4cba9c34b91b447f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3f879710e1472c5942b07484a3bbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00123aba106d5ebf325194f5ef7170194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bc5929aa6a6cd88d5d71e8f959105195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ed7ba3b0b8f1b9eb8ca438602117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c085d98dab17006c5106899125eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7105cfc43d917ebf9148b33942237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686a8cd95be8bfef06a3ec9d0adad1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e164bf6b841c315cd8bd37b2e14e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a33429f0b1009fe5d586a1fd0e14e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72bf21539c45e8be6527a9c3b39912202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494ba7a025487860a78dd31925b9a0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8d6b4e16c757e9275fcad256397c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff82dd28c3cb77d2963a3dc801311a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d87db193620929fc54ff9b2d2348206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b0f0f7031a19e01ff702bab6d49bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d350bc682cad47e8847769a2e0f4c90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa64e6a54d70a2e703c872b1977d2a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4741a336dda8c72878aac4814c3a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4bff072c8be0a9ba7490d0175c5c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b917802310431d51f1ef13550b962ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa941adbdbdbf6899415b1c3843f2c0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cc921722f6703abd398d8b241ab7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5c41fa0f3b2d6394dc01d3792516215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c5d01a4be893df609876de23c32b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298a4e7f10dfe2e6633607da0084d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c9266ce3bae039ae58509078aeb7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a96456ffa234598d2dd9d6bb8a39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c5718461e497c5195932681f264e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950cf10b726bb6988f8e3d4c0aa4353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c3a2f68039d47e5681db0583b3900222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9fca0df4471824be6242ca2c40018223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17f3aa1ed6c9303957979edb7186a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9533c99db7db2d775ed28ffc6d645ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56169178cf48648ab6aea5daee97826226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381449ce4c39c4fb516e637957a4e76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d71f3a1300cde3c4870051f5e19054228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9cb1c43362c984419f1bf15557140229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a73d95ff0ec8dd0af5e61e518543c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b45f8bf88ef52d0c84b01e9276ead4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114310ce2207fd47f62fd263d61b72a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5550245466b07d92f30e3626a8054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4fb3c22ba3daf6186588adb3879c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b6363db86d6a9e997edf1a3b28396235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a064e7ccbf333b1d9c1726b0ef5a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5544a791acc1963470ce1d14efce3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a6aa585e0f4cc5be5a12dbe230bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7911f33272a24380009dcc690b3c351239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de73ba6e123a7b625cb7cb1a4b09546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a8676cd8ac2399930a0ed35b23fb8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e117da8c84bbd6cda3ff239f1bf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e4b5b61ff3cd9a2a9fade0b832ed5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98202b9a6e8f78508a28de472b5e7233244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cecab044f82656d5d0238d4a6cf478245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12459d72839269e869ba25b7eecde8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdf8108efd2cce15818f994e342330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c8d75104a990bed5d2931c528d8ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153c8cce1f406cdb2f11914b1aef2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472d31eb9c9713e92c5098d1ba538b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d864df0916b49610f3ec9ce807cf5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b635fc10117dc975895db45a00496f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b517bc75d423d6c818d95167990193253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9414395ae18aa279e5bc11c8be26d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dc5404a0b45de064d1c2a0bf21835255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944113f9f1c6444e7cde94d72503fa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591603d93d20f1284b5982127681c583257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f78868273c4fc643ff5c4aca8fda74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fdaaf7c9abcb572a958a8d82e713c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f6a32dec9bf8f8f1556e3b5cae24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629770856bf5c882d24bb3773724dd4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbf3c3405d7500720252092206b40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7c2f380ebee2fdbdfdd64daeda315263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f56eb4777911c4dea998972201f4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26904c017c08fa42b64b514aa09d47f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bce4a02beabc8fd3a9d56fb01a22c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc397281cee90825831a337cb570f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965dc8e13166c53e2a2e72f7aa5f6a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254d1e5bc265725d844b2cb7f396c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ed61d58f7a79babafa7d192ab31a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c447d4bf60bb25ff4431426d8acb9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e2bf8afcc3c655407e216e4a4807272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507906214bb9d01fb87ee561af542a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077df4a8190461b580c8042302269434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75819ac913637f2d675d6162869b2d38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00423ea5b41b4351c220f2c5f0672c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771f50e4183403ff54b70d7976daaf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b2ce85aaa191e19866fd2e71de933278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd130da1fc08733a8e44b15c36829b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e6818141c51ff0b14e47a0158f0e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d35cac86efa6d3d763e16b7aa74af6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2b0a170f1dda7921e2dbbb958a44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a925eafaff93790521caf11e0a97ad3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82dc24dfb5071ae8a57ebbd6a20f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c51aa507828ef5947cebada6d12bf8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2c1bec3dccc0dd9cd905b66a57b92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9666f2df34159e0bf73a3f41405d641287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5147f932cfbc11d5401e82ddfab6ef4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855a6464e12856f33ee42c990abc36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868f6a44ad393cc20f80e468411563d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529965d604e2a7b2eaa20f6706ec95c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b6883c45e9941ea49e262c1c580b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334bb6b9161d1e16700d45434f23ed6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f274694793c74ed148a65d9e0b516a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a825c84883e8faacb7c66d8afafbf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965daa7ea516f73759bb341190525e0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750571887d13635b6694138e00bb44dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe993c00df224b0f1cdaf05c57537f0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f419f50bfb911c64f4072dc9dfb1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aee13a6f4a5c9405bad644229eb79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe21aa89bdfb81d48ac40b9d961edf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372e552e55b1c47fdb9176a48273d9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03411532cea6d7d0fe17f03929db840303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150ddaa09b953997e0839fa1245b7eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef3b39e43069e2835965e636a967f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6a2631736d4bf610abfef88d29763306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559437c68f2da6915c8c38e9988348d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d51c0a8849b7b22abe4a89e11e7aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f067b997f57e1bab9c8876d1d7ccc76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f343942965f48b7a2e6ebc0d1d627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ca969cb72f91c7f07fd0c999e41e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6bfab123ec6102e28d708d2c9f11d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea2df2f7e308b60c30056f0513d1e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb16a27e85f5d53a6baa15d8c685a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a459f957fcba8d304b1dab9e0dcc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3becfcacaecea95248934ec9cea0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154138c6aca2304736f46664a260f3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011e91cd0062f454fed14ef6ba992f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33670274dbbf888429be8b192ed1205319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fae47f9380f7bae2d79975473964320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f21a61e44c5d5701ec499785d5b52f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc5708eeeb40d498a3d111702cbfc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a676cb834efa1415bd3fc3f3c9e7c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b46ac62abd3f425c589655343e9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b927c6d6294597bb3c7152f0974341325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb71e6333f243dad22787b4e5a046b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561a227dea5104d906b8cc1f90491f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4a43390a1df7ed0ab3aa4f6e1a7c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcff273d23d97b7adf932986f1ab6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffc48add4fe333e6f10a6dc23bb4d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3b65ebf7b8cc07e2c0f5a5c32fa15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd38a5c2c797d4ddcf99b19c52b4e19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16976484653d4cc6de3a6fd2871a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99bac6c6f4ee24b31a5419781f8036334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336174996c2d1250d3458c52016388cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c6478d63fc25c47ce35374119795336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0be38d8af2713cbb2eae48eb85bb1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1929ef605d614151ebde16975e7cf93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9766f6192c74f997418994e547252339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f2850c4fe59d90bc0e05890ade6dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe59ae9b58e528aee70ec4c27b58f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0992f44bd2888f1b32a2ba10ea6330342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe900c4c612204d8d930767b63ddcac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8f95d87ce911a42bb76bc30624f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b8133a3b364471b4c5e4ddd1e417345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fd383e832e2c0bd0f441284bebe61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15e05e6c4f5f1a8ec1c710b2d59484347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cda16e3ebbdabe10499dae732b5b1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfdbaf36118ca9f84bd9cd88d69e4b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf7be21de7691a0f7d3a83b813d4a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81028020ea815417b4d9bc606cd079351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3c707ec1f68345052b04e7445209352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09acbf0d70215592844cb1dd4980d6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7b6905d226e43c0eda23b45e07cee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42c227a24cd8db1f32fc2548232386355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5b897973416b04494707ee5b8b45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98944490a59186b7899c5ebb164638357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035e03b6f9b983633ad9ccfc86375f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dd4acbe24e27006b2395b73e90eaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a593fd0212a2e23c7db8d4283855cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433907eadc69e88ec958eb24efeaabd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f410e93f1dcec7dc7211fec87090e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a71bbca2ab95330a5697747454da0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c2b02fd8e596c3a9d1c1ca0202127364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50aa9c4fba65f4724b41ea4a7244b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2fa673ddc3d31cf8c63697afc0e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e465259142b9d92df33d07033eed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431a58c419cb1f00dfbbfb2969f60ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057bdc493044b5cf43cc394148a7bc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af19ae5f1fdb7674634e7896fb9ad6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fcb1fad07db5700d250cfca2e5022371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dfdc19eecd4434334b1266ff5210f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de826b64e73f394b237609cb5196915d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab586141a4451ca703ee49e75b08f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc13286cddb33899c685c19bb4a1c27375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be59ec17cda4d366e9926d4e3de232d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a818ac24aefe16a04a322a894cb0fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa31ca1aaf53c93fa097500dfbacd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd458320cf7cc882f1b6ef2fee4df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a1672f9823097e7f77b7e670cba6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa290525a048e63d4a7cb729cc6d3f0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5739a36c9bc286ef389b028f511422e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402440f9185acf6e6a58cf5a47ffc54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e831a2c3e1f376757c7905ae8633599384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf262436cf7c2587fc3909da1ec958385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffc6f5ded5e303813e860e5dcdb5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e82f0ebe6b0557219c65ba7f8229f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3db0e3249bfc416b90450f157f2e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6877f15418f7c853beb590ca8ca01dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424bfb3e67bcc2b45bdb46e2089379390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa998dec5ef719722d894e5a1e6511391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e4329069459fde7afc756be0df2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa420a5e46b266c25a1d6170ab625393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3b3899433467d4e46d65f6bb343bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a0f180d7768c4c542df07a45ce1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dda3cf818c31031fe113c239f6c72396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c08b9b39e7bad9b1aa2a73b493b4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0190f830ae4306e56611cb11161c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896118f5a86eed181949925300ba6ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d179fa67a43d44b2ca8a1f23fa22f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21192bdab52a684acf95774ddb2ca6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9c2d74665b804a9bbecb419d23c9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8c1ff223fa2e79e075454a764a0fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb5f8cc7f5d04935432b5e99842e58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe81fb4a7f29961c95cd1808c7603d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb714a60450a210d1ec5d1faba7fa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc9d98bea5e8c05d2bf5735ca85471407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f4c17f70c0ecae60c0ce5ea8495fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094a592075b186c0f57471fd964e565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb04c87a0b1e738941e3d788ad8d20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869141c008c8a8d169120d1906aed505411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2cc788c321f00de0571ae6b1c6fa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48accba55a733a698d5b86580edb6b0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937035a231cff7754657399d5c0a475414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce0bde6e3117833792cf1a600ed924415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7d0f73e4f8a1b444a2b34a645d3b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecca0592d1a68ffb3aa8b5864b55c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085a40f04fef04742b29dd390e006b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0269f334c550a2b271b05d216798419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb6662ee9e81324a727cd32ccb29ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3785365f4534cb9bbb79f634839e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770aeb48e42a4170dd16c3b26074582422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214c43ec642b552295d8bac12734431423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fef69343a8b049d8969b73605d49b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec27d6d659b444f036e8404668905425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193674d9767340cb8d9804bf866e514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff877a657c45eb4e3b1078dfb890263427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0ea80929075c3878116ed3690e93d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eaeacb36e1a9246c5f4d5ab60d7880429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007e68206b5856974a22c0dbdef362430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21cc9997e2741d4b2eb5f326f5660c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39a18a4fb30b83624063f10131e505432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285dd5f3ca1027131db7f2db39e268433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908598730bcf830284552d1c58594eee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7c9a2cbc80e0d28a635ba4fe611f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db67c3770422704936227ff79ba837436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be19def4f26edf7a6f07e6c60b31f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628128da83138e20634f0067521c26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee086625dafa95fd25ab4e19f8bb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da41818cada293b4f0531cf17d6bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853dbbc8b1b8150ae68bcf646edca3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71616a23d0fa884619bbdfea586f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaed6aa8274abfe747632fccd2f2290443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a33f14cf7c37a0ab7c6d8479c27095444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1357af3c840c4dc09138f5d897b755445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b175347052a503e703508a7698d4b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1089bc8d148f06fe45be8ec42f024e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe478cea83a245dafcdfe63ec707522448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d515af377b7adaaa3efbd1457d4ee2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a80c3b9e5a2b36e46538332d0974d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c7061d5bdcef99a93d7a111ed85e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f546fc11187464160b8d5d1d13fef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43450d45fe5548e56bfe3fe2b1b0cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d742b2c7f1d6000149db1ac630a00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c561dd7e946a6c81624759fc033e2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5f114de29444e56ee7eb28d235ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f55e2b1ba9be13247bff3eeeef69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cadaa1b0f2a055374d8e001f10e4c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a62002cd9049c31c26d524b34fc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d4f14108d47de374f3294e7b8c784460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339896d59d8e6dd3230f27318ac08ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196e2106f539a0a13ca0a498b03aebe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6f02ab599d4623ead4ce4136bbb3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106733272e7f00af1e13893d533a3ee3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f19804d94194784e76c64989fb900465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f09b52c010a0d57027c0756ebc607466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51acf00b81b7ce360f865939415498467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c3608d91e365616748a74ee576cd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41611eac87822274438c233f85451e13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3fc11f735de2e38a9b68e8c4e2dfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1fa46946d6c3c199a8b3f291760d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b249f0e3028a7999b6e1ad6c7618c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f869367d4d4c2505c34128643463473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919987996153f29f350378e08b2c099474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c38f625103bcee5501070519d84ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c2bf1be689825fb67c4406cb78290476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a3aca8d890555067712922f57818477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb89340e9f9388928685331838fde06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee45d48ab4147d12b9e5a632891e5f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18385ac2496da5f3332c3e47f82ce5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8443a2ac56b3e130b46a0e203203bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78da0702cddeb92d463ba51feb3bf17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b72015ffb7209b5e027816e92a087483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef39e02b1f6b2ef21c3b35623bab9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f991a7d8a155d89afeab24faa7f4a2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9eb1fe90bbe69c949ac20514bfb4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666428b3137859ed2f6384a2f40ecea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e07d6752d7ae9ca33c538ba61163e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895809b5247ff3c0ba8084beb416a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbe6934a9b735215b18f9ba736a6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26250545853424e446eca3a6226c51d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed153e72fbd9b81556ad28fa3935365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d24d334f524144c6dcf2b477abbf0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b14228c2b2336e281b1ae8c99e09e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f271f90133a709f321500d365041495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a92d52d2930afc4e69358c491ba587496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e38c82993ded9cdc881808139c4d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d461dcd46f9c135477514bd633c49c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130734c76eee9fab528da27ce25b2935499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967d628893413eb8970642c47ab2ab1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e18669ef157b545ff32187744f7ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ccc5037335711c472243be8a5053502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d57745402b19a419ab28a492fc729f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f08db8672e3d8084e1b05a236599504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77823ca04f9203bee22456586bf08a37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1b7685abf93efb569d2d97eecbc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e62e0320058a56c98202d6540565507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7e0f820ba088e2247f0a573686d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264942066e1a08110a4e8aa9a2c789d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8664167f1252f38eff09b13ef58ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4807865c2fd84c6ce0f388e123a784511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc67fe35a25f56f04bc0643b5b0ad15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ceeb1fadb5adf4063e93931a8b427513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717fd85a9268c4cea77fcac9a8f0738514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e7108938747e76fd97d684599fd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270376b3c906313a4be47488b29e3e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450829daae1dfc938c581747636315517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732f5bd8a9e90c18381ca3dde263378518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194549f94e7ed2b0951d9c86d9d9092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da337620f202103f83796350a751030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940866723ccf7a888d7a1a534d75cbab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0625fdf5b099e08ae2edc52354b1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeec69528e0bd1954adfd5dc33408b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9195171d96321d860e8695f887da29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f6b9a80c9a36bca62988b51e6edd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6468ba62c3ab9608cee654f4a61e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00568b1c786ba6118d50d8f0370623527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd380427b53661ed8df9302b3893cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50e2fac99f1d84a8564f6d4bd7a23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae33449d8b5d65310e316a077cf22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd00c0891d30f1eb2c9360d2b3faada531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa29b9f560f1842795be88c3a705404532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1db01cbcf8bb0a35b675b61bba94e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633307cee26d783ed20d4aac672313534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b4a17c1f4bf5909555d2007145ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc305baf80fd00c5eb62b845977ab1c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29be30ea8d6c9b41c82f28b8a6a9d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e78e24188e01190cca4df941a73d3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1287aea66ffbe9b114469d734ea0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c55e759d727c7bc086d40474984ac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f0ccb2e7925dd014b16b016e377d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3da1c01779c6229249f6825c03d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e311684284057e3298469cacb212de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e5c4b430edeb019ab65590a6c4daf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9fb46293e47de571194071fd6b4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37acfef31376fa5f1b7ad3c733da47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb01922f2d9d904d50e7b1d8939a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef78a558d32a4a2934c828342fc997548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad9089b3cca353bbec4e94b98588f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67604417a516dfafb7cbaa81a2b6ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec06a7fe1e77fd051857466a527dcfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1d2f467549e7003c7b85491fda57c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5638b4b2e7f178fb3d85f713442fdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f783d177e47755ee610dbb70094c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039a7e099213dc360e3ae091437461c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af88c0076f63d8e88dc7041647b696556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437aea279663583a5fbf3d8c3cf1a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bccbc982dbecf13031f218ac7cb3d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0f3e98e0def327cb113bb2ec22488559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095555e045eb4d1abe313758d509d565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6e74fd063df0f29df8427e17b45d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0296e3e0e8616c9b5da5c864b83f27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe468b7100927fb383b56a53c3bff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb420a061b268e344ab7af9d2a7539f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d894062ff2273071df18e2ec86e87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3439b71da1253fdfaa6744c6c6bf7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffec288cf53ed85ade8453b8f1f40b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5edefe9729a84cc9907dad85c0c5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad181990feb3a558392f287799d90c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dc8b9f1acdeb9b1e6ec0f71512a75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75480223798cafa1a875cb3daba034571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312717987275b3b84b07cc0ed0470f7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da770cb8371b7ea0c4106443087fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8fdacc46c677ecc3d447b8661e635574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f577a85b8125d115286efdda12955575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4c95626e9a831ebd5a9edb0bcaef8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c6c11722df368df6107e5e8365a01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b945ee500f4b748f09e04d25db143578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bc6d6a6d290539d1e9c25510b7b6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb9809bef0f6886efb448d3127622580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea65b3181e3f1537936fcb7a86f87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06fdf94c1463004c28de96d239b3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a87d63da2ce3482a5097f9c16569c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c277acef558354886689773cdff7b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc5dd0a279e7f0b67ecce86ee0579585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e8f98bd2fd84e04753aa6f7a08530586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab039dd0bd95d44699f6dd17c2c0adad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25518dedf4f050899f8bc283012496c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296527a03350eea0ef3264bc4bab71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c013149755eedd22ac6527c22695b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8315a2d53043316871314e5b53c3c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d5c374b760acad8c0df8131164379592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48f66a90cf2d30c78ae52535b5475593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569f6ce48cc10fc92e01f6286e432b5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da6a9bc6b004679a7d36bb18394951595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7a59377629b0d10ac65bb643b6bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b2f2e8aeea9864e799e1da63e426a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be7b5c5fa9eaa9d77dd562ff11cb4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06796c08e653d9da5ea338239872bf5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56791e7cf4558f2c2a0a565dbf0fcca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bee44addf7098ba14f46ce34e17df0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6acbb3be28995d3904f417bf8f8f2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a38f2dcc84c60940cf09f8806e308603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95294604cab93c64cfccf6a183be00bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6167bcba3aeb2a43a56c8e896f699c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113199194e9afd20221e9ac25837cf0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd0a1815db0e3b97b90184b44f59f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57590cb754041345b94cfb9007530f5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c225f1ddba03a8984b3c208bf809a52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102859ae3f6a71eaae6be4f4478fe3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c277d549cc78d6416367e6d4cd87cd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b94ba2adc08d8d2ca50cc23c6b29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f1b515f5d9579bd1b09f590e4db75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9960509e113eac347d61628150e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72665367cc7b6115275c5e0523c79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495aaf87c17a5ed7bf556fe69238bce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c38c731d9fe4001db880a878cd7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9ee1138d364827df9d638cec36cff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e6b65ef47fa50163eb019d43c7f9c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c1646191db8eaa2bdccd336f6f95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236dcfcd5e168ab17e5a8b4c8e077c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05e0cea2b0bf4af22fcb07b0b688fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781633c171e968a443df21a02eb977da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d97cebfc9cea6a983c1d66bb76036c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0c2c9990a8685383e9f6f6d44915e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32849d1d896429aacf7a505f0ab9a393626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb967752c69df739937e827d106ff83a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb078038c798ec9d676fcfbb3ccf4759628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8109c5c9ec704b601f3df871a478bc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a8d05be162b047ed11740749314b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed392e20a3a8c55f827b832e87fcc7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c72bc8035599da03f41edad8b4358632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c4083c4bfb7a21c8dcfec25332bea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196194f84975a2ac483bb6db740e1c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4aa907a1fda9032bf0d8abde74ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f40477274c5c17485f05473ab267a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae6790df13abafc05552bfef0624b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7d38e18cabee3777c912e09bfe9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf22f9978a1be1bac60f3a66865e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01309c78351fc2b36a23897741d602c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e55672c9979ba29a71b49faaf69c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a73e04ab177a22ccbd55f2205bdd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878737495d93d20784868522aab3872643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655247c726368e29c1dcf15148dd8c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8a431a2dd66325c460f7febdcdb2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32624e10e060a732d7f475c48c0ea677646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac65d74781ad5831d91a6d9ccbe187647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542274ff642f9d2220171567b42a25f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30a79fe934987dbda78b11604c7b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe5da5e6799e84e6eac48aa9e0d23650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1550693055891c2a437f4b34342a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a0d9356cdc82bf52b4f3dd768bbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4e1b669205a60eee73d9efd3a026e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ffbcf604188bbfbbc93334923c51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631486865112100dc475722096e2351655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e7dad121c34cc38e57a46680d42ec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf91eea8cb64d72ad2478650266e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c1e25341cb4ed6eb902c1acdaf180658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981307e45fe7dda7de4abc8756823b1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0cbbf2b6f458564a79dad6858085d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906acaf86fac4386c3c44a6d21f1ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd035d61d67f86c5016bc8686e352d5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc16884f1f53f197d50333028fb3bab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305ab450a1d83fa70652c049d467ade664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcac307be5ba319b69dd9570a47a44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea62ec347cea835142519a0ceba5d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30feec6c0b5bee2d04ad22c741150f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cbd29ac2cc3dde1ff4ea7bad5ed16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855c64cebe8acf603a047423726f6fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa7234c7212eb4e678d5f902dcfa60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0d51b78fa7a6f6ffbc964bbc43086671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8884130f51ec832576ab87c9e7517672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558b1cc5a885ffb43e81ff9ed32989673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0079b5daba6eecb33aa7765794f2c9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab46a88d638b5e88d250b598e2838b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288added6e050b614b8e9176d2a491676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3080bdea0ed9b6c635b39b092795eb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490942b1956d1813ef46228bab6deb5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b059a2194c43cdfb744580097514e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a51d8bf7d9ae71925089e69636dc6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b83b9f31a567dc3dc7a936775340681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13695a88499ba090e0bb1cbc95d6f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98573e038f5b3beea932fc9a930dd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d781d258de86455d2cbe814a26943e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192e56352768e7986771ec5ca9efdf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332b1bbf6c786f5b206646669069655686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385d44cd6d5f874d28c8918847848d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745182ecb821848e365be9f2399570c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2057239218ef3d4c8bca4a056c3ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb7b5bd98fff25fd554bae9091e90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933852e9413652ae0c324d851d554d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4a74ed694a41fb742f06a84a39c8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135ab31a2ddbd964339a317c1c2c69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065fd8a2170bd8ae5cf138ac736aaff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b518436ec410b8c191448363613e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c20ba68d380b97a9b9a930ca5925696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff385dd18b214e5b86259d8977008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5c5e48bdafb67e1e987b2d5326483698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76984a83fadae1e7f57956cdb625a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed56fcdffa30f2b45f4a794414a0ea7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c9a1b09ad8fcef4b0f5676b28564f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d59a7e0b50e16fad1e7448b7d36abb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370c71d089ab9384bbd0ce27158568b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464e6efb8dfdfca6d2cb316e982b8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d72b5ece2ee185f939431ff7f18ab9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e71cd4465a7b52e835dab217172b27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a55393dea3f1fb786752f1b6494ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af7acccbc51de15edbdcf084813f8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8c2356aa74753fcebc7131aad858c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336776db8b677285ca237cc5c307d9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a89dc01b0842e5b053f99e4440f71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0789b5025330f0e0e69204bc89e68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95f11b865e16d94fd4d4b3aa4c18f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca74fc7d77a583238545b71283765714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2010279621fe5b2a5974d58de38987715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cafac713c8a44293f2e591f4a91ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d9059367baf501f0ad92956142676717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61bb5fab3623aaab4ee9c806ccdec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb5b7ea8e6f14b669ceec500c0cf2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc87e223bcc792e65c3c90d6de405720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be344d84fc47369899edb9f97e5085721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222504b006ae64924a6f2f85e5296e4b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ec2ba5c80b9f7a9788121553d8967723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fab438260203629f72522a9b01022724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4aa010a3863cf9882cd70240ab43a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f738583820f6fb05427428434be04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95a02386b1f45e51f4b7d24f111c44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540144614a792414e4c3f1ef08ffdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61096cf970c6e38d1bdac7c3dc801ff2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14051cff66f36b17db5c06236b901102730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34722b8d4cb213872378d6e1413d39731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d297e44bb79791312135f5e85a95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e1c3c696bbd1fa1d545aeaa9d3fc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27301685bf0023848882d4c72aff5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31b3e7cb45cd05afb6adea113a0c71735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa535090b8a05ad394cd1812abc333736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a508fa6962b02e30680f66366495c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae6eb09b0ecc5266a4ee4378e5b277738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c3f8e3745c4fce93cd79707940e54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3e1ae94747ab2f0e69f4b357f55cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbfeef4388bc178cc76a6329f056e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f1be20ed9d451869b428776a06ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b9efed5043961b92e33be0925915743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1a4748394692daa598ed9272c70c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d3ea13d220b255704a25f818f372745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc1acc6a85ed13891aba9d62f2d41b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648188be89f75a0b2930c1fdd3e09782747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f95f00403bb1bb15e9503480cb71e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d64f60af1c9617a6f0780553a12fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41fd51a614b9b2e7f3a2145b08618750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b017b64bcc35b7c3e883117a600741c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420aa23008ca5e2a074a45986cfb01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cb0d01f83d9c2d6241a56e0cbd568753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a7100a06fbb02093906d19a1b4e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9c98c2fba1835bf11cb892e31e699755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a822515fdf8440106aab2d2c3d431d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912acf3a135fc80db74ef8fc4910944757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa452f30dd98388dda46ba6727988758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbea37ab956ca29788bce9793cc66a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae89fed8cfce54b5554a67c032ed36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1b3b9a6314d44b235c28267bb231761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19443d815829ab38a272cabd67980f22762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1026b8c2486d9cd523e6d2f4fbd1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d6c10ab040f3919446a7c9e58bd1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad51654f84768d49624f6eafd938d65765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b619d04d9992aa73478f63143872766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f624f1644e498140308c1165184c1767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>