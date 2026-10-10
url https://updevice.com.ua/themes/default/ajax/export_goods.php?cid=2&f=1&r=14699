--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4a7bfc00dd7fea9bf21fa42155c191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d735a14ba9ccda08a4620be647166db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9192e7ee73f0783a3f346077fa341b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9cf2c777f3cf311fec8303abf66e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799e88d88e447c9b170f5a201f61f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f81b3fbefe324bee15e7981821b3ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a6dcdd871849972cb8a144c7c6327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b36489c652be69e2f0f1ce6b4f978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55161dbc0150010367d5a160eda9a7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0ae33074caa9cf1dfcbf862e370510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fa33c39be910999d893df57b3732011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234abc60b7ce0fd378ba42e0d35def12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e75ba82330e31b8b2b71bed4a02813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a96536271b4ded0d96163d794b6b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e77819863b53cb4270eab28afe720715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3e4351512ae0bd6d2c4278ffd0ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e5d70a89e3a01ec2e6962a574b53f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162fd0ec26acf5d00fc068fbcadcf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af341fb0cea09ad49203f48cbbbd5eda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a172b71647989dbeb12ba77dc0b0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c2f836892fbeadfaff4494bf10a1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88627f1f1dc51b5603981d6573777d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38daf7c730def90c53a0b5380e09bac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9e3a22ea183eeec38fa2be62f868824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c85219775e07e19093916b8daec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c102b73bce070491a198571a4a4e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6389db403397fd6ffbf54e1468010f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fbcfd1ca2f738b982f1093ae4906728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde9956aceda9fd5d792cc04cbe6db929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56fac67412271dad4fde081b6200430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ac34baf4f448ae5ac054e15d2348231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e888253ddd236942bd6d82dbbc7879c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6bcb1173f8319a98a88630867121533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621679d4c0c3af714e09a953f10329b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b043dc672293769ff5202f0359a034935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9033e3a106e9ef689d8fa01d8004a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a86f4bd00698e9964fdc316a782c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0491bfb047731eac22965c1c926bca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ef8cdb9fddb1de3a221c953b9ea839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450181d680547ea9c09e5482591769940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555c984bacde22aa6742c3102a6f84241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182fc28dcfb34bbfff8173892b25f5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d24a5d9748e8a3b55f3ba7d07b031843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81261ea1635b5397ab6ea6c22ccbdb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7cb203e27c2ee771fd47799a73c3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70152b85c10de053c0a6941aa3eb8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609b05a3de31b901f360cdcd80e7df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173be345a8e1c4cfc9977d155d539bc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6ee39e9ca5ea8d9ba7f87787f37ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe78240f2203b7c95266bf0ed214c9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44778c10c3c78c4e6162fae22714fff851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3df1bc8d84af61d75c7e3c664c90552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64f0dac0ea56ede849b58e0c772dbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc882729758e4456c2265aa9552c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24565bf78e88615ef40ec26ba58c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43630f932a2a69241393ee7ce638f98656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26e9167837221c78a81e61922f1b9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f8826ca5ef99a2d82c81ed42768d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4dc7d577b98da010febc4acd0baf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40709d299626a0e36756f7e66eb44260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871d24f372e0defbf3fa73a9484951f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11491199d97c28a4465591183ed6a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e58c26924258a9c50270ff209c19f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804dc8726eb80a29ce35fcd7824af9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b531f8a73d9b321b680cfbea4558d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc7fbf145a96e3d1a6b771a989bf5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7a52d806e635105ecc8953eecd88e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952345a2c63dbd3d9113f775170e43a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9799ecf15941e1423bc04f3c778c5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c195cb0d7d5dfd41afafd91a0270b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422eaff52fe8ed85e6aaecf0d38a5be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215f1dc8553d89838b9b49126fdfaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9647e6a430977a0d40a5dd221a4fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765584764d2186c18451fd10f831ea7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c715083ce84da57e51b1e7c157711875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e64bd9def10ff19a8b521557913a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a76f1882a02479deaf28bfe5ef626c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf11c47e44ff3f93084dd8a1e011578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7282d013e6c926b0686d720459fa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f240da12447d1869f8657cb2780180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c33295ebd7529a80732ab3604d869781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbcc635454e15c12e3694a60469d9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085074b2d075d204d885ab82fdb694883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015b498c149c840880a49fbcea8ebe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9d9235bca222f2fbbee999b67993985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e09f900211540916cd95d8de2066086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0803abc314473725b63ac870404813b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c212f5fb7d2230ece1accf746e5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc4749b91b16d115e8c4ca1ae708e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ed409fd71287c787fdfbfe9cb5e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fac5cff8701b89b6fd1cac6bc899d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e28f5559745ac8466bf1c348200e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b128a0cc58673651713149a1dd566e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5fb204a770269c5c189ac365ea03b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fa96274862a712757127be8d0f35295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423ec8c1c334df32ad78c15561fa2296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56e60f373c9211872a9c797790b1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc0be54e6c0ace96fd2f65729680f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441bb7274e5bc1c2717de247a97d55899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f802c57f87ddb571504bebc2aed50aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0f5e8cb0062e3983114b967b2fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399d6231c66b933cf4ee37500ca0154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d031161de11ddfbe77eef443cc7cf62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e7eb2b557d2181e96a9f98f2cd168104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c985b18e062131c53f2d75682216105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a350d5619bbae0fc6b317cd2c444242106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e7a84ecc9c1d599526bdd7c6512b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b95554c0c6c7666cff841c820b88e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35839c18d3559ffbdbd4af4fa520dee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6174c585954c633126e42b576261a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab2aa369e0b6d4690c4ea5ee7d41d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac93298cd94f3dc50ed38bbbc6f5f66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ae4677bc3f418457779111425f5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd408f87dcb04a77049db3b27da28f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df9ef6094464bd67007bb99dc743e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d362e21b3a40ea3bd0fa4fa377eb09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88bf49ead4880058d6727495d110d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282fe953c06352d25da1fea6419ced118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ca4300bc5d6c29dd6b3f3bc48671119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec53715a8278ff9b2efec29c3592cd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082d9f34b7e463008e1c00b418a4e24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e55c56c9e1a9af0aeec1fd78e62d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee65954c2926e3e6659c443baa2a76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79c6d9a6a9a704d72c748f69ae5247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314466d3a26a224334885c350381cd3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddbb82aef4e099c11d0377e7b32ac9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6c3c4f11918a2150569abcc294d48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ca411f73d4e952bbe1e7a211d0f07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1cf5003511b60fce4f58629e9d509129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3506b1f899ad203d073afb057ed23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ccef7ab02ad4268775243d2d95a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ceff8521dd32cda2d10e0d73e9482132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735dc777f76045a55996ee2b7267d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d43427170b58bdc066f4eb2c41c83b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4744e864e74c9d712ef2464bcd3206135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4232da86c7fdbf0dcee0c1955d8dc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7a5c9dd5adb15f6af805d69bdfade137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4242611f94831fd3e2fc3212dd14b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f842fa9298f6e3d1229efe9d68cf7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0fd02f84d803e2c6ee10703dd69f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4514daadd2ad85a4671467f73a5b8b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139a2ec59cccf23ab8a0f599299223142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19526f623acca521246694a7ebeefc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d577c41b821d69bc0d339354a24fdc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcffb50602e9f977cfdc07c5f9b2e85145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f096d7b9729766ac8930eca616751146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369a04b5a27535e519761af26a4b32a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8656e58736f669760c88ffd39ca2fb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718448911209eede5604c82fc8f6430149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b466a5940944d26df92dec31cd3855150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b5501fa25865c4c84d326e13cf3f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f912705683aec652505e701ebad48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124afd5779429141a0cb4e218d7d1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8017fba47443d1806c9510cf285c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e580757c19f87007902bb05a33503155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce34f232e7a1ef504df5b0d1b524c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf8dae601c4f75f553fc970ab2744157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3a8ce0162be3c5c2ff38ffd8460e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f56aba3d3e21cd468e8b098d2b5f13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845e6448c311bc136619f3f1ce5d71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989125e3ceea80df93fab732acf47a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e1a7b7c19209670897c399baac834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bb8e41f865f5a71e29ea147220bb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4d18486c13d0c9ae1848212b275f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d79dd0ea667d502d4deed272ab622165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2558d7c2529ac8b862f18f63d298ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd427d72c227f59f710d05be9648ba6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce1d4bf339ed2b2df89a6891425c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db588dc1f1ed3a905ef18561ca37ef00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ae3f83db72f7cd7e3f437883a34e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a371823f7c90499febe458c39996e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ff7369169036263a40478cd256c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b591ca197c376147509db017350e1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372704958e203597b81f11f4b2d4148174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479b9c17b0fc1b2eb6dfa6cf6602874175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff0fb01ebd7734830240f35526226f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff71a23dc4e1c23be928ffc50dce95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ceff5ece4cd39a6f3e9cab0197ccf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd547b643dfae31701bc96c0bb57c4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec0fed3f1a61a312ffc959d0851f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c790b996ad734d805b1eccb0d2587181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098218287d436ea60ff34ff9c37396182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dbb205611b63c6348dd9b5796b606183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b7a3b15dd58e162956224459bcc93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a9e6b6f2076fd7b5a49d99544dc8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6b04504c4aad3d6601009f6e4b68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f5fb6bf842a36c4bdb0bad6b2941d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004afe2b0845263e55b307084e20797188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce0ad31f21a8c915565a0fc37ccede189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302c4fbecddb98bfd8eb0db31dc15f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e050a5b8d92403df84c4f759ebdd018191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847267af07b6e6c7b8e9560f4cfed185192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da183cb26f0c2cbb03350381f9bfb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ff65f850d48f32aefcf3c040bbbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd100f414d1f67eada6c113d9a8e84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c72e0d190155331cce14aefbbde1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810085139d1c175246a236756ae58cdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc41150821256736c8355a6a72f0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3e26457567d210ed996f41eb59abb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf312488dcb322c6b6667e0b33280200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f7dfa468528f30f192529417fea57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2409915bbd5cd07c302c01faea7e6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0e8cef92a6b40a223b14e8500f73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce55c30acc1249b52348db7821dbd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc822722238c4d24b294d9fd8430bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344e2cfb5c4b813040719c866b5baf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a1cda1124750d1343790018c9b2c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9861fdcb9b64ec9e45b365883adf8ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a5595033f618fc009f3a70f0271b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0927212c4694a26d25a2b15cad7c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b05f01325996f07b578b34efe2f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0737b6141ef63930d8ebc6bc23314e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b5e0c6cbd46cb942f6a7e9152cb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f386e4aa5ff9b47d6a6c91532397fca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d0fc87159b2978fcfe83817caef17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb61253ad68379cdadf6822f505e79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048c3ebd09f8a824cb20f070a001e74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36f31991c86e7e9c19f5307fa7f776218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da2cd3441f107409f04917925480fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1954364f2f8bab653feb1bb0d70362220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ca6cc7f55a2da01dd423f39df98bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc74abefa08fcca62f50a86b35a94e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e50bca1481cbdeac83e16cc1e4def2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037a368cc4cdf8f841ef4f7c6e406de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb37a0e5c35bc95665c05ed5bf148f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757d85acd4f25b0a2fa5d4df6424ab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6120f196046e04572d27a1004509c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5653c797d97e55d0b5d5ddfa2240cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce682800ff3bfdb523470e7155b05a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad207ec7f734d5ed61ed54cece29ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158669850dcf696aeab6e001eb19884231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2e77516d2d3cc1b3c3cb355f4eb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0b668e99794875e3a388cc3c9e37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3f1ab1b1623b122d079e5e8d00f60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c95330bf38a396ec8cd6c1ba5c9c47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbfff117487b5879c0066111064b5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807deaafd4a22f95bcc27324a93de8ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24c4493e6590ec3d0536ab1fffe466238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47686d4c3e211fa65c02fa1123865392239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23983cce2f702a93813405ce42bf55a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3854afe21f5c437dc5fd8dbb13e7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de9ffc9d9a0d1f5a98c80fffba187242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebea08d76a7e31df56ea6f552c7270243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdca872c9230b1234311e368bbc53ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69a90a38a61a8680f318bba94c7e4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b774ba1ec842fc4ff23dd863dbf7cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f84ac2801466e5f3e39177438fdb45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87821d9fccf57bf9ea49f0b269825452248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917fc414a0ffff2757c9d82bc284cca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51276aafde7c767952008eec4edd1205250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37436b24a138165f8c9e66a1531b715f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ef9c9b049e0595b1d91e7f6dfa2c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347faa3195f959388cd4ad4e38d21e05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7898725c0d670c74191620a3420f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85647dbb816aa585a5ae1b81e8d0611255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f364d454e5fa48e112118f3a6eecf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6375daa0d7088e9943642173e484fec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56498c7b9e1a4452ea19ede46bbc72ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f52cba63da932b13cf843b164f507259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55161e4b53ebd995e068f3aae61c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd86a558b8df3cf6f8fdabf143bf9c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac34066296f1c2cc2c29ca05504f265262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67842dbc12eaf704ac654527c2848f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f259d8984675c228263a5b76558ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31c2d55f683e4576bdf3dcc601a0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a53006b9a76b172ce3a85b497ae9b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7837830272af830e6f5d7976d884a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb38d0b7ee5d856a2af5b3ef5c76254268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd281df429698074848c9363a1347e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb92cad335d62bdfb935ee66a04efb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3198aa77209cc5834cdb16c079ae5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba657a60ecde9ffc8914a231a42fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e037536e2da88d5b66e72896f17a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a546a900db3b552fdc48fc9e083c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990df2d4c8cdef50f4fcb9c72afdd02f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12fef9151e1d22b7b909326c022ad7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e6072299d240278752e9217f5c974277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cff633296d867377d82902850dce4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868c12bdf2b5096fa749a1274496303279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1aa51c1fb39f6326b275214457dc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30832d8ffbc14632edfc0933794193281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ab0d4a49c4168b8a266295a4b971282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a970b1ef8c60d0a0a98c945e2777e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c5645db959eb0797ca7982760a5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696c1c2ed4b3c97acd2d7e813de15a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8eb4a1eeb728fd581cc10f5b20fc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49421c985f69c7563e0a5e9e4cd8201a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e77529e98d23b6a785dcf7996d432288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80836df754f93e164649b72867115eae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29936ee00aa324d3a53c044460c6d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeea35ab97ab6c9cc8c56f790c7bdd9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b2ed67daf99691297fb2f0ba85f17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f3b4080523714a04eba4168bd3b4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2686461f6ad94c8e3fce034cdefbeaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1159247946c27e595979ad0b7e1c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5d45b2059b577391d40bb0d17725296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60dbb4aab98fa8146029e7a9cc0f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ebd14ac23550efcbdd07d54909055298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f2d4a76e45ca1e1ea41d907e628c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9c59e6a2cfd5de54fbfb8c13abefd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3325a3f2c9cad608b148f9093861d44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4941e940eaf971b531c4b967fa46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e787819228c2a57a134d6152f9eb6a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776417e4fbe7d559176ebfc593ac5d67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797319bd54f4e7b94a6abf02b0e1040b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01510190f54a6155dbd781970c6612306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed78e23c1794c12826b2f93cd22b51b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85002f74f84c19f4ad4b588e26bf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a9cf1ef4199fd87e4b65342d5c4f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5e72f6a19058254ef1edd4fefbc3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19de3bd887a0d67baec7821f7e0ede311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb00af83d1bfd66a7257d45e22950c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f836b38fb34dced4d9ba6552bcb41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253812c216b32836a6103b026cfdf35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864a0fef1fcfdc4cb53a17988da443315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b22c40802d902a1696602969a258f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515e8d0f90c0ae486bc275c77a886c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b2f8f15abc0b189931182540ad544318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d745b9e0a948d839ff0d110cc4ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486c7da311c1f7b4d5c967cfabb8edf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665d2540563849c8f781f5452f71fbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b3bd6f73e5078d452d5a4f49ed65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b1214ab5a4d5d09bf14b73ad19c3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9dcb953c9d07512bd3efdd1777254324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f8e4a840c5a0af0a7ab5fefbb742325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2ca840144dd6de60d82f3447eb885326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afab573977135077b48b210ebfed9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706854066899759c08bf27a2489aa5a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e9b6ce7405f5e563eab69285f3aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c90019abc5ffb97fcab828df7d7a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46f4fd780ad43d984c9c614e5ea26f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926e2fde452a5919f8adfb547f437a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15c0882c0733509c474b4624f23be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48718155dfbe02dd7fe5917098daf90f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11b256db77a2a7dde34070a1ce0bbc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9434f15ed40bf1be155e96a80239a11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acabe55f1d1da24901c479819022be3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed25232aea5b497cebdefb0eddb807e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5a1891973e7bce53d3fa7eac8bc9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b1f75f4c8d59143994f76fecdae7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c2202878b6323491dd125bf9c3b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623258ac6e6dd657a5310fcd466ba53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c88d95b6c04ffb427db837c46691343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0acdb5b4a72168e2e56282b94c7cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7fcc4b65ccb7818eac662a0800e16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d2dfbf03ea2e6a1a18f8b9710e05b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e081f47f2bc45bcc32711f693d9ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863605c52329e70bf42812585f93e2ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b6f4e129779169b705fca3513f6b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789784a15b0df0a1145e9c497194145a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49400031a4318d43cebb9d682cd9b5ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3db28b03baf04e0c1d2b6f7a601cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae475b79dcb439c4f50f86d7bc58830353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bb33ee5152d9d15a47ee1ef30f7e3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978c13a51c08e4a6241d568339a788c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fc59cda28d38d367066f0dd6cc5d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a9e714e4922fb4dc888d9018ba6d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f87060751aab8fb29c1d7ac18406c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42565422584c6dded53ae74ffe03912f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96638aa8b837526d100748150c8206f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfaa1d1c7dfacddcee188749f26e4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347cf3947fa544f7eb5c2a673961e6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5dc936319bb30e865c3aaca0ffbf2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e87c8248f36e6c904eed95a5ce9d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc96f890ff2e3be116d859960bb9a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edf9b77c0cc71866db42cd14d13ef7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5b73ebd33509e68be43ecd3347ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c50a88b4acd840fe2978d5774b1b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a41a3257184fdc3faf8a01b63ae3fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9159c5f2fae14ec7586f4a4dd5cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa10f2c4cba9c3eb25b2cbba007299e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79276affb0d3ee4b1ead5f999f2be7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f335a60eb1561ffee8341c6d69e48e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadada495fd4008a13fb206660ce58a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab3191d7a26851e9e8b78a8da0b73c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd8991158411a73f63c315308ea34b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f332189072a187b09cc95a1d362712377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b355ce339f7844bc78c40320600d8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277d371e04cf2bf6941c515e92436c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecd002b28219ed8039980b5745ecaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535490c8b795b1ea7e17726b858c9b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf85ccbef1b3f317397e7fbd33e671b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ce5afe8d6282d5bb85f68897975c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34ba77a4a87bff24368cad3f93e8db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7f44389b8a10ff9ffdd2f9bcc7790385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794faf295bf06317c4cddf0bae6e738a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7208368b2203cb41c67475a9dfc2cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339de85f5576d7449e870296f4123de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8e17e8a7d9e5a926a6ce6a9494b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03189c6c738a95dd7d199fea3ab5164390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f720dd00ee43882080f1cbc4d7b5460391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8c09cc27c3fba7a6e14f60c5f46a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c158146ab8994730ed50e452b9b27c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43602be9baaeb81805e30a3b68df140394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e654cac2644fc40843770d366a866395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf60334085af430924b6d3ea99c022396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844931a7379a3438c56a0638084d2f6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b988c13e0bef0554c5be0601d93244398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19b7b9339d0f30f18b1e641f63973b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9087f2eb1d504d0334b7f48519df6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844466304288bde6d2b8d24e5fe281c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd6caa60651ebc2ff0cd977c60a199402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7a0944558630a9d556398a32c169d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08ded3dd2d18619d008b7fce4e22d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ddfe85b9cb49c43c8466973bf1c23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b22d5110d1dbb3146ef540b189ed0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e85ea1c72cc840be56647521e9f72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d40c3aa70d804403fc7fffceda61e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86476979213875756c76bce8e88425409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaf6c174e3caa09ffc3c76dd7caa2d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6318af0f9822fcddf7b43cbc9d4eaef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eff2fb339506b05d7bab178d84368412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f14a0036648f832c3bd57683d7e7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc6418e2eac8694e3c32dd7d69fd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad524ff470348c64b78b045e07431415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e632588472edf5e55b952ef58513c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a2ba9c0db99258a10423aec94973d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2aa31f3ae971a31681f0173a9929c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ea5ab413e7ad57107f22977aa8a04419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c21c699c0f091677991015f53df9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251608a24eeb6fb80c3f6ef161f959a7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93804fabc1c1727597794a17773d9bb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46e5421417ff08177eafd27e93d974423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37015905ef050e9eaa98548ce9085b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f24f83357c0b87058de9448741c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975f5dbe990afa892bcf8e21d12247426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cb10adc28646b1e91b5ba865edaa3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02cb65193db84db799fefd53a5bec5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be2a980c0dcf31513790604d2a2c7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bf26be05731c43ccea1078402c512430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9202340049ef96bfdb3f2ca86d5f5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4982e3d72ee7a1f4f184752b3951b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13979a481d5f63630a11035e22cccc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c7ab502fa8c620bd64606337273ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb535d813a6537e72e3eca28017293435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbce0e4da3a3afb983afd1ca46fe87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cd9fd0fee0a11deefca2cb25814b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca87d1625365ce9f82e5ebfca1d3d38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d832c400c9d06ae2842a83e881685e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbe5b5d9db8fb245b43b775d50e833440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d86cf18a2f87331fcd23812a92266f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e74a14a70809a56e073f12531f850442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef4583e83d2575973aedf7a79a468443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9740ac1d0ec8e7295fa6b60fb886444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7377db5cef54293099c5f4d660e010445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c9013a4bc4b1a337caec6d8970081446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631db3d9afa3908da06476b7d0493a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551973d26372766730f968fc09a2226448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ff468a6e40082755e198f303b3859449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018609e616add33028b51d17ae2ee62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b30cde375bb6723c07c8cf9d4376451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6c3a40a5b9ff818769de2e078007452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967ecf623c416114b36b75f46904ded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760722479e0b30d06e6522a04bdb38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b318cd7fac3355964fb354a0753f74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ef51628017790384bb740b9d4169456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703568efd524d5d0f64c166acf0c4ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee888d75ad3ae2dcf04fc21b2f7c26f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6458caa545cc71e1de82c5cf1a88b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722c0b3c82978412eb21343f7ee071460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a9d5b8cdcc05e480bd02cc41c474461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648c07649d311ea39b0b2978d4e6746462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8916b801a523db6c0afcee2b770a8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7ed7552b03f5a40780c3c4675bab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93cc2715ac92c76b3ce05e85170d0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660cbee6b49f4e83fec53ce8130bb58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d46d4bb9b6a7a14f5aefebafa067d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a9b47b72bb23d01323803aa5536d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983feb2cdc00694dd9b03c8f65124c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dba059300cb008308b330d15c91d17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d4818d42ee8264948521bef47f2c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954dbb911aeb438303ed9a6bbead4f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0fb9362898ee4a1a9ff84185e8bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cbbd20504694687230f9d7813d989474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3186abc4e272995e2854515ce69bb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dec2371346d49d3306524365255c5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386157e69bc86d9b4fa215362bf0976477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871078e36bc633ed53197c155216f628478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f84631c5c61f5bafb65fbf41f880479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ad4314970f0551f3625a9293e0672480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0596f4de694c711c066653dc89d4e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e2b9f822dc941fdd027f6c3347d65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7008df519cf0845a4603e98ea1f75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28603b6332d8df4d0ec47db445bff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e1ae4875c8fadcf75e56f1f1d979a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2712e61a60933d023c7237905b8a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deebec715408dfe8a68ce3514ad2b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a190f7a70a5557f57d0433db904103b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0e524166aa573447e9f12b6c96a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98ae300abcd6c9c8bbe8260a7f877d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614b90218716ec5231333a38aafba9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fdf7fb24d4f26202d8194e1016b1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0fbfb58138fa71f43d3cc324be9ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb952657eaef3774d2cdf0bbebb781494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d43fb151f8b52151604bb2f3b2c88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d0481d9babd69f9e1d3ed2e695b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a37cd859b08bea49a5ea33ea1d2bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636b508ada59abbb8a9c20c9ec3abad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34eea688e24a8bd1c9f41dc5cb2472499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8725dc90e245260aec5186fc92c9432500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da940e3a9a46a6ed69a5d4e1c9e8fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1a3e365dbce9be9aec242e195924c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce30085548ab801daa591b061250f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9cf2e33576ce790561ea9fb6e47fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f89929a7f0f87ba97127478c5627505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f26dbd1faff380be1cfdd47ad32e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadee5f78113965841a487a5f025034507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d51fcf4886b8f1e2e200e908533884508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a10af8ff92fa63ae801b43395a1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3285aeb94a4b2788e421cf3a72ead93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7da4afc3548f3676896a64a6ff22d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ae141bac1e790efca77435d5c4641512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a280ce1b17ac07f04830acfd0cfdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b38ff59228cd3c85754cc6e80d49e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fa35463df403e81b4a25dfc0227ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad2d7a5effbc7a38bb95db59ac5c91516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b33083a363319ebf94ac0cd9fa4b3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8959fc32eaab5783772c8b2e01ce0b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3c89706c0094149a2c423306cb37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeab4be0cbb93b8316528962c141db0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62f235fe2c742cd361cfe43241d70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa162f2f865954ea0ed8d0595f2ee3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cdd0cefdb49de942cf75e84335170523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d65eb00fcf9b072e03a7fc2741f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fcfed3b9c0d5f82ba6b982bcae64b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c903ffc000615ac3cfa4577deffe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85cf825e9240991ad81a98c46a0b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46e70dda4320c1578e1735479e1aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f815a4dd334f4ed6d958ebdebc302d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56102adf7071b52d45719e8e3879e8d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebf2f6b217e490c30bfd07205924a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650867eb6fc14c110e03788eddd221d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df5b4eb87a503df44d60e91872400d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37668ccd99976df24f48c597646377534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd15b749478885536ee0bb2634557b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c695e9ee3be4b18a7b09249dc03ad03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085df92fd8adcdf4cb9bfb3432772071537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc45ff0085bc5c9c692bbff665ff06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a38b16d17026863eb1b59f09556174539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99183bb6de60fb4b6ab9a0929d4636540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288fef74d86f6a3ed2273a2800e48e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26a889d18a7316400a0ef3f595f55c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a0a70ebb229481d949085d06f8dce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a12ee072fc19594e05f2b35848a49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6c4ebf4c585ca7a669b78ec7411d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768390e496e4c18ac48116194053061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eba301cfb8045195e07cda1d6bd861547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5fa6a7d6aa160d994bf883062e59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86630b1c821d3d8e298ef863f3368d0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f93fd850c0c4708edb849ceac2d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68284059f37db243186b4126edab2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee778a21c93e1b75fe0974c0f8ea410d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2514999ab9ff8a3b933bb700fd5d8a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a02f519327522a232808eaa290a74554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a3b5af3872a2ecbfbc19722c3f89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d0f8007765bc067ab0eb5cc3b09ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee4e2ed3f0450e45b18579e089f800557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89093857652e13223ff8ac176142caf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf6142f78167f1e433ea99a436e70b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17ecf913f55de84ddf1473bbef1663560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ab0d095d393996f48941fed5e74d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bc620b0f2307e7144c274fab77e84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fc7f434b06b8777b427749b5b8206563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7272b62a7c2759c42a978ac196f65a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac757b172ef7b9aeea4d284b9f4ddaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56f5fd293435941e6047962205b442566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea33a1612d52f6b9a62169aad7017567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491efc69c705ddcb17a3eda7ab38ce7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944d3f8bc39050e779efc1da79cea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013075fcc2b40a1353c9690472f6bb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794879bcf6fdde6fdc57d1484f94e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2277d9a3f8e39a6ed24a62d217128572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393f0fdc6985ebf9935f976010514f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4559f408f4097727b362e56c1a4c3d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695cb340143bb78f2535345ab92d629575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76330809127450d35d39d3ae1f8237af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53bb35f16b12bbb60ce5848962bdef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798044ff49e9cc5521cb65847528de35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab8e05ee8b12ee356173f32131c315579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d110a9ba95e3d3a7650abe7429db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe32cadce3dee3dcc4edf3123fb361e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e045d51b4d1544b5b0306f47cd0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce6a654b4013902f8dbcb49eca631e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c23a04970f7e3152cd33670d3b055584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd5955c89c4d3f237060b4eb0ef84c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6df15525acabff694214c040a214586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d9cbab77e45e9e5c320388641622b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2f7ef539d475176313e69c84e1d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1ff990c92658cb6f300a79af2c4e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f617cc4447723f0c28273b7af264590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd8b61647723078943ff1233908bf6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca896abe05e9f1f964f8a3ea7c827d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd08cee83226ef46b9e8a6ff20be99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613eca777d60ff461a7478368368141594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c6bc53ef84480d3d1b5189a2b4ddf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f4a25ac0e6169a0c5f44244380bbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4ccf1412e2231fbc2ecfc5a0eb8c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b7c99e3322d95727a4b98430d961598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ad1b512a1f0fc7a4e5fb387f0c15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea3509335cbef8c311059c005aeccc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033189c6e2d8f2ffc3f432597e67c86a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c44656442b73b0fdfee56b141e329602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab01c522a14601f427994a64ec1fad5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a122aad085f50a40fc76836be075c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430dfcbf144b88fee73a4c264220010605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a8e9f4235b0b1b444714c1be0e0b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165bd9d99fd6cd98c7533441b0afb48607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052f477c327781d062dab15b06a66a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50e0ad0ab29b9eae1cd86823bb952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff0a8611b10d98de1e4637ae06f46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8d8ea2f7e8ecf1eaaa4089f5a66f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a019c47b49eea74e3daf98a30fc40c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6bfb8ba2a0bd3265d49a2f64027e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bc2c2e24c40fa9ab9683a3bbbb288614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2e2b10cdbe1e5817652a788e9f36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db9b77a5a158849c3888109d6a1298616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc08c0ea117b3520f380ae5e6e1ef2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aa0aea53cc97ebf58e93ba4157a37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7316b261f8cb4f13be7832d32a31c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b393fca49ce0357f20be9bc8c8a0f67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97a3453adea2d2e40ce8244aee45ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3eddbcce7de9947bda43221185093622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c3a06f89106174f7c58b604fced0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f42c54f8eb6227d1b19764afd28d37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2961d73f87772085d2e9e6ed52564625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d13f1a8829c405d2c48b8675b2d65f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a12cfef5fc3b15648a143b7f3b60c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c8f18a1dbeb65b4a681f018de2b3c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39ac174ce33b250a51559a6aab5f9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f3416017ef9643c322ace9892462630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc68b01026b5d8d947b4bc81029ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283f6099c2e4c15aebd63e5f6d82658632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e108f2578b4ce3636e8eb8ca752c45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09d5985446f1568c1cfea99b20785d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc493956140b16a2a01ce66e3596981635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41087b9b3389b4582ca26e6f86cc4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d0a7b5f3aa2b54235231fc8e131f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2fc705a58af1596e39a861a366504638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dbb082f6f1c3e0dbc5b7e0e9f3e98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b63515c95ff92b54956028c672d98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e32e2f762833613a004687eb518b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d0272f03a446ae15676ed259376a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5a6320592af7d6fabc9b450610a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cefd8f6807076fce4cdf570119c435644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed87d07e1874b3516d9a06a8ee63b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9048d028e2022d4ac94bf0ff527103646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25546179e17bcfa0a91c7b289413a1e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3c4c360275d7313fba40dd393eab5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76032382e85a8a8b70ec027417bf0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dbb8b88f33d1132a2801e4499a56f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c82e40c1f796e214573d837af2cb8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0bd6c93484fb1a9f3c3d5ce100101652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc129852a4c90abf682e84d191b0e85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c54737ab870c82a2bc427909cc45654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747310ea5436a1d5092280bcfbcbf308655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a95e5b1962594c1a5361924207d22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3b5be2e7cd378a494016bad8f1010657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa48c80666a8e8e8e1ad6bdab70eeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a507bad79fa0bb7a306ca034063783659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a45057a56e14a15c1b831dceb60af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9149a0575ac8bbd12469122f26441661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1d669b97a10a230291669e1fd8fc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f0c95d921e473eb563b75b91eece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a805b052c1df6a442a69e338ba9025664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b414177beba205490a4904f6a0e2e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976adb2d6e8e68ba49cbbe91394a053666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62d8add30c21a81dec3026709e6302667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1935638f94bea7d0d61720e25dfbf5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d887ad4d756b7420ece1c43ee7f9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4c4613e670ecc6b2308fcb89d5ef3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4bb1495c000396c2eaeffb43d43c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eff21f16afc758282ae5e1c9549b94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ff4b3e5a0d5a92deae15dde02d78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b402165d615638504b32d69048e86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c94076cc9463114d1acaf79e710179675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36039e6852c092da23b8d518d8cd4cbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1a98f6642e7b05fb5f215195f49c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f1d1170060ccce544965bafa403c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5da18e9d745bc18f59e5cb86f1b391679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a12c2b1aa1612060c564720666fd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625a2fb76877292d37c423cb45bda68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566303b3a9d2197547ba2a17572d9d2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef72e931d9dbb41a5c41cae948604683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0b51ea16122e7ab3598f7059669e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b3ac526bbb29da1ea94f35e716a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cef5e0b1c8cae2e8723d56226b652686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a80f14f0f237ea5a9ebcb9f78f724687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c390771081ad34c734ea66994996a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b99933f026218ac9f138f775548c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb76e79c5db9685d3b09aeb56ee94d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e99c724bc4f89f111c465a43239ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a9eec35e4b00c6761cc0705b5ddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c6c3c8dce4bd64c7575131871130693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ace0c60717724ea81419e77d8ebf62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204493c27c4e1d8367f8e9479ff7bf8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf23e097d3c38812092314deb77f6a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bfee3c4c7af0a9c85f7c33acdfa37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2294d426b872487aac3a31aef4a13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10bc3eca1d93e6d25cd9c590b883c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c27f4dba984f20c07bdb318ff6c99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4cdbf9f33cf4c13be6fbadd1066a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdcb21ed10562c5b966a29ada8127e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f4e5f0836982e9bbdfbd36b666d49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125119db97b5af2ecfce6cbf8010815c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb75a50f3944da2f69d052e7d640ccd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df45d68e85374c178224e7903191a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a0f678926396b48b307c24f7a4d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6a96b381dbf879de3b6d1f7074bca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8b279b8b7694d164e648c5174790c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c6dcf99a1e7f9062a61657e0e4749710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976c58132ae03d122d68798ce347245711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a8dcd11b9597a2c5c25fd449a11ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6eeed546ee591d83f3070395636d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab694bb9afff209988e50ca69f7ffd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5e07b6ac89b5009d4de4058300152715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eeafc1e3e7bfd65a3a7b7992b0a92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e06c503ce1cbf50df1c768e587f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e84b50a358869ad02986ab98bdb21a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d2372fbc970bca13a7c052733bd1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6d23bbbda27119a438847f6009c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845719c5b17780c24e401bd3f21ec22e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae906f36b6b1ba3edd1058abfae797c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00284ace96a1ef6b49bed3715b311192723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad2c44767d5c0db5a64b7f9a8ddb2d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d825331435c4ee52b688e2ebb19cef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a299ad05340f5cecdb2543aa82c050726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d424f494c1672ba4e3ab1b3b2e4c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a0b53954a80690bdc1c1a013c584a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bd96822ce8f0064bc92110675ca22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71289a521c61bc2e52bf5df9e21df33b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43be64ed365b351f5c606e8bbaabcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1fc45cccadcd9c4934b41856758c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdb59e9879c394b5dcd5a6c6c87c31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77dcd5eecb25f167f52b8fa34d51b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233362c2a4b592a4e1272de5ba9f3e40735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fd1ffe11a340964b02fa87739d99d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011e8b209d08bb7385863de0a0cfefd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b75d2e8dfa072bceae768931402b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b010a24342ae5cbdd09b7bbc516e499739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2e0a256930fd00141bf21ddadd3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e992572dcb5fc387e9d7368211b202741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277efec9dfa0bdcb6a907332aac30e22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222d02a7f1b524a43df12212ac89712743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e9805ba3311635e12259c6d16b50b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85fda6bb21ac8fdc4929fe828136d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624f256933960ac87da087432dae76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa0859f1fb234f79a62fc38bda0c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d1fd21e260847f61a1af90cc37dd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca55191d7939704051b2eb1f05b8e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d990b80249719febb86de76d1037c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99210647e662530dbbf361b99a2832751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586d4a077405cd00b176c84a73ef5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f239870d02847454f5bc0299a06e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7969368f7a5215a96fb4cb426f383754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd4b507a4a8da2aac714c3821a9b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82a319db28e5e9e3d8de25f89b43a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89495b72f5b3bbf77a628fe47e2cb3c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87e9eee3b8dd69cfcb64306ef91375758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e746823c5ad01642326ab67e17f42d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062e9dcc04e7dc7c29a7b08d64e9bd9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb654f745fb72ef3b8d57c069cbf9e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ffe276506f80c35029b80358c600762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbef689444df6690295f89c2f4815a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8343ca677a5a3e4d9c21e7fca2fa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b2a081b8d7c92ce226e3075396d9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3237bdf4fdc786d273e1c7aa4392766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf55418d1eab0286028794d4e1d8f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ee21d5b9d6c290b8cb40a189be6e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2c05303a906ac7db4ef52bba7833769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff33b6e09bbc06ae7aea046c2095a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ada0a91d95a922c3ac037a7ce0d30771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dacb1bca910aa0a5b60239843d207772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d79804631551ec40efdf96aac7ab3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec92155c9ca55153e8275e62d718ea3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed6c40d0e5cce9ac8490305b16f35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be30f58cd776eb9fe2f9557e7b52aa2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da8f415c3a0fa4be8664645da70177777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad497d325f9f27fb2438af13b85d23d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eaea64a6ac5932b38d2ea64db5c2f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721e910ca07eec887b558f92e09ca13780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84beea74f032a534c99e9f9690d305781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0342e6fae40ad3db9f5507b3ad2143782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a1541a2f7c25777b3b04e4b50fffd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ac5008a6f73b3edb87a247e88bb1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0dc17c2889fa565ab27cad984e49c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73917186a4514850502cf0d756f6a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58375c844f9c3841442c7d354a5199d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab4e89e2d16b665e3c28b834737af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b348e219371a3105c44ce218a12f4c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dc67e223890e7dd36fb8b795fa1cf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b7099a842f4bf9ff237c5d0ab6953791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd23307df9892ba8f8ff69db3b789c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff6ccba3154cd0c77d4862e8fb189c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62012861ac0f6ccb677066e5f46eebc0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26366e34e964d8e92c395a7940f5519795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ef770e0dfecb52a5fee7f7982422796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebcb0e22671881f065122c448e668b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a521b9e07f75d724810d3c360138e5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7bf2974b44ea935e3894f4925016799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7f428cc304a9bf89441122ce8f16d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cace4c10459054f3daca58b0dbc592a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f563b4ec2597d680ffcd4366d8aa17802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd27c28bda21a2cd15d5ac49ec1dd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a78cb3a6e03be242774d85928a35a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea62906ec8f98cc053349519e269144805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e63f63f629f659a75c4f232a24ab2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b612822c5b81ac4b42b10a951b2a9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500b2aaf524de37d42213a1c9c0bba6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9975cecf7b94e78414f7da2c2cd32a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af295667472a8020ddea6b4daceb3c1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2168221a40b69574ac1992787687961811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daa5fa8cdbddc68b926d9d71861758812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccfa3cab6bc689530f749e85254d45813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f910a934525fe6d303564cfdcd943814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ffef691626d2df0e3942dfd99ff57815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a3e62f88d18cbba96cc6006be8003816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab6cbb58a75ecf8254925ae6c54a40817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322ca429bd89f301f17dd747282f084818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677578eb68a8f4193c0b382fe7e6ef3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1204a36a0a3f137605cf503f745c36e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0280487ef13f2ecb5a75f125fd73346821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72580516a22a692805a8d25b8b6c0561822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d71c9b07b359f70be3b46b18977bf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba244619c2d43c194673ec7f963400c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046e46edd87c4c4cd89750680957acc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8402d4c41f5d4f73de1b5eed189e3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba13dcc29feee2d7dca905f6829118827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8707640e6499698b7bd8edf4fecb32828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332257117b4f3864311a1bde69e138829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a02d152ba96d80a1b1d2e73299f8f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8346a66dc2f0f8dbf61c4207a545d95831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6bdbb6f8af2a53525d142360cca3f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ce2e14850d2a7206db0b597a2528833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372844aeab48e874c710be5b3c43285834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9d43b97df74756c32efc5a951eb00835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a94612fffb805708006395a4e58d13836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b140e9c6926a4c8bfc3412e80917837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca893a81f0692c00b3b21467494654838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed15d0bffedb56c713193cdc125678839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53101df03a178c68b6431f7fe61f8794840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5d6bf363278a00d8147595fbe1e6d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13b9df6ea0a68bff8791e56dccedcf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d516e9bacbe461e136a93ba24f37e9f843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511c92670d77771fbf3a03033e526a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221b8c5ee9299f76a51652660241fd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7353b3cf699b562936c57ac154b58d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b61e703bfde14e33a9bd1220653344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfbdd38920b13fe6d4c0aed90c12ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64d2ea42eceff5c16758bb2d1b62986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c532f794b857ddce42dac1f384e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e3ad4a3a6dfce384037880dfcb5598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373ef0494c3dd6af953e65235d61cd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23107eba7e7600b20dafb5f35690b5d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f9271370d4ffdd193892c76bac1a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc768bbd625497be4d922a144945712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee496eba96ec5141e65a00a770ec213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd56e8fd0d00b834e582e11ba0531f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db6f52c1813404a42b2d0169aed12915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99237d03af39827459110498029dceee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1930484233ff1562a366347d3bed3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da3b22681656d7ba9c3953543c37c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10527bf5cc8a1ec16c9f7e2a5f76e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0c297813ad22e478499b6ebb594f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86b3813e477ebfde48b6c3ba66e6ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f053cf4caab0c46f0e26ba46eb8ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d5a382584402731c315be619457a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4db31a9c98687caf49efa87a781b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02932f88e7435536962e0e46272f9e6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c3888c322af73f3d70e3f69bcb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acf7271b0f6c90e9e84314c00389f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b6ec548b0f4d2eeea6721cb5c5c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f608920a45f7bad8809ee30c16a96e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea0e7a460506ae43eff55a9b500add30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835c693c7be6cd3ae49b6772429b48c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b3ed8fc45293d58205f2c6299840b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db81f27230397f1bfccf29ed8cbed0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108b741bfee8029309a8a8117d4470834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f247810881f52387ab635b738bc2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dccafcec65ac1f115a3fb360b4c6f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6353be5125d561450e5ac6c77c2a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e88b53d7c8b3d7bb0334306afc17638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516201bb6166bd570d287609b92ed2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23067a2d726cb60f960490214f9ac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb3fb3683380d74df6af435df13ae841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8731b630ce51e347709e773d8eaf4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aa97804776b00f995d67333c45b2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346145309e83ed804dcb80e4d23cccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de150b31892780eeed0b32817f65349545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7bd8c6d4c563018bf6155814b5d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986d371f6f70893bd7a3c91e51ea9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211c391eeb681ede252610109788c1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6aea3dcf41b526dcfcf7e034210d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d329257a81e3d1f6004925ae7db7bfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3a994abeb44506029caef99f1a4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d5cb2594274b04a7ec127be08112f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf103b5dea9ff242c643ce688285a95053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e179d71e5ad940e34017e6447f988154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd116a8bd89f41c3fcfb150de9b89c3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7495aa79c8149301003eec7f623fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80710816c34faa11cfe4e3b2bb0a5fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20893c5435d5713fc8169891172e8e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab8bb2faef0d36346f2a03a0d1bec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4ac5a7c24e7bb76d446a3385027c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d28f0788949cd0089f1cef7d75a9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4a08d1801a78cf586347aaf004f0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4b69df476740ad011e5d79babfc6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31291c4c05fc310c3caa6a4c28b445c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba022fbfd5643ecaef810c170653eb5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f294a6861598cca5fc2022c3d59b9ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358a4b4275586b09991fc4c06e0fa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9121bc039e2e1e1bac380c60a600c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8bab103587cd159de9897e56d66369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a42cf68882bf144517fbae407f14a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39c555434bc8e8363d1d8489fd412171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f756d4c155debfe961bb6cf37325f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d480d752281104d319fe351a6c04473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5d3c59c60d010dfd27eed26448e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871ebb61c6cd24a53959e8720d914675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66be6d7477cd8878b41fb9b0bbb4d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666039cd60c367347c61b451a12c1e7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba94f3ab86c234512d421f144eacca178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750567e6b2996770bbdb195044da36c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0caafea7f26e07d85a9ff7687632e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e068ea372f8746e12fe9999f32a2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7428c6ce0556f7f63ee91ee618dcc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526156f89aec622a9846014cdc720a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb321916977b53f96be5f070f7bcf6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774156e46c6026961e64fe7ba679b4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a99c4aa6472dae2c5a063ac6dce886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d86a96adc7269858099b34015af4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec48ad6a3a68dfde1363188fb8481f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7812b43a3346c5ba949b24fa973b7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe14b2195e4283e64b0a122465c92890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc1eaa02954485163f3a4895501f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248c06b746e529b2ebd096b1d8b278892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b7a4efadbf318bd415c977b4076b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6210e0f40753371c2342361ae2e24c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c53ff1529674fad2b888aaaec9ad2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d259e0155cbe06e986eb91eff9a8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cda5edbb1e45a1f4918b8835656eda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58852d80450188b3de062dbfabe2e4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f6be9d3e2738a2f3aedcf47d3e95899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907eb9e956dfe99cf63b114cfdc79a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367efb895e2de6159eadfc8c08a57fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760a088a4c6f35072aad5109c10059102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b912508dc2b88e45787d7b9c49981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433bf1955bb292184ce99c94a09036a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794174ee93a2f8b3ee983c41fada90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69dac3bb250ccbabfa916d4e0e5517106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159e234b4be21f3f8eae378581d9eb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b3aaf8a82e1ca6e0ce28710346a4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1977ebbd1343b927f4250c2137b1f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c464f58b7d23fbc5a11e30005216f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea51687c00d5eab46683a98e9d645111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166fe3ac5ed28d908151cfe6225acf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dee832c63570021a12648e0584f8b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91e30e362261e16f6a825964091c68114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd968fc3a8e87b8a35fd3e9bb46bd5b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17f02c06e6e9438a2da4a3dad2b86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e54d4cedb54abd3db8df0926d1c380117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2026e9aff5eaecd0e1072f60e826a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0678af2fc055886caa66e645dd710a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8aeb6a551cdc6e04c83d509b6dcef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f2d7832e944c683ea4bd969913463121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dfe38e3d4144b7b3072cdb3b35294122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70867aceb953de1cd2259d1f15b484123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9317354104a798436837e2129f9bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011ff1d8b2e358a8f2c82b7da2b4a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7196326e2cf55f3b581bdbe39080b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101486d2ed01a4bd8184fb187b9729a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fa10e9680181567360bfb7b43e6d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbe16605b07f09703da3c5dbffea13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a5e2848a9049d4545ae8fad774953130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab655c0e9d6781858889af052ff6db0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7c327b2ad8caab06a6037c98eb70c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7283e541bacb7dd5712a878a95118133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037480b741df4c7a049e5e06b99fae9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966386ed77556a148221987ffdc40cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ae8aa9ca7196246339bf6d2c7126136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30763aeb3734d18b612f79593bf1f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a41e565609f2f2093909f1520db1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441bce210dffdc7dfc77bfebd8642c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cb926d877b56b702c1822cbd672e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402bbdc3365faa54457fbc0450391a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea274e132b2f04e909ec05a43500e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4deb38ae593c332ec2d34e9051d42e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be015b2cb7b5fd1e12f6f27ccb8fb8e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b80796104bf38e299bf2b775284a21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d074f836905dee1634794c6724e8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f5f60075798097fb0f5a0b040e2f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef610d95717e9d9d64fd354d5b2a00c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3036a7b9ac6cf6d2442332f6b2d6a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb410124e47ba1e9b939a876e08860c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7e72a6ff55e986589fce41a91d999151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2fd17a0dec753c417cd50d88d7ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac2568827fc78415f9624236fc200153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a403ad2995093759e2dc3b67838c19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b27980183c692898a4c80860186e6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f28a531e80179d6276843409075da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288ed15bb435b1b185cdcf6fe7ee23e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ebbf8d96c8139b9ad4f2053f818b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e449999d74902a5296201459965d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d73ae92749f68ff4caadda1da0eda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84ee9e5505c66fdc9c2f3b7042e65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed0161c3dbffb7676afa1e04c3be9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e46fadc42e4748c3a347aa850626f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7f0a23c5e2b409795963bd238ae4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21548f9a4022e432a2580a9f39f637ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf28aaeab6a6b018531fd82f9a030166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3f8bcd308f80a267c8f75c3ffab0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5a928931888e9c2a43f542677388f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73ea426c2468648a5f87cf06ee01c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f888d2d6cc1210b0b38bb76c5fe506170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08931742d1affc1e6e940209f2c14c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432c3c7cf88db8e5e1e9d3ac439cd19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cdb02442a4348919f96fe7c6e9af0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8b5b10af3aa93207112e5a5feb0ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7346cfd15ed4e4c12da0c8e13ea446175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515bd06ad64e58f0189f91029ba01a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3c7f95b584a94d54758d6c7d99acf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2b17edc5b100ceb0f9e1392c86935178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eeacac23aa3b66c254bfbbf0ce9b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdccf16bd6cfaf7638a4be984c467bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b51ae15776da1a16729b52af51846181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc31184cbc53b4916f2774b146f4a0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311f12adba2e72c4b747f6eca6ad810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5fff8954700dd37025da2287d5ac8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abcdfaa253dad0f623906d62cd87a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b948d182f6ea574ebbaea34dbe01414186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603a77cf4b821e344ac381497ec9c08187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf2304a79d20ce634890bf4a4f412188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649496fcd292b593c2eaf561c4a00fe4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82b6e0be93efca293c6c6796269a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599dc3fed043d160d3c73de699ca88c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63309d8c4fe72d91ddb2ae40bbd504192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cc9d01e5dd5c5fe0bbb39e22810af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26dede3a7be78839fd92177678ee7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850a9a42830bc55456ddcf8d154c8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f64ceacdcbd7de1811e4020fb5a0e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2103a1c00f9c0759ad342fb69b52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3d986ec55c673bbfdd73ad20754ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189572885ad2679e1fc13a47504254199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b770379fd9e753054c0ac1432ea61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087cffaa0292fcd69338f3ed083ec5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54f63da49fa1a255aeacefb0bf4c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb12522f03f353fd62d8a648197765203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a51ed71de3389d08c9f2493185c99c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c401359116641be518fee299507e71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea096767624dfd0cc62d79fdaa16b65b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543989dfa556c1e141a295df47ccef3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c1620431108aeb1419762692251c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e92336a5a828dd45fb3617adcfaf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d8a992fc3c47d49a2641342c9181210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17126b51d2b2e5a50f45bef5a16f70f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3ca6d69bf01a5d41a2442c568b3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae591b5d085b040e66cb8fce7a826a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f86fd75a8be987170543d448bab4a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b44e10242358920dae3398ba3ab40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32119e949547015b1b36e3c78783c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f17c691fd8affb3dc313e4ea75220217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3968d4c8a69776cd23a8c6d12733c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41811598d9fa4dca179be0737ece52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559516595e2055d667e18318fcc84ece220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3c68dd52bd9f083afa961b32e84a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42a5d08ab84ef33d4513f642a9ec34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ab3dcf4efbd3e3c9747f573ca0877223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bca2744d53cad92cc91afdb87977c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd608fc32ac073f8bc87b0de81cd069225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3d2ca1ea24f4d8b595d7f20b3efd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf63821b210a2d12e58f9008d163e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028217c2d4b7950d36781d27025a1c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9577744a207cea9e4664a55ec590a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d987f33019c99a2ef454f7c3d3e45a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d58ba9f36b8f149ccde9e6d745eff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5ad558c744bcae0b91daba382b876232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25044095a95414579fd982b42787ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3014d15e23411499b331066569042d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946c90512eb1129e087b5a36463d6e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ce2f60dfb114acb4c01270d251029236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c212455f7f5d3a66d487a58dbfe87a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eab86a7d27ba3e3ea866e40e46bf68238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ebf6b90c15bb0ebd815fbf3e7faf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1110b266accb4d4deaa536e117e6353240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b08be618af4813aec4897ca044fd07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c8866096eb281e8d393bd05cc37cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea99e760f4771f37ecf1331ae2eca84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068888c24e538f23b9256052a386fd67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90675ceb7dc0260c8c70d3ef9a1e01f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd45543a0421890fa3328d53fd9ed1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d252abf34166ec34227347d2fd4ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e70fff6ed0e250409a9dd1f9cdcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b9ff251fde54e21d524ee6ba9a8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d616505b08ee7ccf5ae71bcce512a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa87e20ff10a4c15adce97e14730d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8b93264d3036722c8fbacc4ecf10f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a2e1958c505f59791c9afda1a556253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e45b3ba8f03b51969294201eb61eb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d9f12f24d9d8513e560cd590d9ca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4ee508d16a185e2359271b54d126256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5640eeb044ec3822d32c3303cc2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec584514c0f0d88d60e9d8802b05d02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aff6b9854a801233eef298e28c45c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fdb12029d3af9933325ee0da2d851260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128965cab73aae425852594594776a88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1f7453b3555cba9fa35c40b69d670262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89058a03a008c9f96cfad1243c1d43ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1ae962c5fd49dedbe3da8d3fc75d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a2357a739a585aded4771726a0ecd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a10bc64e5c2768c26dfd682e76016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9469e93781726009d64eebc4424f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d007a124b328157bdf9e9b33b360aa3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34f7a85b26cc2063dde350b9fe8bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fadbf45be1abcae8183e4e24344a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5439d648f8b8f8e5175b8d70e4551c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246a43afbce855b228b4d06c1b8f28a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49586392cf8851487faaecb52846673c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd974e1cddcab133aef75a5a8e9e8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba681c11a57b2cfab087ae381a58946275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc8d3885483c504824b6ab5427ee69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0480682ab8642440de1bef3e0741f5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b8f790c88a0f8ccf3dfbd1f48067278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e46f562ba5a1b16e2796461d85c18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a09186cd9fedd50e8b44cd28bdbac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed453c4d65df1ef540504178d8989f26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eecce3250ba5bdbea41a04f745880a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e7cb7a1cfa7c773c6f0d4c75d62e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb92599b087173cd31093ae4ea2acc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ec90decd13c7b985ffb4ff14cb2d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de0ab72d2d84ec201694f498c77712286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec7ef3b7bfc55d577dfe63865c649287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53c2f3f2e4d5931052b2d4041fe3d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40b1ac64a5be47c16e78c048d2c53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62349c6d355321613ede34ad42dfcb70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5417968f2e924c27624faadfd43b651291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528027fada483c887d00821544a6128292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b2852ecb7e492b4c863c9ac950647293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce1da190a0144cb8784d106415ce4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252818d5c81434b5165f905f2e4082bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813caefc6c214a0304b331e3a74683d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baf87b802bbd9cab8fb3b15f293ce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc655dcff8a1490eb232022ba8cb9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf673d97338f62e5f170b5e3203c98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8cbdbe7010df53b866023e87d8d17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d626843f3feac5a921301623a65a11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9a4a8968571d213b7594d429788be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e165724fbfeff4faa365042c57e317e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc8d95aef9363c9aa6fe8f7a7613f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54ebb52ab2608266f54fd2b8c384db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51442a2a89814dba09b8287a77cf4c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83969da62f3ac53c3c3eb20e83ac87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74318c0a8015b7a67ef420014e2edb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661433c1fe17859624e008c8fb18fb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec17f035f2621f4af97269a05b11926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c505bbc8324057d6e7b1dea6884c98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5f1d0144a3d2d49bd9f0ecc6dd0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7279b82ff51a34aa37e850fd0d36f46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a49ff8e029e03c6e075af5a932a1c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2f0c9fefb453897c2455f88054cc7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59e0aae0ad9a4801944a47b7a40080316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e7fbacb45a1b31dea61fde3a6554317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc79d4308adc01c53a5abcd12586987318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ad14c270cf8c9aefe459903ca8aac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331cf2bade24c3b43327997334d49b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea6a9b04413055f9e53e353596cc5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86d11be95adbac2ed63af49e38cf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e5e55396d6c55800f34718a12c7f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bae1eb69a37566bf809df49d25b74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05e6489999fe278e4426640d130cf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007aac96650141dc4f3b400e0cd50312326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f93111e22c596aa7c947f6be8a4df9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364a4d91dc731195df76336bb129a8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7f8d11cdbb04f4dcef0aee85f849329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720f606f07883eb825bded4b2d8e736330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527aafc89aa59ed21f366f09e4aa99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c1e04448f6eef74ca02e7ef711e04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bb9521d77c6c4c47c1cfb69ad6448333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d04b23d1e27bebb7a7eff618ca93f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd58acbf5a16ab7a077e46c3cd404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc47e142e410defdfd2ada5f4cef0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1c1eafc76494d477012ccdce7dd97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585a4c2ca1eac383422c8b5a3b570e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da194e5ae77fbdf001053e66b7f2603a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98e25468c62320f3202389a278667340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac2ee0a53fe37d964c546e6c4ac5ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcb84c53112ea02d12f36571fd32a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03090d48e20af4ea5f6491fef8f169f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b1bf5930128cdc53461210342a5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a77e7eed3320fc7f8c9118340b29c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349dcbde88721a3e7c05c121dde0ae2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42d01c2027878325243db7681184c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf995da5dc9084a76780737333cb555348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94156d8d0f51276bbcabb153f8b3e320349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a050d1644c1134c1e65e8e2c0c26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831818a1113145ed4f989899a1302cec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035e70f6035bd5e61c68324cd991e35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3f6af8ea46210d92614ff0afd5fab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a9d2d087aeb4972b08bb9b3886a4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f00ed9dc87f6733a73bdac65f84920355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f72a7abb92d32dbd85cc1f5b70a7de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942bce4bca82e071200621b45404eae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c008bd946fa2716f2c81c8136ae9b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19826da72ce4716731a10833675dc37f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf0a15cabf9bf048046c2a229fcf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b7133c9e4b49ba25bff03d3c2ff76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bb976a200dcd3675f68d1a011ac9f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a8bb02fae4a55f61d42706ec75825363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341a963ed1d1233d082fdcd3c6e2d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75c639826c444cad7f5298d03e8d29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494453d126f79cd4b5482542cf8ee27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60d530df2a8d30c01ffa827b389af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086004982a4c9403b1ae4ac380fde480368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a03a6c93d5c6d1463840dff643d18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e870c52fb5ba7866c481b89e5c605370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c98bd29934d326d81aa2a686ddc9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5d7928a93bb495ccb9f629692fbe7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10f73ed479356257080b8cb70da3b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56bcc44f283e0f467a5ba045a5167e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a0655aaedc9beb190fb65e2bffcc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf9064e070a7eafd9548f4121ea2c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaab357ea00174d64b892db8352370377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd46d1d8037e455d454527299fc5c89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a69c1e424a18d73242104444326f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce1c36ff0f6a8d3d31c3e2bd4c1aa7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ce6f425389d79e5c6a12ee008d420381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029caffc9108f6083135a1c18c800bfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471d5e20d7322950adcdeae8d25a303383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb932e07fc984786e5e1d0e2f4d00a97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529c6aa5e9a5f72a82fc77bdbc45c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f04fbd057829f74d5cd219d44871f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc46ca919ef1bcb6fde46f5143ddae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd84f61d5438cc73f311082a1b90a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94432f8d7dc58ebe51b503b8c8f822d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152040e30309567e2cef78eeddbe9b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec9a1fe8ea1430d42446146409667391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88788789c31eebb136e5d44bd60bea8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f41d4a686e70a9991e4716a1cd0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7095c03c21379fd178df75b67c7d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ec188510e755c87530e9c8c63123395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29852a0001384a43376a8b32953eb8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9206531737e923890bde369cc874b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437198b52804c22fdd02ecdc2f75e71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e632310c23d0f82a18d831988c4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da065e1ad2f4da72da2d3fa93dbb04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb232cf23739a2eb3ed07faa03558f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0cbc356266a6c4c9669cea38adb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4238f670a0dd166ba42bc23c273f9e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8a0d996300aba3e71b68cb2fbe7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fcc7e95469e251b748565a3c540b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d814c1bd73dca7db57648518e145a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae755dd6f0a86a7acf1df697b11a147407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2948df34ff267bd48b7d1f496670bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3175342520c15b51d7bdff0897711c8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d005b84945e8a5a354a21e00f2511410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018efb64dda2efe29d4c39360b2eba2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c302c551f0a83d411b2092d0f023807412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c293eed93f3f1ac715440ba849a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6af3c81a8cb32486b6e7fa3cfc319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bbbdcacd41a9e359650a95702c596415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80296a140de23d6c7aeb5782542ec103416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448580957025b146faf11c6dc4297d1b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb19392cffe9a2a3afdde0a77479f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafbc2d90b4b371d0db594e89caf18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cfacf8f75d10e31be3bd320c18182420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c952a95e84f1dcfba6e413d1ab8dad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f42bdc818563ac3b084d3cd296c4c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537fbac0e67686b3d7706208ae223db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef49f28c7f9eb4c565c6d925200777424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d558e64865f5a976d7a3fee0f83e00a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fe789f7ba81c59804cc10f3df790f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceb9ff9651fb88dbe02493470a0b60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c947a6d60f0de4ea0b74d1070392428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfee804d1a1050a532497b218dbc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb99df49729c8e7220c864eeb862ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0632857f847d0ea2a4ec8134e545fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7eb83daaa7a2dfebfcb3b91da6fb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbda8c1018587b6a367a39d90b760d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d58ac6f61df732d580da193a7e6143434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826fec21c55ae83e42461c0ea45ebde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e4382495c8f90b455b15e469ddc0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d12126b6c5388086cf017301cbe52d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e2b4d15e7911aa95120644479194c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e2586522e5b57cbef1668e1faa87d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5bb6f890e496eced61295c88fce46440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684dbe4c45a957cd3da8e143dc212ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324369e22a46d140d4e54b6c19575115442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ea3c2145dabb59c0957ae93e9d8c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770cf89599025619024deb5a969e399444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31744238851e72ccbf2ac3c4d8cfd1f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48586c9ab03c63ffd06970877c9ffbb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9840d894d4e3e1b65ab329d3fea3a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86247af3f2bfcad84906a3e0630d6d6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd231e68057f1ba599e29591ecb58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be7151afe86fdec9cfdbef306eeec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5179f62b2d98d9d7e2e89c4ef4fa94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1183bb0b50e80b27412915e68bd14e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7403327a5abe4981dd8690fa664ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258671f3f3c4d78580fe36687887b8ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e40aa4f5387488c638167a45dcd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea444d48cb9e3d6b03cde8c44cad5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d00c02c0a730331a280e44dcf7667457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae084c86ccc762dfbf68e2671e3fb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f8ddef06cb66e7a1bf4925a495a42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb6ab37f02d991a0195698ff0ccdc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168921f37b8299c71bd652f3d86991e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9214ab77ad83c7a55634fc53c899c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445c720487481a70f13757a0c12719a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea26f8cac72b27ec575be4752feee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb07080bb8125975c00c77807cc6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5b400f37d0b0e1f9c45687e9d3db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2f43bf884b0e3022462c0ce0901d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14afb41d6a4a674a686b2c4863c7587468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ae2835c60e25343cf77cc2a8ea3fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19553e97d86b19072cf43b5457048962470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a59916b21761ac6e44ad9ece4e9033471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf7edfa43468156337ee0f6324140472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256534243554f49fbfc55fef431b6448473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967b903567de97b60fad019120a3ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be957414af94140dff63637b245b93e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d058435635884aa7607900144cdee5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddbf6917c0452d57c1c340abdb65a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f98fd413dd85f56c0ee232a3a19de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d64278a59d09f39fdbaf05c3d6809a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787c3a5a04d08bd51cf2522639f483480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749703e8eda4d473c33a201a1bad071d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3dd4cb0321eb39a13dcdcba168218482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b79e42c1c9b3e8fb491a332c35e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc526cf78d586ffbd0f2a3e04b89144484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b457b014c666bb775002500fbb89dc1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb01a4b7beec4609ad531986bdc08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea769f88e36f0416d57c307e33528487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce22643d1892b8a085daae671fd086a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb5a761a784b3eed9824549ed2794489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f5530613720566ec98cf382480db2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121a9952d794fe63875325b6bf3391491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cfc360ad9ab8ac878ed2f7f7df18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7483b338eee35d47a704f4a5a62f51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f8698bb938bc0d3ab4c1c80bfaf5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34227ed80ad312a04d21b13fb56d5cc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ddc62e3945c1920a5f1851c590ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff163e28e6acc5ca70fcb7f51d427b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cf27380ac843f6ef2ec430859800a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8443a243b1afc7d7bf4d844be0caa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348618af775f604c4cf4b7a77377c29500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b29f0454fed32ad14e2dbf61e3b9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdff5b8df0512676d94a6cb009e1313502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027784f7de20e22c29302d3073969e68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926ef288142cee47eab314281d987e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb551eae91412bd1970f1fd7c2796270505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a92591a1a6962ba8fe22cc5190ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf742b05fcb21711307ed6d2e7f6f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b8c6fdf6b5e4cfc779409e46610f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1aeadb08e134cd0f911a9d08537a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14acf7a8d927fdaaee9cc76bb6b143510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df703a4bcfaa202d8b33b336b9c38c46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265161382e31d26273694951c065811512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031c9285d2d123c427fe7b86a727399513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d31772fa3f4e3c776524cf6c46146514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36038d31f870f30a1e289ae283a3886d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acca550f7b73557f6360440e4666e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1345fd188f7cd727dca0b12042597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1ed2525a73b545f6775576397ff4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6673b77249ef9e46e5c918afbb85d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828f5a6ad2cc1f928d8be29458caf2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7269c34099049aeb89ef328a4ca0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84bf2af225605e07e29e6ba374543b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eed7445063d5ef081f6b353f72df87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6be0f13a5553ec317156bda3824bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797193e8c6b223771d1e03a845b7b7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9381e146047ca10efe8b6c51074c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdcf580e177d8d1c87a1af5407ac25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe5d0d48c0d4c41d5a26c1da3a45af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f5af40cd42d6fd8c252039368a24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6089ed741e7f9033906a326653992530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00f704aeea164fd0fd2c0aee9fdb0e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e22568ecccfe5d80764ef760b941532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b82f37d6cd613421d01fc251115b9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb5af9212906e0d99ea5b10c7b423534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c017f92df64d0a5a2b01531fc9b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dd6530afefe474d51ff26bc0b3577536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d0e8bdbf33e7a7a1eb8bf28abaabc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34557b7f89e363da3bf72ff6f8dd0e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447d5cafe1d9b40b0478f8829da1419539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0206b32779ebfb705845be7faa0718540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835ae9fe045faa9cde6e67934602480541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8586cc98f71a50df7ab4b2c4c838a5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d54021220b94f2d80e26f25740ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542062fed11f84c56ff7485d5dff0d4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef620ebc53743c30900b016a1343d30b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66692b71cc478adec3b3269c9aa6f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9498d1b7c4c1eb731407bb35cce9cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8161b7bfa96b2e6c901d37ed7bbf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eaaba23660ef86671a9a65ac2ad22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87940fe587adf72671c4b39a2d4cd890550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7872ff0270b77ddc5ebd022b6b30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb615cddb1dff44327f0bbe22c3e35a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f3ae599e0df77bc6d46f472feea27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c30324b02ff3c2fd975bc2e2577fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ad976ae7e0f780d410ad1911e13e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c130a670fb8de34c3befb288893907f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92f449b7af8bdf7b530bce19f6b9c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18a99a3a3ee8841238f7a92c6ef09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71137276df0b890981f01fd6bdcb4807559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c825d11406afeef4586cbea81d3127560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ee84f16f2aeb0fd1ab79463bfd4a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5e4dc811229a3dbcdf2b95752b29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed9721b2bd0ff112032b01f11adddd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53bd8de73e79d5ee6bfe993cfa9ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f91cdb6d7fa1139c9facfce0242c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278c54917b96ecf8d7ceb4ceee2b0e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32330e913afbdcb2dcf94e883b9d7d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1208c505c91c75076c82e7046d4233e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef79d89b860cb4efd64e6bce241b9ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3a18237b64008a46424490266217a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bb76e3b599f656bf4e991db87b81f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206de26f0c829f807d837b15b715e03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079be4aa3c0ce85359f48fc677a8174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa156a8794af451ff7e51250698c92c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d1676b5417bbbc702130fc0a71d4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4964d27ae9987b14f40934d5be530576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8609dc281c8ea9d1827694fb47260577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6898fd267c667520c3e1f78138c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d995ee7dd00f55670a6a8e60018b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88274ff1198f599bd0ba65312a4488580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9721648b9cb017c1dda3a2027766700581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9088d1c9ae812966e8880a694c00eae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdbd8dffaf7493205ba49bc56a42f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2fe9cdc06935bbc05f7bfa920e4aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380dc70ba65d34fa82edcb50eaa8e9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe1dfa2c07e890f459bd7a9a10475586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d03dfbecc7ec25b2c4b2d07d8fd84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a441a8c45de2c8886b506691f46d72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1afc9867238e8a34b47f3f5e05555589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b847956d122b0969614218c581b6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea145396a373043d52ec14c5cc6100591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383548028a5d3182d2142381f77497592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b836a67fdc5be5b5bb953ae415e07cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae90534517974d1b18d82360949076594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd76fb7bd379507b73275f8d452347595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66816298d2e1992049d5aa0c7ed48c1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183e064d98f2c5351847fe55ff5c273597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eba23c22723fcc9052b5775d0015c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505da3b8e4f8c7f00f887ec34cd7b08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3490b8099edea6a8de249d11f243c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bd1c6877bc980906168b2d42c45a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e61e85291096899a58611b259682602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f742120aa221a0ed9d768f7d09704aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f625a3a23e5725cec09fd47fcd48a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297450fcc87d0646098d4a219facb7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ec9aaef6c0e5c041c5eb28033fb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d096f43e7bd996996774770c00b8ede607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13b3248a25dfe27f7f7f87641ba53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c0909767147e6aeec0aa3d806bae3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf59b80f768fc9d296a33f4683e9fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c19f1962da15a0e9964a875671e0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c7906655007577e33d14e7d2365f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155dcdc8783ee9a9717e5e1016f2e10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663e4ed167d4a8437bd4da317cf689614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf1326db76f61d60c95d5ac09f2936615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04253598fba50646dadd34a1576bd83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22362b79a76103d8a45854d27d41cd08617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba956f647e352552e212ceeadcabefc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb473915935752caeb90bd96f44add619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944b8f3d1531f303c6355269d3b10ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6531d89efc5f88e9c3a0821e39c1e47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc5434fc67a0f8e40637fab830a2e6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f237a6e82250e4dd97567267166317f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6df353abb8a815c730b601a14b7c44624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959149dddbb88501b2909a3add23be63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43941f3539f1a24bd70c90c83eeb249626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410be688890140bcdb4ecd9288143134627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd8d6a0b0f82defd121a4797d704dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ba198df9abfdff98acea95a11f8d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e5a10f855a74ee5f43dab14f19abc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d676da2362a9d773846e701fe642e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6fecd3fa1938adefab5577f304702632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d4d832bccdd4869d2919eeab4fea0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80ec8145ec1ab1aabb5772713ca0c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef5820c6937a01e67771b358417230635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632537658eeab176cc54386e924f696b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70499f9149585e722fcede98a6d88a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fbc5dd1f8572bc3e7ecd657795a0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64ec5a8ed5fa7775f2765b8ed452d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f26d6c9a659c88237a4a9299fa93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ab939d3c0e7220c14d3d0affd461641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d62826a6ef77d16a351d698dd17f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f7463948319f01456e0e28bc8e1a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6e848c20a1153fe1ce098535c0539644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f69dc14324a0a9e009a7fd861ec823645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03972067d548f1c7dfb82d6e073794ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ece98c4996dd1bf236c32d791f6b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd7adefd72101c9c6d0761b469793648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746400aabd9f245110ee24e7d0968690649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b491506010b85eacef54a1b26dcc41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45862aa8381d8717a196959f22d73d8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53fe3ead164e4dfcc06f6a0a15320e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb08d186897828301feb5df796016653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcde14586990f726917f36bd2d5cc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b3adf339477ac104d47ac4637411a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fadf6e91886dbbccbb515eff1520c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac7dcdb22b80ff30cc3dfb06e753c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c969b2b9336b653daa7edd306f13f8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab0e5a3404f92067402f8f9ea9bfea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d6dd8edaf16a5cb5b41d8139cfae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102161879999682c3890256c97f5936661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0156a291c3940d7bf5e3f643396974a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f155c7997e012dc7e4c6958ce56b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ab320db1a1e9874bc8695469a04c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecef1f91c51cf00fe55f1335d6d2123665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da338006bc9447e632d9da6d6e8c3c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99cae3e477999c7dc838a8f891ae40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e63f69be786af2a813ce3ea8c459668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27387b5923d419829d01493388156e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b9f493acd23ce755cd744e0ad19be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a99ee4a08aa32ca5afac33659b0a3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801223431dc5ecc67cb79781d18d0938672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c9e37f5337eb6e2f505a61e9fd47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccb7495b9e613c9361777fc8153d92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4ef8c0689ace64b29e15969f5c68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac58b92f79ab611de251f2f995ccea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa949fb4108d6769eb5458e8f73eaf7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72a85dafaac5d5cb145816cf6c0d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadbc21ac7c2b84130bea5e3089da14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4c7ef89ea24168bb57e82b116b0ef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ee13b45077909150a004b712ec06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749156313861aa1edb01b3e056b8460682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddeb79a07c9b3e867becafb55b69a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c3a38419a7e798153b1d12bde7b16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afec58ad8c6f9427fc5d41af006c528685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d78a0d372d01ebab0e9aba25296f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d4e1ed18d44dadba2df728491a3c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d5bbc2f0fb0599977796c2762c03688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd8d136721ca3a93169915c7ae5ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0731f2e09d7cf340890145aaa2db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3265eadc816bd0286f9f07da45a294691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0823712fad9e733ce893526f4a63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cb9e1f7cc1746f37b383e2696fae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbdf66094c35f61aa03d5ee9876e16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b6a54e39eebf83a4df9083d8c5fae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe199b2ba190b309fb871d775a5e265696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edeb0555e3d784f17f5133e0228c3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e7c0f90a498fa74e41581b822388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18395fc92b249eb4dba4fa2898ec838699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee12f146d1a3c86e863315e1b0dffc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360d9a6c95a5a0dae8281329a6fda8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cb94797b8c97b8eafb55e0cf1287c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e06d33ce78043d8ce425587ba960e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187e526d93c1de1bc56385794adfff9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1859fc821216ab2ab83c3e2fe0a5c0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d99f2c4be2bee1024da1b1130df5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fb7acd68160eaaa5e6276a33b46b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cfabf421bf69b5e189dfda5cc5e20708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ee9f13c78b0a2fb9c64df74b4fcef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914733fc719b503554efa9e2f830fb02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d216de39813df939d19dc8cc7dd1fc0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e6f2750713ebb0025a56d53114f24712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad605edfe935293f3cdd718792aaa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3223953547149fc025731207cc4570714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bcd5b6c19a44bea69eb383a21ef14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e73d7901fbd0cb37ecf0c74b60673716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e431517f7c0f6087a7747b261d3b7bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb86590063ab7e652df4285496ea67d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568a6128c6418385e0491b000ebbb0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ea2beafd0200e678b5966cb0d29a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64634889bde3be6cd72c8c1376b4ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a291ec73afc0459ec77a303a0e1af0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655541aa7fc27183a424089c4aafb4d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3f29675ee7dcfa01d10e6914a2a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561140e4c86305a26ad3f87f95f7800725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae32552f1f7b7c15861c7d1b0ae72726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86f2587ded788f4df8c3ff4d9008f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0651e49b788fccd79383ac6925e5a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106f09e70af6bdc9ad3c0442e337c63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e431c915cf372c1d1c06ead1fc3de04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6f23ac1c53da2794ad331ada6449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188ee557d647acc160e2f6bcfa0f358732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9dc184eec46e5ce8814d1e287a3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b53dbebe041fec12ba9fe4b7b2aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da44056cc6b74d1a5c2b4f2c5867b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe5d5ab0b0f8cc22e558a84f26c4f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135787dbc7062cc44d7d426e852922f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5cbedf6d9bac7794644f0646c28eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36452d75b0de6aaf2328e799424529ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425feba8ef88073ac187eac5bdf5823740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1d87b2239e6a15a1585fa55901c1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15c079a23b56c4b107ddb137a00695742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80fbd6d4122be3ee584b9ac6e7d05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd339692820cad94a654cae0221273a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68472d35b2f3aefc945db5202bf573f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a142bdf9ce57d46132abdc640205073746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8b3c176431ea77ecbb30d17bab2c8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24af69a8b438c20b619dcea98f99b8a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94515194e4967ec706595fa2e069f17a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169b277608f43e81bc946f67e3d6be6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d7aa5edb0655cac1d3c6e3537a802751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95315f486c64cf31ac513b4164e7576b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f7c418266e754732af1e8d163402e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff4ada30cdc83b6b1d0820ab703ac3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b901ba710f5624bd6d810c043fc3b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92ab1656941e5024524cbcbf82220756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3c350e537052cbe9606323c75353757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b42acf0647ac4671d174a5d2820747758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b4cd950d26f6ce3c0d5947c64f340759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5d452b3eebd01ce98e556edc1683760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f988864b4c8501f571963d9968c724761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdb28fe27818252ed3a46be8e38be3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daaabdea5226b5e451a973f20baecb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e232e742baecad211984694502615764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9a91004d321d8be9e43a1c8bc090a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473d3625f1385886fd053f9ea154ba3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c667ea17d4e7fdeb13d544edf4d92d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>