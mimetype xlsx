--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1221b94d6b3b962814240a9d321121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c87026ed378502741c93ebc78fae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756163e7c023b52033c1deb2c1b0d5a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17312f83829c4bf1f172f5bb9a44394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d51f8ebbf2c6016f9799ddc00a62d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa6a2a95c4397703df4d6dc00d61126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe89673342d2abe3b8a2746dcec807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf72130a2b810dec2885b893ecba78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b46d5ca7536e304368a934c96a000c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ead41b82446d535a6a429795c13f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963761cbc52fd9724740c9840283d5fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b818f5a677fce1b16daf183cf976412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c234b92ae3218ae72b190903e3551313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279c22de52a24489672d7c14502abc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14926d08a718f3f73dd875ba38d4ccaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689da3e792b08ff06b49e3910a5b8b9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9bfd1478ad52f15fad5eda3b0534a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767613c1d18a9eab9df8c2c7aaf1aeed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b671198e60f2ce45724b6930dfca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263a07a981fa0d725a698180441cbb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb5b9a9ae737d41f1158baa704d5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584d21845e50be8c433802dbd24478322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69270d7a1c82dc6cf26e990627435023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea26e2d68e32080e7bc73e6a28c6fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc0e484b6ebe3df2bbb7658a194f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58696540ec722eae57e531aac3973e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703d6bf3935fed79ba8b12f07f2252d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d44ab2893d312303ea8a7ef2e07b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bce717312aa3521408de7380128cfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92069880540b1a20e320adf180a9dd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b9a896954a2c7545c4d6fc868d01b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945e123a6bcda71e6ecfd636748433432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62252fe5e5b5df4f06a888e6af50e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff21ad9ca899176995c1eb6a60933ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d7acd669a2d0a952401825e8d50d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614aa363624279b8532ef86a1244ea336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4d60e49ceb43dcb93079492bf8ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222f84d4f4a2959072ec588237d7ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a9f4af85429a86d993f3bd14dad8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02137d82b3d5662eb5681ecfc73e297140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfbf3d8732bfb8c0db9402fad415fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621eaad80f55aceae669501e0b6071342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198c4a13ce5a29c55673bd3d3bfbdfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b8adfc17d01f64857c349cfe8576844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daebcac8415b5f5bd8f2042bf8048645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bae6a007a226fa2b393e01d7b422fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d1a3b863863d65c8b783f6a3312a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba950772c7c85794715fb1ecadb9bb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fce2761d5aa7cd286c6cd1f20505e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac55854e99e5dff610a2663866f6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b106b1bcf6947e5a2a1c693682a4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cc24e5fdbbc1b1590e3624f6c90ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bce023fd9c3dacf9227f1a333d1ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a129d0b65cce87874fe1a9be795f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e5639a1386027399d3f998ff8ae0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088dcc9968cf570c9e458dcbf2d5dd1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce52b1801e83ca2c0499b81ce61758c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b5fcc4d6527ff74223de81e714fce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967727aba39f6a8ca3c336c5dc025f9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7971da810579acd6074494549c613860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ebb7f969f0a65fa1fb152d87ab7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7b4c915c7bda82495ef13d321f1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94922bbaca63cc425d81b6c4fbd0f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f6aac6aac9542fef15c6c238cd79b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303d1b7d7909d3f3dab422e291c71dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eabbac6ccfc6be4b28d0c9c7f031e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60225e3306622aa8355a05b87cba20267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe156931ebe227c4e501a9670a3a76268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e1a9b43f8c05da96974a1b188cc1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05810d1285aeecceaddcb1aa334689ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffccc3c29aa4f8ef42bd35d79b3c6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e293d1de7138a68db382174e65374772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d18bf61f86b0727a5214f569194373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806c21a126e614f4818a6ed870b3b9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aabc94c69257b17595f97e2850e9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b2ff888570168b720a96dc76b74af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88532e33680446fa0777ea3b46d44577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af211f4919b2cb9bfc5c993f379c0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5caf42f45858b405a272644df719479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c9028c6317248afd06b753c1aafb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858a704f5eed352e19edd377ebf897281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba5c32203d720c5aa4ee2b3185076f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b6693d01d5d0d3c7509898f0c871d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378c48018604cb1625ec33168d0dcd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0568acc6d99b395b42bcf1130c37685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165277c6f841a0fc62fe12b8e04073986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d31df1d38578efb9a791f98d196b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80fb7116000766694d4d5c647143cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f928f80315bb990718adf74a0df589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f7d329d91adae0bef421f4eaf914190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467917bd4ea0215bdf681f71c6a5bf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c4fb36c761fc4ef5b9117e7ba58b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad9035c7ca3567d5ab64c24e40761b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4dcac5d7c3aee8fa57641169f38394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6332f3b80580d1f8b4470321ef632a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6999f0afa9edbdec1df93e12b33a7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6029f9cfb5281e028e00e2924c473e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de42d1db1f7071460682440bb259b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536ee7b752c7397aef697b28e8e4dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76469e5f6c22334affc0acad9af92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a0c15873cbc5d8d1a2e0d60279302101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea208e53420628ceebf89a40bb3d1d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c1e255d336467f689e676a726c50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb110f0a17e5e21825e56256ef9f7e31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3c4e63011a94c45cc71bf6735fbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603d73bf08ae35671ae1b89bae74278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0ae0fb031817b7247bbf68cb8218107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd802e3d2b0c64a6d93f62f66bbd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4afd9b214c39010a948c07a31d3b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec924d428dcdef7087cb9bb147241fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82b2d64fcb3901952ff5f1227aeb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6a1657381bcbc5eba0f9548d4063a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cd83e807bfe1a3a3fd33f18069c3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504f813419f728b28a85a3400b2480114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3ebb6c786fecb8dfc9b81e7049ab9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c731910fc8dceaad637119adb5d187116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa87c2568fdd089ba05a61cd6bc85e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6484d2b53637d3197db5cddd78dbf4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce153e49675e75c79b2ea18265adc0f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508bbfcc759768e33cb4423c95d6b5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbba7fda5df66f0d5e01ec034df272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e34d3aa325ce56125a9941d6f137122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaf470438e2dbe1abfb2170fc04742123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc9dadc6a7e6374ddd46c71fa0e52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da345fd0995d721cbefa8aed31c73a31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05992f3427c8989f9b7b067a6ec46e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ddc48526b1047301595ad2e4a473d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a93332bfa10161b37851b96cdb726128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd71757efba56d69bf27ba4c5db53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d325c95efb62fdc82225120794fcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d2df25f224a5ee0ff93ebb9a22bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18166a41e1224bc8e498a2b82e5c6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f0ba3d72467e8df0b6b31600c4904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28328e7d548d1187b7e838c898b293134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767204ae2c692de50ec4fd419835a831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3e307e07fefa60ad95b81cf747db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309aed8476179c80fa5f607aee3f4e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb34523c74758fa36544fb7a1bf53ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0516fbfa982c17c5f7878634016f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec45d6eafc7be0e9af2c12e65214a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f4ab223149d2f82727e87c6d8247141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c8d3ca5c3eae88f74f2d9456191f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0fff5bc068e3313863263c837dd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193eda621756e05380e643036212d56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38839836a913ffafdc30983007381e30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a3ddeed4862442a91ffa3cff756a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d73e4e749013edcdc204b51a4022147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badef2e952aaa10f4574f21b656e207e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c79677a5dbc9a0d496aa8864f0ab5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb19a83e161912eee0b2e3f1b15904b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2182a0b42a9dbc5ea1de7d1b6af967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfd63e038e76d11dadcca5b154043b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49a16e48de4c3fa8eb23a1cb0709b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad857b0672c8ac38f35eafbe1625c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1169acb502d4d273091b3cecd807bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79deeb839b34b6771b0c400cd3bf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76b650589747a7209fdaff30b1389c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e040f09b26acaa31528a254c65ba05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07040e7d32c9d4613b3e1c9132121d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e77e82005a9835ca30553eff186130160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a52cae90e0755280b6ba00b964acc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a7a804c5e5f9a5f7c31839d3d3b24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8b4ba320d29b18c39c9c99e35e5f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf027ff5662e9dc0dc2252601f4a2d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebdd7267b51dcf70eb3f94d6255800165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64700e9b033017870c0296e80d86d36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a099b73026204463d4db0c74d867167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ec652e8c12ce720a2c9bf658f1e4e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2152b2c1f5c094a18b18101d60e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8129b15779aa5bfded75e2df66f6ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048912a3bc9a3753865fea4c0516b738171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338ca27348de01348b1771ef97b7f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6346a4fad40c3610940f05b96ac4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704cbb00d809e89ebf4acef69e0eaba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f023ea0a4aedfb3aae644c18c26a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b2dd939b157b70ccd376f026564e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66781bd22f729c9dcc9ff0df021da5a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698caab5d14bd7ab856253c8c1debe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f496ec70715fd956ce4ed5cc927dcbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce7483dd46490f037f503ce8ff49d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb54bbc6513d2000b67ff0341f46c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e214fc3586e9ae97af53380087cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869677f6a553260969a0a4273dae37d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6010e8d2b5bff7ddc3ed61fe288936d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7e3f4fe6ec7714f4a29891acea463185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceee027af6415a9dae065fcc3734647186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cd84a388642a44368403c1b590fb9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20f75d35a700e53d7509bc4039ebdc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83643c0fbbf62c2e5c843759b96e7d77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a851da6bb942054a99ab967f592d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198d4836590f473f34a9dc7d61a23ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c9ed9a8f1bf746965fbc38b4737c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ab7bdb654277e49361af6676729de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86313982e2c74866dee177caaeb88fd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454a2c86b611d422558b64cfca24a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4173127715cf404b884600c7594b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bb1af84a0ebc8a305abccdeb39afa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5a583405153bfcdab5c8d8051a5fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8185e486ed728fe2005f44a9ee9dd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1565bbee12e27bd717c1b822a32055200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5470ac43ff7dbe8de639fd54d2336201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfd2f031bcbb07949e4e661d38a8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60a6222f7d3c0966b9813d6b0145f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e5b6187af8d83ea151ffcaeac379b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880b4b4a8ef66629c59fd58d4673858205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee737cce6526bb7025e7bfe0510cc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30d631a62cc10bfcf4c93df09c8860207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fcc88219c62accf0a3165ffc2341e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc59ef336bf6525c8a899c102af781209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1bb0d5f52c540943deead531072fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3150ab2e57f0b123c64d3339b5c3d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc67a0a04dc618b632aac590b844ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b144285b22aabb7374ed92bf4720213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b3f4219dc107ef2b510f3a2e9b16214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d3232cc66b9e91e341ae6b03c9b16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521943917478c31d33776bc5df7cfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a8f1b0115ab44f00226ae5fce4fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46828b83271d216a97beb03cafa0f47f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5def2dcaeb27a1b69bf8534d84cd338219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850eeeb28d7df8e6d63828c9a5720f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac80219dda414ed93e958da3199ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57174f2842bd2a7b6c1e0372f0c460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4607209b30ff158a5e3dcd5f43e601a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604f13e99f79b056a51d065cbd0fba0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21c13076c8117797bd10ca1541fc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615b110cf48b3c3af33851081ef2626226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a215c8d1dd2d0fa667d479f352d733227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8447b7a5d9d9c61f5ad4bccb7d59926228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb833d324b57e3ad02eaacc8ec33135229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8757297eb0f51589806cedd2c214f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c6b0d5afd318091fcd6b80ae4c886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab347303236043e6d5622e004ca9a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03918541584ad29c4a737f5142da90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db5a08e06ddd9a52441a4ea43011f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d74f9fec1bdaf61dfd1e8eb3902a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a2a41440a74cf035e59c5f9d0c43d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab67a860bc7970be3d08f75a2c104c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2050ae208609204bb5058bb49fc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ef84ef77c464e2cce2122c1ab46ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57539706fb8f0f0cea1a6231101852c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba78961c40ccb48651f2d705092a498241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972caa58e92cf05041e80ae5c957f213242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9e7b81df9f362bfb063056b8fd413243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbadd6d3946f759d2cc5df3b97dbde5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa191d10592ee6ce14ffbd5da8a45e8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7079d38748405528b9b473f8a3c60a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48955ae8eea4c87825020729048249a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40ee07944c15c8627b56b704ca8050248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644cbc770bfb12aca76ced08667bad6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d694d256e4307b48660afc5e033e63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758943df2185f893269ead13d168bad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9980f81b944473c4dc1f1313d06af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9da79bf8083b11dc2ecbf2ac98bbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be09d693d5c07d8c7a46e10e839907e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b8ae3e649fa19800a18c32ca0ab60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5181dd602653e37483c18f69809c15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceadf676068a5743e08be162b66b86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e7451e53c71279dfa74dcf7f54dfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cdceeaa392bb2a66f2315ec1a4b67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09980e58bcc665e5f8dc5bd3164258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5b054dc29530bcc10a34f3601b6ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5895144e26d33473727ae67948163262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb51c85b9d3b20f280acb38073dff0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0bca374a721bae6764bcedae9e206264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385acce1a4d217789334a5b57af53e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110bd5301ab505bd2acf85950499783266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ad137a039e29475e9ae3f064ce844267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72801311490a6d7066f9fcbf2ddd618e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167907b75b63a1ce8402708767c3a2dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc798de1e59f47fa6553202b3d6b9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dbee4db25b5f15d6019b18a5cf7da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260b68d3d8072457b49b288576e3ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa7cbb1aa4087b35dbe62acc53995b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50d18aea9baf2caab6d37adeb8cd85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a4ccf1613ccb7ab7dc2c42c2a7919275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ee2d85f2e233a131f4076768e973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ede8cf9d2a3acade3d0ea3b8f003d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50d2898c22228ad765d72cbe375f77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf736b3fb020ded8f5cc6393437488279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b67773d9f07d20853a50592251f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f1dce75a075d4f7140b5951cbca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef058cfbe60155974961cb7444864b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59692ea137a8713c913fea8dbbb6598283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca10539b4fd0c684155c0785ab0e7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2514508886c0dd33414b2a8dc098d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b7623c07c07d6c0cf642da655e18d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd8ebbaf6f8d05c20e1ac190329dd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6e1ee66f562c42430ef68178c46c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8ff668bbf90317792c6fc723d732c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50afc00b3307bc99d17ca7eb76a9d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137019f16bb37d50831588b214f5a19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502a2127406e5f9813b585a2f2be4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c853b5e37ed6361f7386c777783ef6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9bb387bf1e2e0f32d2c54cd29b21d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08b7aa0de93ccf46c35ea3b4d8d366295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08516e112bb02486d9385a8a93a17a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f29a4545337796afc197b2961b696297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce728937ed3dcccb78e50f2cf9e9f1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec29e75d157f6d2dc60ff3fa06402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f18f8bf553b075240613afd0c43af6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0519471d63fc4d3490ae6f29313636301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da4c13865bb9ea67edf052f8fc86e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3626fdf498040232508dc7195a1053303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8a0281d5ca9e20284d9721681689304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f091fab5fc539121d7c4aa22ba68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2975f2acdf97eab8760428ddbc7560a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b097ccb0089ed1458a31553fec2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29bc0d322cb7eb1ff96c497a43eed1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b313df9d3df241e6d59e10b08f1df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d64c2543af11c82efded86581c630310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b61336475f0640305f4d79d9181664311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1205324749f53a3c3be8a3785b2a7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d9472aa3500f2c734729b7b9ff062313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3104388fdced77140a5a4fede6e02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79230d1dedc9084a7d71a8f41ed09756315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd6d77ccdc845cb2bbdc0381f7cfea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c815b38205385725946874341aeee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458586e61c9eab1e82e3e63ef5a8f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e268f7f39bd8703476dcda74b029319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0127bb06e0e299836a8f5fac4153320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513539e62db61734e795339b442247321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfe19958dc57b99c04569fd3ca5719322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66470fc19842302a538c2520387515323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1ffea9eca8c22cc3a359c02822002324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54bd89d09c88df24dc34ba60ae79f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35e8211f5b046f9cde2d2a413be5df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d922647eebb6b90551422ec9146b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b54a3645dac0f8f5002fbb83b185f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7d0f6c809dfc82e81a190cabf313329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aceaaff15d0b4b309261bc2d38ce87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8247b1732b9d617abf33a6de1bd7904331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5938a73a368424c758c5755a1b7d46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ae2dd254338f4bb9a096bceb29930333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8ffa0d20bd9f54fcf5f1a152d0bb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeeb984630f14c87690f8f4b7e6ba9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98c8f875c02e8dffc65c2bcade4f84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740f020a6956c4ef44c9fc2a36e9949337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60bc4ea52504ad27a87bd66af4bf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0f45b384b3b096c1a146e2fb6528f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93664cfc8527c1e0c99b58c13fbc79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0095f0b0df30f7cf91cc28ba34e8080341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2e9435db033b666876533f27692a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb60ded4f17abedc2d87c4543fb89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451f8a41fd6dfb2386cdc7abff820be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa083c5ad697ac9a285be942766809b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c468cb0658c42c90911dc7f872ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b125f7f770b92c2faa4288a7f7c27be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8343d06e4a368c1e3cbe560ed7dda99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39594702d90e711c6cf0c75a2f5074349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c344634e66c3f4ddae1406e1c5d22e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81030ecf7784ab9717378bb461f346e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f0fb3fb8c58ecd54bad7ec9dde69b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f5649e13d3a5828120c3cdd9f662a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1834a98e6ff41486f07b3fa9fd384354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e65d95899768da9d1550ca16c859355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57073bd7a741bfbf9649fd236c8eeb4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ba2b2b9e76af08547bc59d8381ddf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f167a4a85c8829b352acf83cfc13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495b7c76bdec194cad2de4d730002a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454266882d6c6a5f99898acd4076efb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c23e0bd8d97d4fcc144dbed7cf5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689486f0d196fbca66bcd8f75bc5a225362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f01733e2e91b7af45e6c40d8fb32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47eaa3a81deab979c9db4e593614c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd264f192715245b9c59e3653d3414365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601e3a5b199af731d9eb637c50c94d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f16e3b30597765fc96455082d3ced367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ab97d62e935bbc29a4bfd58109f45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037797d67acb5b4f6d80803a94e59f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769c6ad4f085abc239e4bd2d0ec94b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7979eb26b43b577d1e963fec0e2ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc979eacca302e495f90c74b7f8de9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58126d1679f7640473f63347b778b0f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f289abeef747e3570232a83e90ba2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44956e2588e8920c6e18be09351d13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932cfbfddc20a8a82ade8833ba10232376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506f7aaf55c35eea7bad6ea442d4989377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b1e87138530e1966e1a49c777ef4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f4109b63dc04eabccd0452f50b350379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebc9a554f1e39e641271dd98bc994380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdfe0f11d50c47c229bf684bbe4773381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a3b2fd64d9faafa027ca65c798e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049635f635f4b06254ed596e253b1e9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d28f9fc4276fed41be6a7bae1c2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89446f795784c71b3f642bb2445444f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa56d7db1250a19187ad6e3a5ebe0df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a720cc66fd7ffb2da77ab5941c18d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda47b0d24552019de1aa49636c96e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b74da00dcbf95b93e6c2ed75bafa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debbc7fab4205c4e206609d73a82741390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a85edfe878440cb3148446725a0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234773d2c0a009deb7921131c7f9b6c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9cc9b0e2cc535bc27208a24a19c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a96e9fa21d8d55146c6098dc3ccd54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39761288fff928ffb1517df2dcea2193395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a8d195de3e2a05c15e1edc4d15a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea40dbe289ceab37616c155547dff8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18ab1dc41172aabd78c13058483972398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f7931e49ca3211689887672e128bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64987a1045cf336219e72efbe038c912400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de22c96e14dbb62cab094e90525e3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271a4846e7183317cfa4ae0f406094402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0400532648a2999b3c4a22313d2cb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438297ff7a5c295adea9b9e9696a6a11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ae16679cd82c224eec4e628f154f7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e4324bc461eaecd398d6f1c2bc9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a88a1d996de62adf564a3f80b237407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919868915e853a281d82a6ee1b84fca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c655eadf4851a580e9f921ac3754c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34fd35f4481703c20dac3d1d5af4a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd510c77b7a52e8baf93c4d31ca5b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567c1e3109407236ac9bff57bdae05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3cccc4c83b2b3f2a7e231bfe49ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f15ef758ff84602c9d9552f665260414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d86e272171a1c3556b96ae2387ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255fcdaa90da4a6399a7390059d7bd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc2d2597eb2d7457aa36608a0a0ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bec9d380e0f3f4a6ed0bd252daffe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935eb580a3969aa2f1a0798fbcda31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0daf872dc61d6796476460060d162420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09c6e289d20e51693a47dc01f4a4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87568936be7b2b282c1fb0b12c4f28c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea204fcddd21f6c1a9705a331da86786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b540c3e86c04ac345e594788dfce6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458ab11ecb29174a4702a12c5725c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5b5572faff1bce149b677a3e53376426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736b46221b0d185b865bb00a570f0da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0dc02cd6c74e55e18a77af3bb783428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f081202cf6e63e76da0796a4f98b08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6be2b2d2432041a516d6efa3e694430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9c619f651e856c883cb08290075f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb966413856ab08148c73b87e697eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ecd8c7bd6b8a8af4586120d32c65c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc46405aac2ff61970b4666f7a60a07434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ac57f22c35432647aeaf7552044b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85347f2d90088db88106d5e2b01b486a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0213b6f82cbabc5a00218a52287257437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2869bcbb978b02dc476794161a50e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbb2a85c8faee4e5bdc60356b23bf2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712de550759364538c6a3a7a1daa65d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457f9f7e48daf6e14bfc5eac8e0862e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f388d48e4d14db82e74598f9188ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce885a9908a577fe918735dd43e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e268143b584454645ee026c7d821444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ee5cc80b2afaad75c9ab10905fc6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117a825719b620c094113459e03ee2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c7c9cafae29cd314e0de0241416f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971aba54fa410494d7793f37fbba2c4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd55bdf5c4e0ae39d3e77c9319609ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7c6e8c4ad0f55d053d29a43c4a68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef6d2fe9de77dc8a2071af76a3bdb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4756f5674d09d8cc59029d2d89daeaf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd2674d169f1a9bf80dd212b6813a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3d310d726e31103acb9010d04ed4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247364981719a8d419469560700e7f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0d64491fb8e823fa964c9995b4f89456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b27dd61e500c3e795afec0ce16c33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda5693ce9f7be1b1856c756c4182c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f7b5c88798859be0ceafe85e0f779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d125d97d488d27ce329f08244df85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f67bbac112561be7507f146ff5b7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e436eea8a37c553a6d5617e85ae24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdbe933bb9d541e40c30505a3841ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493cff2129ada91522b10e4bca2a49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0079f6b14a898e2c7a0e8ac1d5a8532465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b0cc18aea703f63e7dd2c58160e19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4d93735590b56565986d841b87bc6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a34ac118aea0e13395caa634a13d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b872f418c0d1d9e70bf926df964e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16691e0a3396828d9c662e70be2e5d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8aa77013b66444d98abda9832f6566471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bdb06afc8be25a85d2db41cfcb083472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab1719024d75ab70bcbd6b5c3d3c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a59bc5f398c85f78f3bbdd31e7a18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922fa839b4b14138b70493afb638aad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811794a6382221e08200492c1a3eefa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320039ff2b34465830245b4106aaae8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0aedc78d676e19e2f632cb2c80ece478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad8b1f6aed6e690c239e31e4275efc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd462dff83cc1a38135a63848bd663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52651179f48b1ce83ef9f45b3b47eea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c0ec76db7ce87b5c3819ac4d319ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3190873e174334a534682c5ea13d4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204b698522ea730213295289165696484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02f23965902fcb6aeb892575929f6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01002405b09815a26a6db2b013e4aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed41ecb7b5f262740502c4a3920e375487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7a5a11d1e0500554f0e752b122f02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2cdd0aedc6b281bbf484e17e3f4d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239b714a9844261ccd11b1b7d07f2d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fdb8fd10ad00f7b989dd06007f95a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406493f95aed289a431bed287203c52d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51810afd8dfa0897cceeb362fb4991493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d98cd8e83b86127b03b1edec861f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe3068895ca6ad0abc64101683f3f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d3296303d85ff5f41dea575402dc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da5b90908ad8666b90bbcbdb6e7d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4950755672caaaffea467e3f13e05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd36dff5d0f612394ff528df2b43ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be227b44131d5ec48d41da6e39d264500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a1eeebae54e714790b832ad8ea5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6737755bb95c8da040c57705b32bd44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57434d524d02b6e328d46f5c7644e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c899dd1a8d4729a09467f15d81ad2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc35212e330d7edb49603e55615ad23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b64abe4dba189dc2dbb71fca9b0107506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23f85dde191144183be9d3b3f63820507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7391ee117cc9bdca91dece383d6086508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eaf9b0d964e13edc02afa37ea1086509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8e1cd4b582020f0ce6a026dac8b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5a7ec3120b100e50a1be4c548baef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1442fa6740a65b05afdcab7fed63512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679fd9a0c5427d6d2dfc4401ac4b494513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e777e095270afa4352a03fdddabf13514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d51b5fccba1bdd94a15bb6f922f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62576c65df6bce14810066bc21fe053d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89531413c10be129f1a5e90646002bcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eb6c9334b32de03d6581d1a1d90bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ebfaeca656d79676e5c67912f3bba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f494c9ca038742ea5f9e706aabe9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dc484b7461621a45c7e6ca1921360521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f001f7bc6eb3705832ed6cc975bca6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99fcdf05395f23b018be2dde244643523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237e725e660c39d901aba141de04eb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d94eca27d8ad6d19b4ecf66e0bcd22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938d4cc4b507c863047661d281f2da6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d599571b94fca262bd43382094bf1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10043250f681573b5e059d257e1d9a92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0182dcfe3685b0d3dc2b77246ee55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7658c3efde8e4b0d7a67d6a509a75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de88f705a234d86f4d1c7b20b5ce1e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab150c60541853bd5f865b3b061ee6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf8caec3e64aafe0dfa6e364b59f34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa360df1d639c6418c57d2e470ee56f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394082de943c4cbde256c84c969d247a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f19e74f9265ad5c4628b14242e787536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6f96d13b0492410ce23504fb7fcb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef3dc25553c3244d534e35991f1b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2578fc1534a40186176b09724be03d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a2fd2e7ee8afd3b61c90833e56406540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511158367b5c8bbc36316a3f97d482541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dadb2d43bf9e7332517a2aa9ef91ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51f20cad241724c2c9b7b9f621a1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877a611ed89de31d7db934227331e01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb1c890a193e3c605f956c8d2ad2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b86515aa2fbc973b84f8e3a028aad0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf1a2f3d01ee0e02d01b807fe882c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cf915c0b88c935242594f04bd4cbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd75896c0332663882ac9810853e7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb527723e8ed291d1ce76a7b04d2462550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7cae709fa5283d67b237b02ec96e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66d5677af66813fc4efe4e549f88fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3418e50c34bdcb0b4bbe17f4dbbbfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158fc8fd5aed9a4a8dd73d0ef6cc5d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518427460d8a8d68d4545b038d03308d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652aee061bf06c3974a2bd130f9c24e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e884ec1ceb6c9b6d3cc2fa230f63d9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c1a1c55ee2bfeda89518be385e88d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d0e1585684e2705b8886118e292e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf0ae19f3be2f8ff2d61611469628e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885387de46ecf55cf985d094a3de75a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98defd8311685dc6a5cb16653fe3d343562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d16b428445483788e314d79742d8c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b649f48e8f9e63c35b2e0b2e1aeb49f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a5d05f1047cc0285a0aaeda54caf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca540046f9653f55baf212006cded2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50724d43a2b13aea64d2bfb6e204931c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c97aa40e8205f058f141bd9adc36a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6ce49d805cb83690dba2869282ef0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4185dcb32516e2d7c351cda0287fff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722703b79e57729060d4e016f6ad3b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a196a05bdeca766c6d12365aac1a6c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7723b0791cbba6a8d4570daa338ba6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7141007363677ce0943d0c642511afa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33c4e9c4a1d24f230f4ce412b42e10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c8c93c89d620633b8de75c83472b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb23ea8c2ef0a8b4e45d43adc6bf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a593c97f03fc59a5ed2db46f841dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27863a4db6909c06b19dcde3159545579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695b1c3ba4927f0e9e3b063bf7a749f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c71dfd765570040dd77ae2e18f463d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb861c6f284cac4087483c1347d8de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc881336b04db4d4677cb922b1cc24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f4cd25635fa68f542b6d0c0e5681584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d190de4275c09ff1daa37c70c4002f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b68a5c71200afda270db4f4649e9d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f6e0ceb8a6cdefb215ec56817e25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4eeeef88be8c18fc9249142d5102d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6532042aa3cb230d1081032d86df0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df2dfe15c59b58d045fa510fb77e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc19561122132c36604c60e23055fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1967e65081da8ff87df219981d9c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4c03518374acdb8a5085adb4acf06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe018b4348768fba578054da9f8951594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e705e6e62ad024bc7a3fb8ddc61f04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3710ffec9cfd43557b97eeb84438b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb243624a3c98d05479830c106b7fcc8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc13a80146cfeb45822694daac315f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6a845496c8f08947388bf7f0762f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaa09488ba8fa6877ff2935e34f772600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb38e21b239932780c31b1ee955173601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffacbac5427b327efa511a6379dc1e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046a44c74e999aa2c7e12f8f6a21020603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ff8953e2562cb9b528cb280de90a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b717fa384e37ac516cdedae6a6f3ae5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38a7942265aec6cbcb2ee4837d844606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d634132796f6b8648bd88501064cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa159cb6ac1c7ff77484f79e4faa86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d645228a8e3090267335a8785ef11d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa1b8f370de57d5e71fce5655a42d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839422360925ef0d48268d36363be94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388286c859615ad332a582fe15532887612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe943d9b7f42f0fc487f96718b6952613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadde433fef24e5cecb98f543f372bb6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5303a4621e2b02dc4e76ef949125d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788bf6f482fb763ddfe35bfa185c0d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0b3e7a842967ca9d75bb5a21855b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3979b28c298c6dc807ab2cf2ffd882618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5f269eeeccd6685dd6ce0bb8c63e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9a105c0550bbf9194394648c3c27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84c180394a000393f8244cdade3ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed997da5438e605c5f0022938be37734622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478254952c0b6e75d8a377ebd30ead1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a7b0f3ff671832c6e8ad0e9e8ed48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1e967cb31bb93649f38e38d5fbad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a09151c041506d8f8fd4e7217835626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2dcdfa37b40ee154e01db03261b22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a37b0e292c2abc01b20bdcb171ff9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bff437503b45d210de52bd05f84747629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf2846504f84e5aa8f86b83e2a160630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeeb799f74dd6b8fec4c067f1d98d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528e2df526faa196647a12525e5f67f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835fea60229ee15954fedefa5312e39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314038267f53578a8d03c7fa9641a1d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0793f9cf4991d4af50a308000561e30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f2ac8a30eb0ca37f8ff7743865f8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30f24ca9f0f89a8cf96ca0e40d555b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f588e19935acac33d7a9f32f12698a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc64def03e07be9e452664bd09ea023639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7edb4673b2cbacfa46434838754d27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bdff679c2028ede1d0226deb8abb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5267044872990c76b6cef74bd60bb2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b857d2d8851736ff7689ddb15314997643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0372c4dc84d8142f42615a81c2a081644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbade406fd1bc575395338e2aa5a2c88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872685b938f0084fc1e6b4e73e0709646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0ecd01a80ed53e8b6ea50ac172aba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bfc13d8fa9d6a0e8ad03b1787e40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c456a03e5a358a5763836745d57062649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5760f99d9cb6d32922096db4a50b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c340c2b6c16bb2445c460a0eb1957651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9348467b66c73189d638d5b171437652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2023b5852212113744154d76ecec5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f850ce9ab6d007da1ce026233a364654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68024dcd6e86de880e0a3ff0c1234c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fe3be19fb0d3fe8d45bef84329281656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cf1f7514a69184e6d12cd538dd231657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d657fa0142c52f760a144e589f873658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61b0f07059192fb10ef3dd206c8f75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7047a5cab877ec5637614b574ad3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4701c800c9738208bd2d79bcba8e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b39e6941624b2257a352035bd97cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b14bea32bee469e048af85f53e7b80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e2ed3b68868b0bb22f7075008f20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c143117cb496f4a5688762ce8121597665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f4329baf02ee4210e09d3373c3811666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b11c774bce043783ed682f345546667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c525185c75aaf074829ac1c653c85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3733a33896b2eb0f312dac1e23559669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaabc864708aa183856ce449dfd111670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe917cfa1bc69be516359cee80b02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fb6b730c658756fe0b22189e743f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33cfa983fb07fb0a2ca6e00aa8cb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a2bfa19d4883c7d56890117042a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904960e5c9dcb01308a0a16db6f8f87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637574bab9c269277845dfc08cd95b17676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b85a6d907cc49a2b08dfcecc5cf928677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428acc3625e1abbe41f38e75827fe6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b91111438e41610ec4d84006fb48de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5c60af0d3f2dff2fce3e88e663c7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a7e273b760963aa1fab9e3f57715d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c74692701743c7c071b591a322b52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bcb5ac5d0d6df619fe3afbd56c01f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacfe55d46560daebb0ecefc492151b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02827e489b81eef5f182b59c31207685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1916f9db63268438ff6e40d1c39f586686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1677886048c92e7af1fd7b187e170d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927ce0d70b209b56904c109502c39b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1117b9945d536276f3a32eb299e884f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa9db65228e49cc62c95fe375c1dde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a01e9eb30f6b5e283f7a0a746470d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49e7cadbbec2c7d8cd9ec0d6351d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaa827c5ec3482f97f8c5aea5d2196693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63907c233928f351857b300195a3fc65694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1c4a55cb3be6c9121459334a45e43695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f1a92ed5724230bd119ddbbfd8cae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45074074894573eca5bca99f64409ebf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3570717ff4b8107173db7eb2714b65f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d3ae830dcb53a1ceb9a21f7ec3270699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf1c52889f0bf582142cda10763a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763ce9eba40f4a8fc0e96db6ae1d4f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321660c75452fa5426ec238d3b745dd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c1988a0d0e6c7a2d8b14c7130175a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc02581cf33d9e70e82b660bafe98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e7b90cf57b968ceda6fbc00b09a8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855bac6ec30cc4527d95f4660f329db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e777f6b1751452f3f08ab8230352707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc88bdaf60a791dadef06dad1815a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a97f1ca8a86475afd4049dade0f9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752bb1b6e87933c952d979e1a3032eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a9b1a22bdaa5b440a78a99802559711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7807b1e3e23da05c5c3af463d59e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e63455428da70763e0743ae0a3e51c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6030e5c061a29d842ae01cd5911207714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4de994b0d9bd7d9bb47fd521f037e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a0fef7d3c4dc38c1a1679a923808716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981b8043cbd8717448eb94d0df18e9c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c48eb1558219f57ad4c8c021218f1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9382c575b4be0c3372921c6ace6ba14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b7de38f1c5d0a99bb12add993a88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2375b0a1884e5a5298b4063635773c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a13b4c6296b21bd8ae77ccfecc57f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025feee270acdf1c2579036041ef5dfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89474b158dbfec0b64c9086f3e8257724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36b2efb7151b6fc03fcfee0c0bb39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40f21124e01b800964d2d9fa89b79c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e712df00c6009f17483d70e60512b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9cdd57bca47fcca4c031fb2894ec6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a2e918f9e73659946a36caaaf5d9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398308e77be2c56a0e2bdc64a8a0663730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e34a306b44513e574e567ed024382a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243d08e560cbd5142aff035299f1d73732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0949a18b86246e2b67156b5d60f522733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec177b8624e8d122232fb55cf591d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52027e17fab872524854cef5195f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91884c156f4964eb4bde0dcd11aa9892736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8687e75afcd110edf69cadd2886cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eed0d914a4f324e7fb7ecb73b1121738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8fe65a092ec238fcd6c66c1394208739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac859fb40b3ed28f0e64f6e4c5d1c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db971f09e78bcfaf2a456c004742a3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ec5e073ca37d4b6e6ae0788650b19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37c98080b49382dae424494d1a4dc2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4612874cac49e788c3671a20eadf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05efd627f6605e08fb18e95e350c32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e79f612a90cfafacc2d354c915ded746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb842f7cd69d7b46a91326ea01782f0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12b1167f2d7f0a7f68f10b338ebdb1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f82e17fc35b4631e1e2f69988ae5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5b03939a9df31d3e77da1e03e1cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6535100887672aa463ba5fd2f92504751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134554aa03f6ff8cd370264a48c6375b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd47e1dbbcab82934df8488340c9073753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b291d1f98fdb55184cab1d5077226d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354ba32e88e8dc05a805db4f48deef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f6fcb01de9b3f2ab52b7b4836723756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d22f841697c8f9d38457e989b725757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b4510dce5a8be7d7028bcea28bf83758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef903536c4a8e343d6c3ed55058366c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed09c5e88f0db8748bd124ef0114bd4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852528aebe7c650810f23c069986325761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c2c1aa5e335fa839b8ff86ecbe679762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920284efb0faea5b8c8ff1c0c9eb23a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c06ec762292cdf3e15ed4963487baf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffcc3a42021413745ed77f3f4a3522765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30837d27cc5d0d9ff4adb18ef65b10ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aea71aa23827740f7d06ba5404cc3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f357283a992587b84632cbbe40d643768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cd18b563a8254ab4dc925d78c6181769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c657750160c60323e9487e6c8d27d3d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb716fcccc4bbcdff522f122c3fae74771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bd149faca301b865bcb5735d5d56d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d11d3e493c9583c31624f247ee7eea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fb4907d09971fe7277a0a8547fbea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2936b216b08f67e011abc6251136775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b19aed2058d2e0a7ed47566169560c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be94440aa80faad78cac920de17cb7777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f450edab7ad81959d97a87ee1c62c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437bb07d565a5faadfbd412ee407e6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9e3d13603500ef739c3acc4438693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2705b3bc3d7b00f69a1c5aa90b8604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94b6908847d17b4030eb97790dc425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe33d0131710712d937a91a3d46e216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ac0681315feafc1d5832b7415fbcf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f5577e70f9857dfbd92e1f6704e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc888059f8aff74feecc3e6a597719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f33ad954674a08270851c6b4b919f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a1d4e03e61b639549b9d68b1e040311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c76453c94efabb34453d7a75d72f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd20a3f66ccc3a71fac59d5b08a7c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d78f2c634a75c7bda0caaed75851014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159100e7411d78facb5773d7310b7cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168176e6a9212c1793834187f36de8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220c821b83a6c3e5c62ccf9ce4414e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb382fc6c052ca72111ce6443176a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03522839fc4fe39b639ccda2b834753019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c8ed4bc88a8e4f3722fc79a765a6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031bf50eac91acdfbe56ab9aa9114d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cd6cb96f443b3edd8255e0772495822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12480998cb674a46740b55ac78643c4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe4414cde7f8ad3363afe52826a9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cda8fd38e9fa0a3cd2e6f246f281bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ead04a425e621f687b673405e966626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a95d17878046864ebfebead667c91027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29054a324dd69a7fff7190ede43738c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d28e1030d95d2f0e49b2dc732b24c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a8ce1197a9e0bcb85f3db70c4e0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373083ab292294094ca8de1ddbf7b5cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28658dec3bda333691aad3723121a70832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879c4c0a7d1c515cf22242467d9511033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c779c4826334348f63fff46cf6b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac9d20f04bbfff061a7994b464da2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ba875a6c09e32d7bc77cbd6110c2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e184f6c782362e7197f5524040c6c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecab18b88848693371f5d13c67445f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b66136f7b2f80d6f1426bec291a2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29634fcd9fbdddebbf2383613a3c4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447af8b0de31500df730b21028727a4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29519649376a02d2ae25ffa53c2039b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca21c57cb2bc5627c6cc3dc969cbed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fffce4158d35a841b25de76e7eb9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78114653ea9ad5b865876004e58545145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c2ce38786e1017eff7438131921b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103895391860170817efb020b98bfc2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909bee6b5bfab2cf1c126a9487c10c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb16e97773babaabf1873a8e969f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565755fe2eb17e545eb3ac68ff809e8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ea2b3d477b464a5a9ef95edb0838e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93ead7f35811fde2d8ac57304956452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cf66a5fb81b4cefe54a29071f942d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5487c4d638b91d53a4797a944a4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e858f89703d53922ed9bf614cc4d9155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ed7466e48d4362435650798a8a3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a227a54db1500c23e1f7e1d11eed26557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9b81628c827091baba09168dc0dd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9839cda9352f3f31183ece2135a5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a59b13e9892192603dca0947bde5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8eb85565e84cb5aac94b30007aaa861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1738e84f4092234eafea177a436c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3b3ac1755688443e3c835d8e5ac8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafb37da146aa1ebb94ae1263d7f4e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd331cada4bbe5c01bd93162c33335d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e45309ce22316ad6854dd720fdd1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80507ab2cd6009bf0e834e7ef4e8d5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b277a594a6c87e94b087c1832dd60f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd13fd73b4fee79c4a8f0127604fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d8014c1ee782a35398a64203e15be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a790ea7344e4efe8d7a35c1835eb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512f3af3a5359fdd693817673e5a93872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f848a9062503bc5dd55a9e59995ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa40a76bc8e60ba0bc64333bc1ea4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7e8b4d8517c1f9e36875ca21062b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3596c5b0278519ce3f996d69fa9981f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9ec8efa8fc83dfe08018e843b42877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775bca9dbcef5317d313af2ce7d94978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6391bf8b57a858714ec63b717fce10279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ed53c826445d77f4480515123a69380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4efa5a59c74cba84a65069b157e3a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb60429bb1b1ff099bc3ef067fe44482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af179cda5951a1076cc51417a4992e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a67016a5e29af387b1476e67b3ddf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0de7c2b6c8d192853cd052c84e64785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf039e11bfb794e9984251533de9f5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a826d637feb64cd686ffe0d266c900787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1895245712ed6ecb45e4be049b54f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae042b2dcef71fbf516560eb1e0f248789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a063fe646cebd8ca893845ca913e5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff8c99335bbe00fb3ab74f0952060a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dcedabae3999f068c3954df1e34b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dab8174b8db98814f1747e766a576d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6906723e4673990c9a1552606307d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bec3d3db1598fdfde9c8080c7e64095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c988c86739b344a5e50d9870fffd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e99626f392da83f0868f9d301bc0a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaf191aa763bfce86983ea78e47c4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc487f191718358a7ad06130c49d9ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d6cd40b1b0a6f5ec0d0084e741c2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b7ca5abcd67b997c6e462e8bb663f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb0998add8c838dacde668a5fb93b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4456471b8c925f9a8d134e930d4c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81c497d7782438e645f8006c1a003104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4dfdb61d9635bb66a1db7717fb95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f402260178f995ee6c7a1b194dd380106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656a7c9d0af7d8e3da88ca21f6896ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66801e373927beaf3d58e66c60ba6c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead166ff7e4d9e24d4b21091f1ce46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c94fface556d9af7f243782baa787110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a6f10d9a6ed462a854cefdcbdc619111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd06c66dd0ac303dac816c74f2687cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adbbc89a21510d865d2528740a6386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c94f1ed95e672d7fe4fe669368283114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269811e06bd4d89c675b96896b1e053115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2561a363a6d5997b08f0fb6f48cc540116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa4d53029e4067c4c4bfa504a97b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277afc6f2ec3acc6efcdd81ebbdea03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b683b26c6e64b2026aed7fbab44df7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec6892d83f66761822a3e0f3a64388120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c189e54a5f2bb717645dd29e807ae22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f999821495c2cd507a9e299b38882f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce3c83bdfcfce008ad8b928c9fbea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab67fb1cdde9aab69adad31326eb90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb7d9a1d93cf1b979d496570c8d05d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e128b774d55bb7c2a074fad9ccbf547126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9908cf6d69b9d46e562ab9bc528c04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24322b6483987bfce5d269506e6f8dc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9976867f8de7466572d6f9af06ede76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecb1772f13a9ab26c6018219e8c03d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b45586f359ca6978e5bd10503dd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774feeea48ae0192b68b20261879d404132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330ceee296c1a90e812e80491780a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849250fa7b5fb5bdf34db1f702d2af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf25e5ab7507adacaf2b76e11125421135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c799b9caa8bf1f6c95b5d9179435136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70093a7c60240a60e97a7789e2ed2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23234fedd4190f29f3a2f5113823e847138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6db54a489e52feb1b0cb0224db2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29389e8c0a5254ec586354e02298db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117fe075ddb12b9c37661f78805acde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603fb93e979af71a5f81f2ca16a2d49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ca1156e1998904486bee9e9ff33c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cdef32f30c5300363427327e95a05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717aa23276decf60bb6bd96c2b4839c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ece6c5fb4b23576ea55861cc0816e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a3ea6b11fd3d8dffd66bee6d9444f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826ab80aff4c0728313c08a949d6d3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528b10bc7d84f7300a81644b007a39b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2c4c4c6d208efbb56ecf5b1d5eba2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2e895522b494b8310d0ae369b252151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23d5716d59af80762b716822b0b16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fce9cf6ff1f9c7b5a4c0911a2fa9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad172fa3a51d9c30060ae8f5bf357e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27a5c65b1f04a5deb9aa2961808a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda388929f5bc6873ef1ce40c6208d43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dddc12c5fabc8a2d9df76cc8694fd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99fbd6d0d2af94a9d93d99bffd30bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ecb771556cdb5da39a3e743c958e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b26816bedb2eb7edfd1e9965f1d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd9187227c9d3e0d82acb98211373161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cc2d114c6ee1f28728c4857b9fc57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf148a08236237e528bff67799be96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524cd10d316d669082c86f81509488164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4cdc35548847d6bd41ac21d2d1062165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf961951c07b7a3eb49ac52fef44e232166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a971a8ae350d51251f7d9e0d9cdc92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c18e3bf2b2d69e37b657eb7d3e7923168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b46178709bb59a04c404bbc648b4c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c0177e897ccd458e26a29554a36d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246891626d022f0d7efd08ae4dcd0da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca01e0a782c2587d88fbf36112bea1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f1e28e914861d820e977a29905e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fcdf4b81c7155a760835d6d63649f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51342127226a45e4f220fcee66fd249175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b514b59449629d13a94d277885da9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bedb18dc302b3ace249b7a0db5796f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5fa422ca8e5f66192f8c7ff4ec05d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9b6e089f9d92f0c190e8c45b7a66b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586664de6443ef28e7b897a3f2b1ad1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4c78b304c1a2a5bdde6a2dfc03979181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8356885f2d3fd62d0f350295bb5562182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b3359d127a6358aa46af50cdb0a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc01bc550875f53cff3dfaab7ecd37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765d2c334ffac3d97feb7767c4c1986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb24311f488c73675601ce826261ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744871e27415009bb497dfe1c8c60c67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324479adc15352e106d5f8d063db36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb4ceb11abcda741c8bfa6cee0e35b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153aecaf52fec6ad6e9c8bcd6d5b28f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8030b1954af93f504ee4bfc752e7f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3ee7413ed3fea4eedf30ed94859d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4f0fb5f1d146cd868f7fdb243832193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff9ba8fd469c56f733f1accb38ab35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0c8aa25efbcf9a223f221a1dcd9d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3ffd13295ec4f5133774f34e2304d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a795e1db093710f2c61f5069f210566197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76942353167f5277bc89927a46e8528198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08576caa7e6ed37e19f8615c68a3e8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858479b10c5e598f71922099af2b8b63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0e5e4243be93b01af54ad30bdced4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f586478662af5c399ca5d14b83c13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4f6e9ea1ba298088a6efdfa611bc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97549a6104c1a17cce4d6d1621c0e625204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aaca4d29418f57e2038bb08758330205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed73b638360407474d7315b20839b1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5629b626ec28ea302cb1943ad5d3ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f9dbdae872d6869305f1e027ae67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e3d29e83daca80045dd64b3ec2494209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1300c5d6ef38373a3b611e3a0faf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8222c70769162695e1702c1ba4090211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d96c8c7a9534adade5e8f00d0f858212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d718245e657b01ec5711d74803f309213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2656a47a6365e40f5c213bfc74f94b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2567e56d1e556ade4e2734881a6bcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff999fbdc715392258531637c9bbc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df54ad7802a3a2d28aff753121f1cd0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64d8b43ecfeac20f151c3d636bde1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e346f72fa0ea83f65dbe33eff704e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30810d7270c87b1a11e60b62fd5d37b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ec5972590e05bb2881e78e708dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313329826422c7dfdf8850de0aaf95ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba630fe88a5bcb9ce17c915a3da4fa5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cdf43037807a1c0eeebc2bf1418e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e6e727e414cc2ab934a28ec614b83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cdd21eee14af07b6cd56e275e41f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15be236a724e24f2ce68bec3ac9dd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb364e29f89246c6002943b6f9361cb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf2eb76de341ad4ba8c8ce2bc0bb72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4f94685202fd3ea16fe166790ac4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039886d70ddacbbfb91e64c143ad1ebf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762af20e27804c155f800d513c4ed3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c2938f29e6e688a112604e81314ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9856dc07c3d585a5d76218c5346855234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a7b33ba5eed7b7a37dec2adf4fe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb19de28a5b1812fc0e9d725999dd7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920d789c8c8fba1f2b1298efadac9eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa5f3f35043eecdf7ae75a25412cce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac12d87ff910add7839ba6481d048f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632cf62f52376f08e8afca0660d1b2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065f4ab7d0ac5e3e1206b0a1b4a7ce3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4d893e38b98661fd164dfcf3d6e95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09533408a7f8d1c242d6da4e0b1c1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1921667dccef4c504a205e99d3b319f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0a5280839afa3dded3e6d197303ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75690906d94eace91172aca6cd5d7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6b3499c65a4a4742762c5668dd41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1cd3f90b01a12db911b4ba4ebd68f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb289ef3b7b0bd909e5126b15b553249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1107f671e681063b6ea894f9f8e30b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7982bf6f5a87d95a597f8d723ad77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e67633c3ce3f7d1488d9f95330ad6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4f110e6b10ca6426679208c657fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130ff40b7298580d350174de2bcd31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772d61efadd313f0eace04b851f53b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b9a05ed1abe4afd05a5da1e8483c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b060849fb979bd7d1007651556431257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10a1783057cca18733e532ccc74b2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebf60b0e7a8426059ed0cf3659d7f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f138495ae0baf85716603c723efc975260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab5d186439ef36a4f4589fe5b421e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ac4e396a18c4322b2160e9faace4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e79ef53670ed82364e4c02bbf86ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf9bb32c6e572341c1de000873fa42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ecbd9e8e752abd78ecbc26f197aac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f28f765f671850ccf532d1aae5a5b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf74478a0d5f10e404ffff9a17bd852267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913245d20cb547b5b96bfb5c3ea980a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68cfd4de6e58c47c99f819cb405455269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e463fcbd01a4c7f49e64a094e13e76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d448ef330adf3db21acb07c90124e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8978ccb9349ac14672d0aa27c7d85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3e43c80b7514239ab12394af8c8ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac52a3379ca0bb4fb9537721f8786a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ba4c056413c74fb982c732cc93f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e43b6d0f021f5a82b9f7c747a0376f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d0de0a64bd162386f41a6f8d0c34277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099b1939301e29913fe25d140c9842c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9ab2551d23862ffb47601f12b9d7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b94664f34ed73065d2ddaf4bce57f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df55a22a34ffc9e26352411ce2c1270281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7eced3c7592b2937b0b71c376dab3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f491842160dc4a0e6b233097dd15a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde76c56320375d2353f119174b6a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42421cadd6fe19f08b4987d43ccf4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a2669b29a908419b11f27a7e6e1bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4827fb2f0d984039dbf69851d565d1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ed030d0b4553b0a2f884ef662d6a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1353dbfab11074d579b02e0f923c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd146e9e516ac82f14163417f008d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cbb756ddb94a5daa4097cc14bae82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a427586572193e23903379a0372eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2953770261e40b0e76f0fee52943c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0357a603245e532dfb933dd6b9ca16c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a1a00fd2c8055d639b36b7962ff7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd18e76e2e0fdfc1c9189c776f9cecd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5da2ddb999b9f509fb95014f4736e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba9eac0f605bbb174ad1dee2d1079e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623e235cced08d0e0c5c7ec3581608299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e9b67ec8793f4f9abdd0e363f94fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1bdf870cd680e48ebb8831ed23b35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33636fcb74ca01ab7b1444985d5d7830302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553c9aef6619e7c335365975106a8cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fefe5598265ad421d5d071e142711304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de961a12c9e93b810da583e229231d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263247a4372339a52c10ce2f501f7b8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06014be48e30a3ba65c27a6ea3bdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e32e901a246ddd32a3ed84ca937bb8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ab091cb5df8df5d8ab4e09e8aa325309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069e530e043362dd8e399cf1444326310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab886ad10c00e28e0b10c94a9ba8089a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaa5163c59bf22744908d6a0a6b4fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d7c9aabb5a94dc1f72d132ba43f66313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f3da4f3d5bc4c6484ea3f75eec445314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a221918b5d0e4853a7d915364ce0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9e7e4c61a6e14c48042d2b8a0078316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1b2a8134d7e9e5c5da51bfa94b1f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3455d7d6f47052f796e2eb7d97220ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d89a294bfc0e024044a83561670e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba344629e92a980e672e5edd2933fcd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff24820e7b4dd94e2a3fa5607a143b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b13e466e722a4525c830b6a63448322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba7aa2ec2f0694b96ef6140be3400f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acd0486e40f67c6fae80467738efad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf740a218e43411f6e13663cde963b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba44b04f1945e26d74358513d3c89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382ac0d17d8fea1f489aa8546965fd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412d38287a37acc87001dc46524cd08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03ba96f2a4f6ff9211104535fafef0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672237fbfdcc802757557e6db449e1ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c046a3190e6fe9eb5c1387dda4706331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4c4a8136ca8e5f97bf100bd030f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb375b2bbf61955e4d0a0411073aa8fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d00b80bdd35ad55de0a8817b9ac019334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb6bdf0b7e290043a6b8144878f13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ef7850341037bd030c6462d2a162e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c29271fbbf7bdb8b2f17c6462f09d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799a3113a994aa802e11481431ea8d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cd0f3a7a04485ab648958ae979ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5efff5aa90427383d106d831e2daa7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa68dcb970fde2274e75e2b0dd2441a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396b446a3cea5f4d5a4ba31c4e2c769342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d38aac9b1afd0ae48929aa8b7f60f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea00725ed5d132813c9b873f47b3a67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61f507c7c92d78b5df8f6ada26cbd0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84710f725cad6fb961a22c52c658a959346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231667b7d6e194cf1d91d30264bd49c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af1b11d5022e5d9fbd9a1a0c90c66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0934e243b7f62c961ec2143d596061349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e34db5beccd44c0e19cffe6f1908350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee707f1e8576116b5565e1fbd50cdf22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1840d9e4abdf08550de724a5ddabc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2be17ebe4142d92d6e118c86798d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5f1c8542c2701352472142c9d807d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7823b07d1484f872a9b6617e1cf53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016c3f500b5418f1315bd12dcfd14cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b3db21683e31ff633f598e6d25120357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd73277a6dc32fe1afe5f1d9ec04e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c145be783176aacb0452c0f2e64ad2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955d53df9a2ba94a4873fd7220bdfcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baafb5d8757ddbd23e775a3da906a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa9c8f1162bfd987976f1d8d4cb283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72808ee97f0702a87a3d44d4b8dd7552363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450254470df239f54e853afe0565d08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862af6ff41184ea65a7e8dec51845845365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61d1b55cba23ab538d8a15a40619cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ca125cede259773bc28b245039748367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088183a95c7c9cb1eee946841a8fc7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f81df995cbbeaa19857f90e018c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc703dff1f5690938a39d3658c7e5e2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cca9b29375debe3b603f9c4f1c96ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1298ae913e4e691e95491da5200bd47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ed3d3337964cc45e3d89d08026ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d015e11b9ff0ba78eaf79f9eeeda7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086eeb33dd6c9330ff0dae370c8ead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad95142a317bbae79ff66c54f828fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbb413d7bd418fb376d397e1d344d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d63bdb0f650f7dce7118d39d85908378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029915e4777cb42b65b420f410c9b3cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f6767617d646e8b74cbaf0a57f687380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725d9dbe389b64bca5ce8800111db80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902252d54fb3db1788fc25fe7ca7b99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bf05bc7d8424b80a1c53fa04e177d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c93aee245d57e0db45c11f4822f6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fd3aa8c3d90f7543e4efc55c53434385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee2c37e66731bbe492391db63cd746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539afc832fe4ffa96e051213decdd033387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f34409a1b88e7d916913301bccd04388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d20fb5b0c0ba5cd7182b99a37a5f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321738c5fc58bb97531e1f131acad2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c427c84f280b1d53f7147cab665f86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515d2a095b40e06f34c8fe542ec1f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ed258b26d9310f919ce2c044e0d38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d41099f7d69ee0525d5766360671394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c33998162acb258fe7d40c9425f7d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77062887aba1e9b29d59f20ae2e68a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee7d93e4b3be19b79d33da1dbc744c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335f98824a7eb64e77942bcaca10558398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ded73116e76e116654f939647ccd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404060e2a73a7457af3ed671bcc5e14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e0771397acebd4ae4001dad194e73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a0a445cfe58e172731c2867d3bc2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27b3ca739f99797f7119de1c388bf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0bb6d4860936d0e03bfd2a210ecf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a70643e17ae73b7699be6a0b26d95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd46342c61a0920c3b650e8d4be64b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad3d4a4924e6f6093b327578ecbe16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3053a0c0143d1bbf2a2390c28c0603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97963f3cb6b7683f4741f9ce90310025409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37038a644aa7c9fec9caaef87190a256410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c22bd34a48b9858b137d9bf1359e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b893a4b7d7413f4eee721f401f99d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d603db226bef8179af738459abd193e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7513ddc3b5cc39a213bb6a15769a1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ff6c1861809b166c25dc61979834415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa61062c3607fe481e6e67a76ca210416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f1733a1792a74e237f3f8b85d2cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031f33ec6496def83f0435e9ca874d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd966e4447763f935897e3961e5a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db67f647e21278cfdc89bb4db70362420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5bc258303917c4cccfaa6aedec7a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121734f04042869801dd56f7f872859422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a6c39067dc5fa4f03d69d501c33a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b8be853d31e15fde8bbcdf33dfabf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7068f875ecb9286eda12589c8d5b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060dffddc215d6cbbe69fc19e17bf07426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bddb2ad95dff9ad6cfe2b0435da2f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e5e630d8d9ba1c31645b2434b6c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf7ebc197008a2fd8d30b31c41c20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4add7cb01e6b5eafc1b7ca23d2a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f85c7a595d5924bdf2aedf1f456d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ab5d8c5b9ecffe679ef4e300b4d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fe5bff0e8f90f678bafbe58b8c47a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91434f0e2ab5eb45b1e47ed50ee6e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a218be7342ef9191de76912d6805a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690340cfbea4e5be5e2f9192dc5b618f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35026d5ef5e8e07ae008ac53dc12064437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e903f4019ed323e6c52a5149c47cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7faeb91e6e6bbc067d4f88dc12be4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04aa741d8a2e002c9b87292aa508f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3018d15ed8068a97b561c15d4f21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225bf67d7ae48d8fb2000dc37771aa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c494f36a5402fc6348dbc859b915c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6334ba8e6d31dd8d23f4b7243b5d56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18115a4fc9191aad39cd09b48df875e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18501fa471bef9afd9d222f7718532bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e8642d5a7750ee4c83bb11cb0c27c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08199b10046604725258938e9f229448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d667eb6891f49b7f91586331b657449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ddfe030edc3ae3fabe4f97fb9801d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870ac33c285d42a5011c8d256f5ecda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383234996be656e1e1cabe90bdbf3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa555e584dedff81826753d64acc4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2452919cfc7e3d1607478fe739c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7968adaabf387a39d48517483988455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a228bdf6969ef51122945485cfb4a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3551209544bd0a86dddf17c102993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7310176b6fc5fe307912440f359ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b67ba11abfacaac2ba1bdf5878840459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4727155edda789a78902e726cb2893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a876e97468a0792dea40f921061471461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9962bd0d4a96d907d9e72c4ea5be3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ad0ae5b3e9b816dafca5f8149aef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d926ecbff7d1515a5cd080e6c9078464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e7f9af0262fef7f8df3b9d9ff0d25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9dd90e83312f3f520e55ec3276f50466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452daca9cd61513b1e23e4e14b76336e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c3998235691f1f720903f83c6b711468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c54e5d780a0d1e8fb774f7f06f60f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2d66bf048aa45695b7157279acdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aec930dea193486290a51e845bc3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842211e3e4f14062fe97d3f69a278836472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d5ea47addef5f27d30410cd7465ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003fc8f3c0efc2c06ea555da6ec0ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd046ea774b21dddecee4807614916e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8bd4c5efc28bf3fa81e0cc02fb53f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65dcf7268d4039abef6f0160e85355477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1534bc4a8d39cd2a72bdbbbaaaad65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9de6a4a43ffb1ef14ca015f522aa3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0ae2ad9329c3b65b733cf0991d2c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02793e0885395b81523ab4ba3957acc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3ac88a47b12ddfff71fce9fd13221482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a800a8eb2e63c871b455b9358ccc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b432e6581ad50b00bbdd154e3cc7e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b12794cb119cdb34f93f5f80bd85485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af413a85a2dfc63d8fc9ef33751c72ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16edadfa741e6358a088095d07e4e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a626fb3620c5cc2df6749a1c48cdfe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc536454a16b466fbc45141401368da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ba6caf4130163c5e8124ef6c8261490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6d9f374af86245d6cc342eecd61f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360bef03893145c03066fdaff41dca6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba42a557e36a1d2cce422bc08396cc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887903c1648ca4b8888b04b345eee131494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5937b8512277e12d65334662608fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0146d9056a7e4fdeb1df51f215673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6d7ca4ec765b92cacf2fc6fd2336497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aeeecc476da1b1d6e248e2e595e18f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587ea7436c7d0656dfae18694fee212499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea8a38a8867a6e212ee67dff6ac8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759479b61bd15e201b254bce657db0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814359f01228e0b6941bb7b10530154a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16caf5352b080b9ffecd5ab901d6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1361cebb48ac84539adb0dfac0a64c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde147cc952042f6d9b5451f6829f5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a185a3acff24a634cd0669cd25498506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee43d4d980c658d33f5da81d31674e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c820cc903cea62349ba887035384508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce44bb45ccc849cd1ce6bb7b67130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce29a3d63d813e62670b458beb08a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfd17a691525876c257defb74d4126511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78b9de1db1cd812b3347c95a186fef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd910dfd2a77f55359d1d049034d9a01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87692aa7ad911286fa73ad2ec5d13393514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e92c934d5771320d58fac82651d62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542323f373b1aae002a71b2eecbfa09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75d45b8f840ba80977c5354437ab1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91f91e123e6d8e6bf9cbad4ed43261518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adac42c4256e3f3e76e3ded462b140f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd04bd00098e197ceed3c37a7ede78d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a8327ece8457c25f21985bf6eeb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf96031aea28a8ed3c934268a50ab2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeae17e1df01f231be7ddf2998eb35b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e05676572b1c8ec360b191831107524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdccac57d7f6c858b6ca0c5379c157e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0edede71660b2d767f3470372a0e93526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b308a97bfd0c8a4da8b5d807dcf8731527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2901bc7b5ee2a1a3a30fe575f1c54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeddac3b06adb09d0c8a7e62a78fba4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734915c049b6ba6ae6159a188977807530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531f4dcefb5598f3eac5d01578e1228531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aac8cc8db6efb31387325aa1555839532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a03e152ed57573ef69d0923bd43eb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c994db94b5c0799750fb2fe2ad50e82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a89dcb1c57fc0f3631933cf40005535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5c8dc138d04a7671b332e1f4b3a79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a89aa26b103bea550e3ff2b910fd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421bc172d8d1335c1b164150e47ee0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dea1f141591825da21c8f919cace9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f47b81595514d41c8a8e48333f01bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ea841819d94f121d1c9ab0d7e5f57541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba5a67b27142b197eeb35509940f7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5bfe05b81fc61d0b853001512bb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6122ebf03a4643798d8e16cce61781f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a43c6a3e45c7b15a680c5d66bce0c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ce4df27c44ae7a498de5616acae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab77d19c05760d3dcd41fe259c0221547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0516a5be77a3b8045b962993df85da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223dcc3de68b42cbfd560f41c5c2ee2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadb0a81e2276808e00a6684d147d27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9386887818b75db1e522422011f1c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf90f8e39cb346c872756f3167508552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc26846864284268606ba2c15ed4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0f53cd669dc27437d48fba0017b53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b4485665675573ccf178f09a004f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd15aec067a5bf2dd4f8f745df83f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4d9b1f5435e15577bbdc6c93de4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceac5eee621df3d6e8643c92f0f2e82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c31297e4a52301ac9bb00332a2869559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783a4a3b2e8a16cb774301c38a731d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f6b3b631e511887b0060c271f736c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b223ebea29f402d97f208b9c7db8fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e09d17de7ad3b24255676ca8aa159563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da0877645f34bd757456553c73e9fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8c2c460028034c1f47f06ce3a1ded565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99035c067eb4ecb37f1251aa8fbca22c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0496843774f98346b3be676a1d79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4bd876df94023cbe65350d3cf067e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea811bd6be0c852aa2e1478bc64dcfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b061d06fcde15de9775d3f96c403cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ae287b56ef2ed31c93c5a7eaae67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134ccefc19d46fe82e1be2889074864572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa807610a853d7876c4e8129f277016d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b6db7a38a1c89177f182a4c748913574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf2b4f922845bcbaabb618b842ce37575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd65919e4aefb7685f8d8995790dc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059eac56497c9729a6a68a98104353b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eae874acb9b773296acb283177464578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b7fa99b04088bdc3713e1537b3e8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ee636da8ad6c84a89259686204e53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70148633e52178b13a304ca0df6f9bb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a75ccd9abc2869f656ff3da228fd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792632136c2f8bcbafff1af229354d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b72d785f76cd9a3a5ed9cf3dbfc1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150b72ee362fc51486b7e6a4907795c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95b321db19cb6d734950a6dadd42e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a551d71931bbed749c50a0e5a73983587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4c916143cc6151a33e20f955f2cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b06b0730553549e88d30749d9c67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc287c057cec23bef6a8cd8fdf5e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5b3295faffee7ad88e2fb2e078b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50723117d7318c08318cd89791840506592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a39f2d0b0c0702cb6e5c4b56c30fd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6dac318156fac2a0e55d3d4786865594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2272e75e98a795d51c2fb1dd981aa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa07f0807bd404ba6664fe0b5c7adb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987663e1898ccc153569f51d1be6f44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de5479019caaa6ffa5e4c75f1f722e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca317e410d72f415130ff22653ccb88c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b75a020436a4bc59acf39558b185600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d68ad98270aa98c2e5abba9ebce73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e749c3015e6048a591c5fefc17e505602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283070be52809e3c79397667f2d454603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe784c8fc91acbc92b7735220d6b13c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45061ce28c3aef9cc84fe3aa53fb4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3478b2aae6996377b7b17d5183b6abe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ed3adb831595a670118c92d30755e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389962a70d48d05a939bcbf53746d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcffde46402f89071a5c17646d14be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2741e81fdcd3f0362e340d4cfe39d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba08bb6d37b53d2bda810b2241e2df4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f07585674df1a1d2cbccf32251953612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411336fdba389d54bd40d1f72acb5537613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff22c03a3f06df37135856943b6422614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293577284c06038cc4b008548760fef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976fdb8e0c3230f60e83a509a48190616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b08fea81914eb9fe0166381e79614617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6044ef6e21e11e59e4e6cf514813f98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85085adb945cc3a98140661e7b53e5d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049d391b77e208a15ca75b7dee72c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285644cd4d12f1da120231b16fcf282f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764532450162dcbb96bba8fc61bf8ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e10da07fe9edae1655b125a316ca5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964efedc0f96c42a4b72b70ae8789d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f2ac1bdfc1df28d9d7dee3a158e67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124f6dec730b5a7d57aeedb280eb8ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a66cd66a1dc0249b761a00b34f6e32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d963817323adc2b1533608015336fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaffa4ce83ed6e26bb19d68bf2d0ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003236bb79e8cfae94d942ccc800c01630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca200874374874ab054e89eddf28a71c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9300658b51cbdbf0b7680d9187ca06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873dfa2dba25b4bd27516620f3016db6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4b155959a3ef6b258fe7036c22ec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c81af0ab4953ad73ec8ee740bc650635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e732e9215043e05adaef183c67b77c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654b9e59a5ec003d8c256c7a8182876637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8e492e403513e7043ec52b8ff6949638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41111e44b2b01957366d6044750f0d6e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c013927df1c8bc94ec241fad8954a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d4f033861f73f81396cb85b52a02c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eae39642e90ba160032e52e223ac7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff7aa2908ba26f6a0f5cfb8887a47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a98f4afc84cbedc04dad5f405fd5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028c2d201109edc606c48f80bc1dd15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8603cb900ba882277efb9b3d8cfaf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e75c54e215d4a0c79771159f80d04c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43fc4822954ab51cfc61a6dbbe936a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832e8da7decd975a4085bf0f6d855ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a95b8cb47ace1579e0fc7d940237650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11746b6761bb3daa73e1c93c64aa41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f65c631372c0a618602aafd775afa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70af40bfcc55bd63ba2cc8834584d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75445d9853b883c6ee6712c49b4511d2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e25f145d7f6e5078edfdafad383e46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4359719c4ad63bfa9a7c0161a5ed45e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad045aed8eafde21537eb63e2392f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad21b691907780fac7e6f63b76c23d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08adaba7db4c4b813bf404c85cf835659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098613e601b259b8bb3d2528f46f6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d945a657fa9b94de562e026669520661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72dffca7c307c3bd28f0dc9a712359662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124edc891bb5c6efac08ce9c58e29f07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918314f9dcdb4d3b168d00a6d105ef0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cc048cd2890beb96791e54913f267665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb96b056f8387260a81bcb2d797f01666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3481fcd9a4cdf566f4161d4448647d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf0c8f58ea4269a14b4dceee1bb02c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403e00ced6b132cd847bee9c4313708669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefbe4622e2f2bef2027e69cd7b2654670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c482b0251c0d3a20f6624732df032671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910a3939aa59d99b0d5a06eb5138c56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211440e3c1094864ead30f451e2f9cbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f33573e9312478293c917d8756933674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a0bea3e3eb43967eb56d4087e4309675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401179d91b05912227f93c4d59c73b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01312774c3e6ad93667643da411221677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec13ac654eef480f2b07a2dce77540678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9260de74c2e045d77d6e2d3a067d5d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112e9a45d23411139e66af7d15016ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad767583b5fbef97ecf143dbaa5b20c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e796b6e0bd39d0316e6b536a6a3c9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf7734de511f941cb56b4ad3f4d12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708f1b682bb05097dde93bcdcea0de0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c643b554a4a3a240742d206be62b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2a8bdfffd3f3fe8024e77df3c3b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28fa4a320d678be047e6f25e9d673a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2538602c22ba372957c7adc242fafd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c68a75959acfba216a48131edbe29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc975f8048511882670a9d81e9733690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fe977c481249e72bfe44415bef6a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab76552b8c93ec2680f669ce84515c8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ddc8d34e363f164358cfe55bd48475693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4280ebd77d9ff7f907e93fcaa113f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5febbbc63684ee869439304e6c422ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14944c77aaec5f25aca6f4335e9e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc10c57ee26879421cfca7aeb6e247697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9176d91a419b29d98c9239fabba873698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece64da35e4af641861319c1efa59208699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f8afd08b470126fc9443c230e532700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5016b604ededabbe193d3af05f7de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1af9721418f549d25c766381ab4f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff0e8f2565e87b53fcbb4cedba8421703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e8d0eee0769bc6164865815533313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4c66d3c2888fc82cb129739e2658705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b69c1baee7b41ad3aac259e46e3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b65b76e13d006c83efcf67c1fbf08707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5ad48b4ad550f80120bd5a8179be1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57d511af22bc94af18435897fa6a2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c79797c341873e05a464a1b9a6a3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33351dbfd03499ed8bc71101e6ad94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d63efdd3b2599aa98dee42a2b4fc2b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115cc5191e114b2fd01648bc8640038713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588ef0f148868e368910dd669a32cd9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878ab76403e147bde8e44afc5a6737d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a53c9fbf6aef6f21eeb6af3650f5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1cd3ece7d0104c379c036cd7318e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e26153edacfd2d4e0945e38a7b681718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bae30fc4b6b9bc90d6db773eb1027719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188e58b948f27fa49d82556e81ef0a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124247f146648276ab12f712b11143af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bdb888ab281895eada10ff10c00d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac78af708f3b4dfec77dcbbf08a2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b6abc2fd29eaaef42d81d4e2b38de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27cdc8e26447d978ff33355724a0fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa4f5ea435bff9f1f72622ee1bb42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5cd98f306e13367198c809070207727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc7b07012f35db80887a491985372728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a101a4b06d218bab8f74e7c1ea85f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dddd6dae9a8237a4a5006e68a57dfe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42506daf51a02469113406ad2c1910df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c913d447cdd915e67ef7dce6b804cad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d165956a07224d75838ff56544528ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f4a1e4c95324345e8c9292e17ca0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e7e41e18764aab4a89cc05bf415f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b5a11f810d76f120160bbcbdc2414736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662717a89dcf051fac4f96d0458f437737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66110b2fb30f7757803b9e5b204c709f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781c4005498196d5bcbd02c4c830896739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36fc8c5ee0f1e2d7830ff50d0fd922740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036ff758eefaafd12c60685fb00a8d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c76b60033be0e3722795df4a8e82e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1364d2ef3f9c9a302c3c01176ebce8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de244f643c4f52d7796dadbd72af184744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c3240f82bac071fc650436f8d6ed0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fdbc6e17db0af8c912b8547d2b96a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150561d9f5d47cba8fff97040411bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21abe6616e4ade4166c6a73d01ce8c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad2356b46a83bac293eff5d236818f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ab42409d747997dfeac65f8c19e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0470106a44865280409bbbc6797ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33daa96e31008f140ae65ad4bb99da7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad16ca3fcbedceea71752c6d8b6254e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76970056a4a4da84137b061709140ed7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd589fc7a763777a2c100cd5a84ece6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72dce4759b0b5d4ab66eff10240907756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dd55a4555516608c58def58eccd7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0597874c2b5131d4e3601a9970c28758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3e35189a53ceb357ac8b0dfea3338759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b28897155684b24f031e71255262d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e885286024aa7a9fed4c3322f761e29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685092f3e45e6d9f7ad3dcf59f94c51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bdbee24aea3283ae149956c3ec5ed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a128f1c6462b87ea0c414118cfb3eb2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89cf65b1c911028aba5e044ad9b2234765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b361a8d80bf13e3259854e98188f1c9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2782ac338216ed6a736708335ffc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c8e56bce787863a7f87d3ee4597e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5efc3180371d6a8e73fa7574a7d1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d724886b4979aa3ca6b8b5f651d97770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2e5c00b8bdad55602c40c88680a7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fa1c55b72a3b595cdbf17e3af11e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676cb0d03b19e784cfb8b3dcb433ebc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed4bf4155ccdb49058f6392a8f5b5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3992e5c312761191357ac0bb73b88775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed7106694ea154498174435f428c58776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199ba64d6688b0bb7ca87070a7dcdf777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>