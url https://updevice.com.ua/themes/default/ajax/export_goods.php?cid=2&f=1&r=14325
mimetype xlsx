--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3dc6920bb29830f11d95f5afd6e7d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d746ecf3a4b0ac80b12518edb0a5abb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cccc3a861ae7d0a5a69652e19cccf53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae1af9bb0c390a2355e7588de8db64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d92d7f20de10ac0249157c95828d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790bbfb4de1a33a746f249980e46fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fa3d7aca62b4461b4297ea3996f777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68dbfff80b674627961ee88c63bfc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a88c7eb43f7bc123608ec3f574f7e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dd343fc842bcfd0966e52024972e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9547ef27fef8284bc81fe10d949211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59026bf195156c30b0a67ce9ecb57e8012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a625559a4e2f4b0c12153fe64087c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe38e726f73d3464fd48d80c47ae2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978727079894760569b0dec8fa138b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0530d8b8af2b803b74ecd9b693329a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855712942b6f2a2a6ee3670005ebd5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72458743500d4c038a6c0bc94ce0f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d959ab70106bcf00b8c88878af26819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d4d31d1a76699d2312f8ec9438cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475857c9f7dbbd75527d5740f305574721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc77827798f492187461c579a7935022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea39f083fbb85f6e1f4c682aa5964d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc92c0629a3e874983fd49b751f657f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd12814cc40be783f443051a2af6ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d226467563115c4a595a0005538a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551c11bd9e76886af8f8a8362c5cbdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929dd9718147be9bd25b542fbbb2ea728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140a6b883d5ee9a44e4be024a0355f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87583f3d3472b5dc17425d75dc84ab530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dce0d0fb3f14de0fcf9514b70950c631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2c625c467a92fed442ebe21921af532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222adb2793b681f3969ab65f6b8e0cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf389daed5c7da28b61b11ff240c915334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dab80400d211f7271e1863f5b1006e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877069125031b4ab1c52a9d69f457936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901209c126aec2f967b66ae5c96ee0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a700a4b62e01acb163f85316771238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059e1c075e09ece464dcbeb01ec49739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bae03af7af534ea4ff8f7861bc2df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba870cd73ec80878a2ca1a8703b13e2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979ae0f5a4a80408456764adc48e5ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cea9f41dfdb27bd147ff8911bd116643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421aae1cb82a8d4c5a5fea772a9070544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac11727dd90b2f1839ce76b6579b2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652e968e6c44534f4d4f266ac3fe0b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8574e33cd07da4bf83605895b96cf9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28c55f97ac6987d07d72fe62ec917a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a183931d34cf33f05690f8a2d912f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec13fa5bf7fa9ab9286ea672aca93650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc2876725f06fb3f6b1e0bfe67ba3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad2fe836433708e7bb9a5c51f15c9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb65f0746d70ffc8cd65f583c6b64c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d75ff5d344cf70bad4a909316ed2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92893e3b5c07ccfe805fbb10c5ac9ae655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b804222bf44ae3af230326a6980a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430ff77eb302dc303e84390affac47357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d5fc9b0dc5198f01423f2313b4feb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fe0d54fab073699190fa6fc3ac31159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45412d33a43b62576c62ed3c601d364760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b9948fab7e414dcb83a6b1ae294561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855117c21bd56ea062ff0d6db170e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c31a24b2afc16f8fd7736423faa54b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4f10a1b7c8b5856e8cc4a9fc875464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960425d84239d0b6b95485b1b7c6dff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f8cee02c6ffff8fca3de6f992d3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366c001f980d96cc51f769065e8f87367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9b6d0bb9bf9c797b91315c58b3d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1387c7eeab5e31f9c8a495a227c1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aeef64720f23b2c1904ceb885fcce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37697cc7c4a1efc132375fafcbfe5bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa1317d351c4839c461f7dc649a9b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e2bec53397387df8ce5a055ca3ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce1ccbe39cf59aa45a7213727c4b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c348e6a6d16b38e5b23cff0511beb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3382847699140e32db485c0cb64a2e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6821ddc0c56c86792caac7ee921e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c928ecaef9a3782367b75310354c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5ddb0cc823d0753203c57a032665379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d18b6d75ac4a3fcb20b571a43876b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c24839fdcf10efc1b580a6b5055481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f517b88a05897f30f44df5ebf5b6582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf780861f40d29bd25cdc3649891e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c377834fcfeb1ea3a3beb509a863c6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16792ede09accf6a008ea14aa6f308a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687a52d2b7ddc3a6ace0336240485d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe08bc182ac9ac231a519e2d3ca155a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c86e66ae18f5e55ad8ebc77d55c1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e43364582f668272ee3943cd899c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ab90da8cbde0a95319959475dfda590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453fcdb7681e8b4028634ec6c4f3b5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4019f3392c03cd18fb4916fb7e88192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd554a8d3773f674ab84d8bcba43c6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320dc0ad33cc41d587e15c28e35440d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a3b63dc6b9ba4ea61963ba6aeb60995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a7b25247b3d5759f77f59634d15096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb7d24de9a16b9abb1d6b2408860c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa5eaadd284c8e2a828193eb04381398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea69df703659e1683c3bddf3a17c4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21a2ec01a11fde606e70622cd40d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77964b06149a2fc12d32461df0c62fa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667473d134682dab95c5c49a59e7769102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffbe1e704fac7195c70b776657c889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a5d64b510d9308d369c13cd368ba1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663f32512994eb859c0c95e642fdbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201267265f9b0238ad99bbcac04c15af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4175f326ee103129dab82c6b57b0da5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5b3b1bd865bd29597c117fda3efce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c2eedb8bf093f75e609cad76dd59f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f603ce77c7df22c75eb4794616f6994110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344c3ce335f4dbda345ca2bf6f10ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc407f49331a9bb4651c330e48a9c8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f14975d17d931f0cb9e5d004d65b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2f2dd05e188ff801a60b58c595649114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466149f6c3c9fe3db7ed09e131bb8ac0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a024c2fac3114998620fa26e3962b9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a716ebe43e3b3e52649b450447df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98303f608496bbcc63dc689fb91f7d94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9f479fe651af578e7627a51a2b9c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9847963642da54daa6be7d5fc20b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc5d75b3a3e7752b2e9127c8b4624121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e36f6222a9f0d321c58f8a0ff49bf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e4d7cf3cf3a05ed8d0616da6a56ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f21aa34941b21e1bf2a3db576661f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00a66b13b34cce64f93dd029b6221b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32347e0e509d146cda50fa7ac25cac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e5e50e8766979a46ac654f374920127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf74dbbbff6bc67f6e735bed87052e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4244bb6df1bbebc99f9957bab7cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c771ec11bceeef2bef7da8067d742130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3e69a881bdd29cb708016774fd0cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c1076afe29d210923d049dc12480132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569afdae367ecfc5d7f97c2085a689b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4e0fa891ef28b08df28c46d3ff860134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd15b422aed7f4168fd23a9a3b646f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed007f7ec7fa24f004bea12d4416dd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ee7da253012cb2aecdf9985a0587137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a7dc307fccaf8e631346785df40e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c012ed39a7153364bb715502ab1a8f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f7ef488ca0c79f697d596602cf79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf3b135aaad1a913b254e5d4526cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29379b729264c7a1e85a1df8eb59f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7ce8e3583470a652b991c7575c9b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c550e99198cdf21fb0cd341546df5f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e531f9098710e6cf745bbad48c670145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a0e537f8be43727c2d89de44cabc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12adb2055aec685be5b93fbe5aeeaac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f22e273ff54c00c1e2f85aec751f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110df83df909cb5734b271be3af8c42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9738e98c2759882cf43b9c367742f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299187dd86c730959a14a950e9aebbdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f865a089d546e1d1704b969e6a59a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0492710d217a7a3edbcd5ba55212f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be8f2548819e83f2890d24b2fba7fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968069c42998a002611bd2f0e3e8cc48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2086995c6748e70c89af51dc621cdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fcd7bc445c6b48748ff02c3220868157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05871dde6e49be31b4d264476000fa4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2117383cf0d848e3c1f323c61ee578159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8527535be0533a2be616423a1937160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0945d849c7bc0ffff351f60e1bf4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12913f99a12ee372909220b6d8709e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94066d8beacaefcbd709555e900b7cf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83b7bd7b04c69b8f105912d63474c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ac21984be234a146a9a1e40cd948165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916630cfa7c2326c5ccc1f24725884e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7425b8d52510105564f17733ae6c9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477bed55982d9dfc226faeedc4ed655168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407379fee084c9fbcaf353fe842008a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bd5bfa3b740c6494e675f4f2e2635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d17faa9debfc14fc458449d8879af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e98a5bd1c9be4ad4072fa4f0bc5d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe9a411a41b781e407f01e07da4cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bcb2a8460e76dd7e522f01dc40830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d87cd85825561c27dce52f756241f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9827b051eda2ac1f6d5416753ec93e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854de9e94b23bb2d424c2fe530f6fa9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac95756b4fc8b61c1b50c071f5c16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bd35410147f6fa7ac59f44d29dd83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a562416741fd62907b9b801a5f56b93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae29dc1cc2c2f76b2fcce82f87069181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87691fa52417a81c10ce304b59dbd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd4112606de571b0007d901f8f1f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa84009643e9ea93fc635e8cabf00b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe779a970bc4e7d38e684f5b9d2de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b887608c45f49aaa39c2cfe13aa0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa6d6aa7433375e43b74f5229e9a99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf609d837ffe0e7d8270440e55de811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f2b8e595ac838ed5c2a9fa1374eb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c8445bec603ff3ee0c354f654188190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c9d1552361f53f237587457f3ee5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f498db4c8a782cd62868c1e88c18bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed56628548a02515345be8a800791193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8113ea655ce0168bb00bab45a3ba8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c20959f167c6627d02fbda6e2674d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2c13c28e64d179d630a26ca32387196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c0428e1544f00ff568fe4af25671197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ae19392c8168303024bfa2dc3ac3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ec62e1abfd6b211ed6f15b3ca922199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ab52f86d59a3230d0311c171afdcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61995ea74a4194fc0e33d8425e28315201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c636e194cb61d2dc39ed9a0b86552202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e025bc49198fe40385c88df6d1c134b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711881261ee3190ff497e420e0c8c98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56bb6b5750ae02fd41a6533fdc6bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ebdcd9d388b2571c3b799ada6b0d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b72df22892911c6ee398dc2b8a223207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7a41aa69030baeb934b397dc5f27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b51c3824bf2588b4726ff722ca4c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189626290581ae7584cdc6966fe28138210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78f811c93004e9a36371597bdb5bb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4a015c858b2ef7209e90652ab38a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378596f525093de0f05bebbd61003ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b275fbd724dce4a4c038d4312eca1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ada6320c9d9b845088752c957fced0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062cca6bcdab13ca7e546439633479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ed63f452b25e0147b1084c5f85d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf6d64484dfefa71e7dd12aafc9528218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702225057bc61052c02185a88833764219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186da8361ff16aa227267323b937ced220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60924caebad3b0e7740804b7e25da949221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf6bac3f2c0bd7154759276d35483d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc79d934ae5616384efb6f32c9c9e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87908bebdc6e4008fcb8b853a8fea0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd804264def41c759ed647dc8f340cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eeca9a21de30cc0cdbb93ce217cfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed504156766298e827f7821df0a26d6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488f440c492234b3d7bcd3c2ad671dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921d0fce5fa3f41fc82cd97268dfff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c76ac17891b18980813f62e6b465230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa5237c1eae74bb3f60985f639368231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc4e52a879741aaefa56a564bb2f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de6d572e2778e3b565242195eb3ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b424c3a7f1964eb843aff31e28bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9264efc20c13b3d197eb1b6ea2b71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105565bd0013fc55cf1c9ab03548d1a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3be664e215c794634c6a063ab5fbd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3edba5eea14035eb78a9fb0db92a2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d70ff45754a03f5134532a3b34f4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae6a024bd507c0ef95909266447aab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de18b43833992792e188cab0cd79c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8753323fa0e802d35e1f1a6bdc5c09d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0d0f72331082717b6ce93fc39a74b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa1880cf27142b0e703c3eb29b6ad5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f005c4bbef4bb2dd2af6e89a0517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d3b58c81b82c9b7d700877ebf060246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819a5c0992cefc796ad1f232d56b12f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811630dd651d9ae3fc276d170b814d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70174bc1f545f98f07b5097fad5b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9a3875fb148cb863a1c3a733419b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660141efdafb353f228bd3031833fff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011bc916fa116bb27449d335fa3f20b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ca63abdf25458c0b1c74c2f7a50d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980e4e076d982fc8dfa0c457884ac3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d62215b5d9a15a34228fd14932c41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eb0384a19600f7bacf3908aae3dba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a17556a4362756ff1e375693a7114257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409837aa298f94fc8fbdb01d9f39d5f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5407beb84e7528788a18946b836c6e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776855cae374e5c14a4d2ade4fa6c0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702c41d860b0e94af7eac4dfc2accde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f56575a07adc506c2063413b808fa4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5ee9ce158f23d2bd25308601c8090263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e998bc2e7a9548bd6af4591637a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd321d69800858044c148c55ccf69e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02ecb0232618b9466c70126dc4bd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50972d6612c8c51d680453774fb922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42317e7fed3adedadb299994eb83f78e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e79177a8625003c844b70d0e4dfc8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109c7a5087b104457c308b58c51f4dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07a3d8ba48158805f823e71874643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd96dce4283a63e5049023175dce44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab43bf5a42e8ab990c96881201a80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2778608ed005d9c8a9cae99b55a51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2065f52ea8dfe8aba2e7ac231a647275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737e007d88f6c48028cbed724e3e2b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459958324a8b468ce8dca8b8f9b6799b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24c3e7670413602b3094b06e30da4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50085eedc2ec47f470db374d74df83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06322f69559e30ea28d61c8f081ae27a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405aee524f6e20dc2b483460a6b71c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d3c12d42f2569de35c7e377af22b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6499f9f5381fb0dbfc04d22dd1c2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f48a6dee1e3424d094d8380ed4f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d2018c875c5d3606063fb451475e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728731480f59709297bb1298d0f6b4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798bec0f34a41ec620553f8e43b478287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc935ff607e9259c6cd146b9c9c2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac747fb29e95a3d04db6b5a1708953289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413ee34cc0d668b1a908afc19854376290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e990482078b46b0d4dc3d40c5ab54f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df775cc5294adda888766a1022250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b1a54fb3d1d825616d8c8b09901ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d420bed9c5b5708b0a3ae9e5e5d588294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be524cf35ca0a25baf189f6596a4dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f11f2f2afb48afa64bb99c82b7fb72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb2219b945167a9e60a6cbd2ae0bbc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7278d36dc547fe2d0460df91eca3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c664fa4b820f375c352bb8c9a4795e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3966a79f9342b8fcf77a1049dcf7d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe1bcd3e651a2024ab9fbea45b400301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be37f900a6bd0bdf153e816ea6e01f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814295007e76c12b27acb83c3b9874f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17ba0d49cfa528fc363e8415aa76e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00205d55d994f9072207ac9d77c288bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444975150ae1fcebac80a782055e634f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9716cdb6d331f9027513f6686362f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a90bf68592dc8ceb45a22c63aeeb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d11146cdd6f8e420793b8fc5737a01309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ac5c32b1c0dedea9a38f45a9d49ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eddb3846fd199b1ee8493e9679c526311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656cbd3a1e3bda12e691dbb4b06558312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f2d73aedeb79bdc22a874162e6147313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe688cbf42ddc9e951a6d8b60a7732f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bcfb9f3402a4aa4ba49bbca9e177a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0dd2651bfc7a8cb524b79d449b07a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15014d893b6142f37efaf9dd44b13f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5d8292d4ee3c39f74bc92959f5fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee9995554f662936d2d0b029fdcde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f70b29562955f44df93cbf020b275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5664f8c204188ccf46079142de0be92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4a22b231f569ece40ad9391cc218a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490abc82b77512b1642b9f6f8dba24f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068300249e6de4bbc2a686606899ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5a388aca472644a630a7a9fda1c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe284ab2aa93315e0b2a4961b569bfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ed81acdd6ec3b16980bad4382653327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770e58d755b09ac2faf2bc3086abe33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1708895b07d634f88e8b14ea09457329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade73d7cbdb3a5a1b0efadd3b384c9b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04d9738bbfb4252d01bd98502a6cc1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9ba5bbd833f2c60a399d1ea521362332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5dc1c0f51760e09ba93eaa539d74e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc471873c515b6ee7c674876723c244334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520f21a8ddf017cca040621843612c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171809ef41d20ea04b1e8982f680854e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ee1989545eeb5e8e1172f1e74040337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e09940be02aa03eb67e61b0ad72a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11294310014cc086d708ea5a87a29705339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883184eda88980358b4d9ea5d4ed25a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0ce46e579f22de14866ab51be505341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d840160f381bdc2be801be1f42382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2585bfda166e1154a96772bf984e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762a085e693b8e011ddff77702df0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbbda7b92f6b8bf4828421c9523e46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0097ad843f61fe496f3cc981945ded346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f431517f4ef1cb10059b7e3b3150c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c63863c9a21345bc879f3afe88dce7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d82af75230ff6a2cb1934ae0085a1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a5a80b60389beeff266bb117ce979350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832157206d313f343278d01361857193351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d8103d19226226c92d887ac30f5cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b22999ca608ad8e23ca7a61ccb951353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee0b70fc1fc2dd51ed1d6d7f81983354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6e73f56ed9e6d6259b9d8dc1ab3e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2bea8384d456743d7cedd176f255b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafdf14805ef1030b36a09c35043606357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb7267dd6b48052e85b401c7fac56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c887f88b1d7e2bc3b11935b270e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64440af73d1f08766a591a98c55874360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64161dea85cba1fd18f4944799d61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f301ec66fe85301907b2997a8f687362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22203748438d5295b830da5314b7ab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1897a3cd926cfa57e534e417f52b54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5b3c3695bb13f89f250b4077edb4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424b165f41a68232657ff4be30df27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e4fbfbc95b1f9b7f1c9f69d69b98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ffce2ee0478bf2da52c03b7a3ed57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3f378ecfbfd9d8076733ade4f6b79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef476e3bcef319c8663a5bb8443a17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066fe0eb56aeb66fd33010ed2d9afdf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9734779d7e6e49c756776c996259a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea20bdefef51fd4226958bc1f499b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7210638a98b87cb7a109d7b2b2f8038374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdad105059470f60f4007be6ae475f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb1a2fca70754d2cbf39136d8ceaeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599905a70c110752927e46b706baffdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd5a9fccdc87282aa5e65f43f6354f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff961c2b136aafa4c20b23ddb797f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a96ccde04af27fc85d31e2a6f90634380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77416a79bddf6e39c7644268619047381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0036e4dc94246a59794e34d59ffe1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c1f76580ec493bd851c08a60fd293383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd41d4c4be41b7a1831f40ceb60f87f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a39f1b3de992c283535cb49ceb510e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f2148eff75ca781b1a95c8fb49206386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da51e07ddb1bed4c2fd8d88d616ee9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b216f55f9177121722a2bd9bce59e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b87e847c03b2cc11a3dcd4f8e17743389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6882cba72504890fe5aaa365feb7f64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ed9d679c3aac1459a6246eb6f77b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff268fd0dab839cf73a170a2d7db9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd24a5ab1a501daf5076aeeea8fcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67f11b1235a7d2d194a13068812f0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe26a71238eef8ea5d18a6df56cf4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e696078687a9819b98d47886242a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d829ce6e0ba6856b54e93633fdcf733397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f9d121f83795e9c50882daf5482c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8299a5eb3052e422342e0f4e08aec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b286c7420554e5bdb969bbda545b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2cee88bab758b77ebe00da98bc086401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63de119994160c477d58824b1f5d840402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9cf69a15d90e4d1848caba769163f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b857a62e9cc26dda88ffea17fef4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ebc81819011c385d54fc1a76b11a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dad4b99d4d901e4f724b4643ff6c63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738db43a09a7c8e7f0df0810e76ffc2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7282ec934ffd87da7321a0f6d622bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a63c574b82a628974f48bcafc9500409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e6b26788f582e917c0450c20c4b5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbffe80b32392176baf6811fa1980ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5aa7a24794290272b69a3758d8d0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327035f643741fbc7a66af24f1e2a1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f48f40f49d7ed00367ba71ce8da5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d92e27f910e14484a32df63d244c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ebb85c9ac732e630ecce2f8f8729e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c36e106d3d925c0ba721a77ca2721c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee362a5eb5a99775565bae7d2391a1a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22555dbc26252377ca2df99b20d33e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d2ffe8f08222901e0de178b2d1c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd1373ed60bbfbc1e832ad62a8fdc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a7b34cfc99b0a85fbf329822d0638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62169f7c14ba32fefa0b62726a89bf9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cd721c7928e3bb49e7d597f37c714424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21dbc7d87b063be59c2052b656b556425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa28bc8d49777167eebfa048f0e000426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f81d8d4f29286ee0a372e57cd4f1fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9eb73b15f4494a3e96462b9a55e1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237636dc55c71dd838d12f74ab049acf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d01211b883a4266b4f09101068c76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4e74cfb04f6d22bb8f582b56997f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103fee2c861569cdf268a0e831e4a8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eeff9c1e5116fa07c81b22aad5321433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f9ca0d67668c35e4d9b73343a555434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12a8d976b4c1a693ae92a8dabb40f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092dd050c03e775e5ef9e241a8de8d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60434291b50e995f477588c89d84bfac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b69f1f5ba44b3f95f6e4f8b584b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812d6087caa34e7702fb1200f3088a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c68a976ffd4d4cbd6c9b83f18b77d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22c4b9490982302480a73d3ec4937b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcda8949779ab935137845d5e098377442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77320d748bca0cb7c1da7b437c3331443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b736a2391db85384c7b4fbea1c2a78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eafb1bc1f834802047516f9262e152445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7d8690d28907001cb8cc28717514446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f5bbc3fe2984a82517da05c0cbb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdead9964153de656860b6474457a1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc45f9d4e7297ba78204ed20c2611b7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119915d661e9fa86ad1daa3bec7323fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200292a344f4b6c111b9b84d2f05aa61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2907beef2f977f1c83c10c61a08cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49a73457ad9e506e5cc660f1b857e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a28c7f1de3080afecb2831f1144559454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411cc9a79c5f4a83369fbc0ac143028455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce9cd8bf9aee615a2ec235be3d0574456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c617609e408ae9f2b06392b5294cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5c7f0b7080aa864ed7ee442bfa34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8da9d4c7426164a44096fed8ee27a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141a7c81143db7a3514d449e52b24a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f13b9556323bdfcab7b4f90e376fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e51590eca30d6abb9f1f4c42b31edd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940b328005e1ee40ed60000fc14294f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f5745b474e0971d60c4913e73ba4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018fc8c433b03ff1843fc0ab4433bdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1935798cbe73ffc8f2c301cd7f93b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba23826509d09be9a6de8889a69389f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f781b234fea2bebf30283bb67c42b9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c262c59d73087f133355ef5997e05d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c5ddd58a0f4e8c50566aa1962142470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f1c8a824365d74336710f5adb695e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895745819e64fadec859821eb45b04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638336c9b6657f9618cf778c3ac73292473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb24d29d290e87b27cd23672e7a1388474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef3d4d8669d6a2b84026f4ea1420e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de78166be9fb6eb740e9ff6218ae12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdeec0ee96dc6c129a6be4d376d4f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e70bbe607c60c45eb2ef4b1d3f2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e200b816a6115b6abdec12fd436bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbcb5a0ddceabbf7530763054443fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a110b554714569ba6058738ff8882c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b7c0e1e0323af9a30f6e078eddc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce246c4e4d458c224dd0258f7b3807e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0e992d259229d0a53b17fb715c69c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4673e8b3f57ec24679d3a4096e98e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da308c67dbf4601a22d06fa19b83659c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344124de8786781a8608ced7b70049f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbac95508c41750294fdb57bbc3004488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb4c95d3a58c2020c626a947f232d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e72e9b7c0e68f3b7766d4f73447da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e43afb77f7fcd3110b190783dc6bf1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6c60dbc30232000b421cd48f7b892492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b49f026e22674e9954ffbbb674ae20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef048740898198ba394d4f73bc6b961a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa13306c7fb64d72943baaabf47ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9767db841ebab7aaffedc93615c2a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5a2034f812f044d9845d6e3394cc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd111ab3551d20a1fb4d17b7e6ff35d2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de927ae29f428729ba543427c04846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e319b431b672f7591acb4bf6dc8eb3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbb1a096d04776b94c6cc28dd4d98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fd21a62715ff9a69fdc76e2520f37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f121944f3854a9b52396e8517b5c197503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdf513ba695caf7536fcece5a37dde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c94f0f8d926303a57579c75930cdf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade28a6fe241511cd5b20021637eda0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b77fb29e4f9e1c8ae79ab38217d1af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae275cc058cffc71b0c6552bd28f5dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6674fa8bd9b623b71ee4e2df90097c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101525ebb8f9fd1e58a1e35cd6d87fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a334123368654bccc1690aad26e84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4de6668da8dab57d9ac608a21662512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b91ffd11d29de227c093d4900967513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bed4c76cf45eb200905aab83bbb716514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc578da71b796a5ffb6f946c44f51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d075cdd0522791302650743daa438b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a59c823df8e2dae17c39eed321fec5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b60e1ae23b8202342743ec00d958518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22e4ce8e1e06b8adce1898fa1fd92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e4052872fa81cab872e3e51b847f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128e7f404420c3fbfaa87a26d71b80a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d905384508adad2081398cb20368d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e09c9aa3fb0001f41b9667345533d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62171a2e26609b78ba618c02046e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b05a8bd55569140ad75752bfefc5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32db62f0f3ccf6a42831a567f9c67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8597888fb49f4ef111e932dbffdd3ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e10cb9eef6840f75b1ea3f7e66640a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132481bc7aa95240068e9f9abaf7b01b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5fcaf99702345fd09e844a875853c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe9428945bd3250d5441c83a49734a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238de00acdb08e7d42c74a12a37bf60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c50e97a731138411029b6de32ba1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e5261dff02a8e725a830f37d82c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8431d8bef6c05f278903bdaf821bbc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b193eea0c498561a672a03f96a743a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6a7719f403737a25f590c5f9f105537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f6c5e2d9b77a9fcc27e73712dbc58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914ae679e88d29f702410f7dcb0df55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852096f9231e18b5b2f059741ff94877540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd10b74564c165395954b171d75dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a77cf4b2baf2109642c534692ad60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f76adcc159f0758be14bdfeffd01e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1af67e246fba766550b2959bdfaad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85612ebe4ef433c34f8da3b057157308545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc815efeb1a70aab8f55870854bc3656546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0ccd66b7a5e200f274a6202a120d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf56520bee02587d6e571606d539b43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f80059e1c1f5a41165f36a598e465549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7493526ef0ace071f5bab7c996a2c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ed4ae4d5113c610f28e1d67af911b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f740b98d84536a6782d2f522fae81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3ccebc1733daf9f3e8e5951d3593553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1d15066f1015f528eb04be95e95ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1e03b04d9233c6c65d947e4bab54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28135114a5d32eba9ca5db444e289556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ae5b4bedbbcc2f269bbbd4dc30354557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ba1ea25a2b3e06516590de6a3eef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece8139a125ddf334728855cd97b91b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d42f09b6b53f43587ef9c5aac1841560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0304ec07ebe4ad9ddd4e8fd3b40877561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feaf8fdb4e0fb5e0fdefc3e8f90d2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931ef290e40b08dd58b5ddb5bf4d4c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ddaa1c84e946be110f965cebea016564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa25f340748b68db88e49e7c7f1364e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b58602e7d820a3f2fb9c894f0731e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f3dcd8c470765b512ca9dc1c1566d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06bd14e431668efd12ee402d53b6a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9ec1fa11695fc6c8ae8098395b553569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea63e7eb161e1fb260148edceaf5a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497e0cb197f66ee4e1b9bbbd2d222c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30a94b2e07167d06fe8203d3eef037572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d4b5e5dbb3302da6817453bcda76d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44f4c00c0bd105fd921ddbca00846d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64e34d03d23b8f700efc35e4c2a26c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca5b5aeac7e4e42aec861f64b87afc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d315476b32c5c6e1bf9b7ec050b82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1c3a6356f90e194885f3f29170c57578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd97d88f9c6c54a3fac461537a68fa4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d18b3b3cd058a8776fc7203705ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f3809441575b88a6be0d19168fef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d205161ef90ee1d742445fff5ac8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbe9817f9ca10a9525ffd10b0c4cba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf13d8115c9a2812b5a5f0da017d103584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0426d1aafcdd2f09c6e261c01c912b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523dcdc44dc283c70cb53667edeb66e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44044ef59a9ef5a33a64c3463a61f90587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79093ea947dd37c1617aa9568e33d60f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a825bd06f375327c1164397b57ca0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7468e8b7468728ea7f344c6d0a85d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62923b296fabb99ff0722fb0ffcd6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633391d58184ce30ce429529477f683592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded24f606a9392b361135f824b332621593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92176d80315c746b6fa9d9e31bfdab9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b704032fb5cd5ef48950206c49999b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5c21589150df53b3f3855c6b7e45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ad12e3ea47e1e44b97da5c356413597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79778a8f7a432b52a96f7cb74310a48b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23ea2913298fbf6d7696bdceeef05b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75f38be102cc77610f29f025da817a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e592cb7cb36f42a7a9130498bb95a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b369331c5c11a9ceed98f93dea61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9408a402dffe36e19c7ce7339d460603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a85df5c846be971ec0897facb6e099604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923563c673678957d2d75d4f9e78657c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c238ece07f9ae26892b7c67b94adc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0728bfa106906b968309992ea67f64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124de4535a519dcc7f49fa7a78f4905608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3311835ef110d09410d802303abcb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4883cd54e389aeca428a3b0c7b440a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fc69e030b3dba57f26f78c04712b7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f57cc3c5868979cb47d6bc9a66022612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66f0154f7192ffaf11f61f5527c9d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3656e4841a8959190c234f98d29f30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b44a41556d52e29cb347a01c7bfa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d6ea657a6c20f3086cffea3bbdd25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80523b80bbd2adcafdcdf3ba3e8bc6ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237e1bf90105eda5848ca2a65f9184618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941caff021263956eb53b8c17ab45407619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c128fc3a5440c3e5a90d1b3297b8683620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3cc3dc60fbc1166da0b68f924d204621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eacfbd3a75d102ac0255e8c241bc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3994074bfdc3074170249f258be08623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8579dc61f775672b3079d901a04345624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a81fd1063437b4be36b0ad0e5ae4b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfaa79203d7c2d1a79f210980c5cd5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1284376e80bd973ee3a4dac38d59dc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa96a47ad912fbdcd9971c0121dc81628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba16e78a33fabafac4c1f39dcdaa5f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80a264ce2a8558c649bf58c4f2f5a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6badb1016b6f1b8b7ae1c7f95c52d891631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd5a6ee5a7f91f6e6836e870280903632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bacaf303e7d76fb5c7876e2ae883d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84c55b8c4eaa36a016ecd4c68615d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892ec032f4d25397bfabb25d10050e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863bc3025622b88a98875fac767e7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba06075675fe90a5174bb7e59fb57f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d43f7dd2e756355a2511f0670154638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e9999fdd2f25e981b6bf3e9a00748639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d27f291cb88354e265a359209ea0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad216aa520a14cc90158b731501f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f00d3628c1c8400f456195d7114034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd2256199fef83da1cee5cdb4cc2da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c86827acffbd24d3542b35c87149c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1244e3d99a5ec864cf8602eb890fd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0371c32a804c3b1f121760a9b594a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc5abbd5e0bc69094001ce2c9db6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37b2b3df5b53d7b7dc01afcf33e8a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a531e04012603723e99afcc174f522649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036db803e635c19cf27cd8b2f549bdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54108ecec4cbe6dbf97550a227661a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36c8eb0b3650da832b7db2da772aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d0814d66f250dc16dae9020b0b579653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd249eaa6f7b93c383d530f0e3c6f050654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10373dfafe742f21e796e7021a940bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb49447f03d2d2077b580796a58e38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e419661d1fe11ab2048dc37da5d555657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3bc5d0b998bba153b1971d7b7d6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cb9892e503721c7c6a03f80bbb9ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c671daca72580f0474a10ffb73e4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae884070f03806816ef4fcb9d7c00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b690e5a773304cedc158b82e29c30662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724013ce8fa1a2a80fab5a0ed1e247f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7bb29a09eb509ec7f9e47bb7e1d7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe070b32288d4a39b96b0ea41f2d1cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c678a9295cf364d112051fb71402f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552202b9fe38afe7c5c7d0a566560c40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede300513b180da06518043f2b91587668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc16a392a6cd9984991877efedd6d3a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bb73e63f85da6aa2aab76242fe158670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de300090239a6b5e902f4a23fb039774671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1627d23f605f4acffe1c8ed268f10e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339280b343d14b1475927a5a59d1b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd398a44b66e041b8277b73272564b90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ffa08d38607e01f884f6862a7baed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e967af987280e872d1f279ae8372b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a830e1cdb63406d75dddfc8713d6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2207da89746a6bb257e84de163a4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45507b571dba744a1556802175eed7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598058d95fb60f28fd98aadbba02fbe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5c6d4c1993c8c6ec8dcbe97b3e16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d85edf46cc68fd24e909be5e24ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45893b7b6d427fc2eb5da874ed393686683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814de0f3d919e23956c72089456c510684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f23806fcb32ac15f16a1ca5bcb61b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832bdb9e5bffc9d39542530cc1ecba7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda315aefda1ebef1db7050f2c615f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da71bf4c6e38530fc4f6a61a00ad405688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb6a43bddb094bbef9e250678d46c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27d8f368cdcb01f590b47f8cc0c882690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d2c2ff25df1a00acd7faf939889e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1efa420181db550a1d0c909a7389692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdadcb30426e8ca0b56fa30f2456787693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf948ec379f89c98fc2bda747d842bc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4be3e38645fa6ba45ff85e052506d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff2f6d173eb0f167e1bcc4b9009e2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb7e2b3dbad15b270db3734db03328697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809915bfd3cd88d513ccf07f33c7475698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19592757f7a6b53461a2549309d35aea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d66a20f5929483539068813e86f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718dbadab8b2bfd556ee11927aeb39b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f64985f7cccaf9f2c6749c5a0d770b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a807008d0c04a964def7137b545e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69a9d1594da108dbc1cb96d565a336704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a35396a0d6e3d0da2dddfbd0374bd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca8a8c57ccd967cbb978a0ebc0eae7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1029a4f90f515b3debed39528fabb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b8816331b284982e6348cfebfb8ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718f9e5ed53a8aa974f156385f7109709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3fee52a089b359505a49861148330710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5ccc73630e42dba5d50df6b20952711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6db72ae317532b83f3988ae495d34f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2c328068fbd06b7bc100dc2408977713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463723a2d5b06ca16ae0425a25c86501714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c6b8ab66d68d23faea414ffff21ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c264109145c50743e6b1d133e8a04716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc15fb82aa59d442e98fa4d0c73c443717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7babaf09db7737238ba0c33182dce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a03ce4e099a6999a792b1f1116169d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd071a528e80bb16e6cb1d1bc468a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815c73a7598610f8dfed4089d5dcb22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ce6cab7a578906c12eb8a4acb628d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55fb9a4380ba5392e62b40b7171c68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f764b3884bd4a10881464e20a8d4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f94fe927c4d5c7539f6b9614479c6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8aec9cd17acaf3a4bb06931a7c16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acee1f1db4eeaf781fd58954df813e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa587656c9b6b64cc1c6b24b750c60e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594a8d323a93b2902b17c2b3abcf818729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fae488e35e163b7411ce27c322a25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6551ad08d9fedc073aec44cd95967731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83911103c534c45d73f903e5968d188732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7335fb4fbcd88574b4994b5f8765733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c4829f3f70a97211366dfdb33cad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40366b31e5078f1b4b093dcfc2d264735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0786bda5f0e510e1503f65dfbcc4a0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111095fb7c7e614907becdfe68be1c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeae973e5eb487a4664837c910686b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af1c449ecc243f7f3b2ba0d1cf2bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88642ce61d8f4dfa713cce3a0e1e17b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee30d6109f71b2efa845e5b16cd136741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a5802f11b92a416987da4dbc7f5c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942ac407361bff5bce4aa710150d4d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113e6804d3acaa8384e5b53a0560f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37faf83d637cef617ddd9735df1f78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adedc88fae2c9f1347cc3e7bdc7001746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c9a41141cae09e842eb1e57e50af8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154cde88fea181c4b210b9ca3f9a8c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c7381934eb1a6f641dac5b2cda631749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31c284914cb7d616a938087e01e2cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd435bd54a170408619ac81a5bd44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd9acc7f3a3b6ee57b03f3bc88121752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189015a9c47ef190423f9407ebffd276753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e5e8c1ebfb976263a50056ea64e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d433aa17bcdd17da96b9648e7da4e7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab137d81400703493bac7b3c2e1428756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac28c9aa6ba7484010346604ed476d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247cf7f416bc8ef2734cdba1670ec90758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80075c715e9715befb27903e8c25a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba6c96d3750d51ea95c8342b3e09c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f5a11cadd64657ba8a64a4fa9eac761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2af7ed8cdbb497f9145a52a62909762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c4b2f7a015facf369a239c7267cb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3386b85dc6d21b5c58494b651750812764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4262e9d44792e680fc9e9b5039eaa0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a9b68ed230943d45550cb21ffef0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2845ae241533ee53ef54759cca3a02767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae21b332e5af908f539b4e1f1d883b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1530e9ca2480726f07832996877bd0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a2356bfd344888fd06df943de04df770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4de2211ba0b8babba52da0af5cb5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3d8feba7e5a5a28fbee52859f31da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d234701973f6367e5a208c2de78e01773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea13e61088c341f52f5365b645ec749774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a07ac4f1f80695987da528b3dc65a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5451e4380af904113297df24e7eca83776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3df05013b0ae6a2dcd0f20083be1b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eba19c1a4eeb0933ceefbd8ef70443778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41ba9a05d4da629204814925bdc2d5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a510aff93ef3506c03b029c1769187780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5471c87eee1b3c0979d183933a88781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525bbdd8fd3244b57ca92f43d6e7e35782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3ee33a1a808ec3cac561567316e09783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beec8bd74547c3c6268f81bfbc294e4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdddc675963e6c008852c3997887ab5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f7a9c6de9c49f6794bb948f30e0f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff677037d20ad3586c388e86090a369e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be09347ceed1f11ce4164a74d4241f1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e3cf29f8bd069232845f608a4ef06789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392743028c136d1715e5f95ab8bcc6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd032129df0bdd47a8b490ecb59ce5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28606590a946ad49c15049826bb019d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc605ceba6db5e60b792b2900a03a2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480648bdfc24582b629a932a63056d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30380d1cb429ffd4bba8881e6732188795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995df7d65c486e7e2718748132d7bc0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdfb3ccee03dc58ea8fda21940f4ac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402b3194f2b0ff33a39437b892cb3a8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb662e4fa0fd8333f385f064644861799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259feb972dff4ed248081c37a91e12b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a545eac8a0f92d0407467252377b98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01003d2e50b801622d7be1f4c52177b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c69618e8c72fdb4c1f24667955b4e9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d938f94109edd4a65082c58fb22a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816762fc294b6834392214681202828805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93b8d0ad76d33b3c356185ef8db20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd72172be4337404bdba8c1657d846a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5ae9c570e95b8c9ada42be2af2b98808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d5e7af1e95019d47fa6bee5bc1b6a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be293c75109b7d7c2719eb2b576f532f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdf2f52f5fea70851186d3ac915f55811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b7407e9401fdb32019d9f89316bae812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a651a477cb335f616d24215831b26eb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17811d26f6b32043d7ff71d11c649b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b74c7743873edbe041f1e043c586e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330b32efb1af56f0704a84d461e0e90816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ed86bde3399fa7ae9f7f28b9a4a02817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b07a58364d7866834e63f809bcf15818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112cee8cb9b1924cf5fe8403c1afb65819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf75393a168343308f0ae7d8fd243a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eee1167d60fa00b8b0974002051a7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984cab62cb195f531880f37df5bc550822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2f28bf142158a7c6f30a12375fddf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c441f13765f50deff46cd55297b69d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ac0b9e1ff12e25de069bfc92e038b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030b5631636ac39b4b88b42a88a0d25826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb8ff4b146d1d11a7c4bf6842b6b3d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc21d7e73f295213dcda272f80ceb5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c6f07adfcdfb1be4860f6435429ec829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ab0ab46c65dc2446c3721bea50e75830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2e3407fd29b5b25ebadc894113ab4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4a0ed9e699512b9a6fbf04134659c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b65d8f4142619dd9da3cab0632868833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613fb3c19ed54d3b6b9ae1c388e4b7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d205bcf10d1acb6074d7b64d9eefca1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3296445ac13e847e0368c552e4c88836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9bd5416cec8c27eaf20da0e8c849837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e96234aa17c05e744bb10866fe41838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c46deb294b5ec0e8c62142575f6368839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc731b2cc8c9e512abf26872b7478880840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b595edb79fb8437ac8d1563091a66841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63216124fb822139bc6ea5d8698d4e7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71724f541a512e5751bf1ae737142b3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ef9a729f408323d2bf81bf301ab9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc2b96cd6d0560b5219e364e73ab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0586f1682c50b0f118f2d5ed66524b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589066c45ab281888b81b4df141fe804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61194be31c7bbd3f601ad290fb2f7d775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01305bce40e194945d7b0ba16b06794f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae1a2571daf44249a978c9142e80797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f31ba3a9c605b0c08fb9b31c0b2038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceecf1a294dc59b4dcc6379f70c3d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81000b51f3fc4a5e312b82f9ab956fde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339cb28639dd0a32d772fedb884831d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c958f8b13393243673cb5d7b4d79cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f9999619c18a9b6725e591299fef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed66210b67829f9034465108cabf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c017281405f47c2aeafa18fe30e6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c854f30b1083e2a5fb235726ae718416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd37ffd38267d93000e08e25e44272817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8140c229bf4f7687129a85ad5cbb63618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a982c3556781d1f7119beb13356e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430991c337ed54b2cddffa20a8085da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd9cc4e1661b66f9ffd321316219e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c824767366fb90c2c705961463c1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1559e74bec8adf17237f99233e37a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4b1aae492749801203b77e3703bdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e718f2fcd82055e3c765b05e1b26725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a48f56ceb2f5750e3b93e608a0643a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcd54caec192988f2216eb1fc0822c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317687b137ab2390430ce95ae647fc0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111973835b4a16f67ad5640f45e1d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327927f15e73fad058092663248c639030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096ad3557c21bc29c85aaf0315e1b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026b684793ecd4bf285d0ae7c2c80c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d5ec404f0e564ba5497ee994a52333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45623766689c7d6e7ae02cc66afb258234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722882c3e6c30a8d65600d1f20c7dc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f05e1b463a909bc8312099002e79736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f264535d8a83e35f56fd192381775ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83758d4b1f89751c49faa6d3a0ae7c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d40caac46bb2916e93da4723538d8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc50dd467f57ac43e8f5c57404f68340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498de216d13adb7b5b6f12e76999f2bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e913d22678cfc7f99cbcc88ed349842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784109ac79d51e4efb287a57abb7965f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd4cf61ca399513c671a77c9f5c1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6ad0c35940fc4815b7c04876332245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f0db2dbc955673d9c0e84d8e20ec246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb218df8d2bcc71fbb3041cea55715447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca255c081d7d4bb00d4dc561342c4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b22d24537db797e783b1f5eb7449549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5976ff9e079a85677b95681d9a50250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60187d17e5ac0e34f734e52835888451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b759d92ed04ac33e95472c7a493c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6976fc32f2ad7f40d2c95c22bc8e36453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ab55a42c2906408ba1855ee0b22e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e1e1d82e48e4b645c2de8a1620ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412300d36feb9ce523c8878b511be85356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae3c4dd8d8e7c893caa771289dcb9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3bc344c3abd7e2113b86f9ed7ea5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286c1740777302cda891f6f0a0ceea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe01db441f33651f37cc16404b8cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c175f0edbeb42f1e023d3f571bbab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0cb4ce855798cb6febdad0769670162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4619140a0b8d5fc5a094017639d97363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0594e8a40e2a9b57bfd4aa2ae394664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfde540db4c2def8c294c6f5dc58bea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f073989e2e7ef7d8554b3d8246ef5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853503fa3184338b775b348876168c8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b304bd73c02abf04d1bc246df517268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911a2a8a78b536f4e7d82f1fd7ae5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416b18cecda5c86823c94d408a77fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34e19f7a4741438ab49f33f9ccb2bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73108efdf65ee07f12ec574ba8bed30272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6bf3c693a351d313cc1af9d60fc6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52786e6f23a8bdd2fb9c92cd88688574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0549a89e9d8e617f65baaf32dc66875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef164eed5e0a6cf0e3dacb66bfaada3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643fa88e49f57878252765a0ad97e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec4b7cb9347b721fecb93ad570166278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074622ca14116f150e1bfccf8d0e40a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedf8ad4214cc973c5e441f3921048080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc453db59486e6c1a98c229dccb96e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9924ee4b3491fed5b654ae581b6eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd41803f7112e7230918ade7016307483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289d72561180245242c1f3515af1fbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea6f2079c6b1b7b259283fa1ff78e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84818298103fad2c74e380b1d4f66b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca44f06f4ff677d71d8a9b8d9b5dcd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cec7e3009ddb41b3c37c11add15b9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10005fc98592ebf5354eb650a056889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad96b0321f82caf3a12d7022f76d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8c391015af34a73365c49792b52a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab29bf11293c3339e4784a593663392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3043ca35cb7487b6e7adce9e26735e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420b4394b52a5fe17f4ec70bfe1373594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80472cf8448b19a5543a2958afc4ebee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef88c744ecedb6691130855156477196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e5808ddb1cf94c2e0082232c5c6f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920245bf430f6067104c497bac9626a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21aba4bdafdd1f2714e1c586974f7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb86f31ed7d0d3c5594830181b4bd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964bd787519e6feb8dc6cca83c8a4c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95081a40306620cbf11dfa39e20ce3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1d65a91323c14b1663c8fb0bec9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fa72fb15e8159fc86841a58efae22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e05af1959395c6fb185aa20622a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f5ae10604896118ba4f642fa4b1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc87edc44f08afbccf4a5631a1f8be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddec566e4fc82b6fcb17d12349d8c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a226ecdbd0c5bf53d91d04394be2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a259f38fd0db1c39d6899fc1199082b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b716e53ee71ece4ffbdda37575a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644467114d146630cb57295466de744112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092381f2258763aa6fcd7bbdc6adba07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b721bfe36d29ae2a63bbffc542df626114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa68031aaa9d373c73803ed7fd4358115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ab856c1f417455692dcecabcd2d4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91e9094b43a4cb07038a6520aab4b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6003214d8776a7d207ffe10b2f451118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978805e3d54f67346903ed903e3554b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705033a636a06f370ca4146252161a24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d529bf705dc0c6e73016d534df600d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46930d1116cb24a3d42b429ce2c97065122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e7bae2a3cb03d38621d6ec5e1ded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862fe76f416f67cdc12d3de20ad72f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a865dee42380cadc5eeb3f74a3a7e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7dd1aaab278ca57a403d9bc6974e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e7cf7d01486f30f4a3fefc20e3ead127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a379f3cfd7e058f5ec54821f504fa50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7cdf4f6129d70e716bbf68958ffc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc5ac7669766411116f79add5051a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327927d9cf873be3ab74c954851064131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2a43e740e5e72cf55f36510bedb4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4e016366be0590a321fdfc164c392133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdb78796a780c85ffcf66f1f8a8203134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cbc60fcef69a90a845bb52620d1c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b1a86c92308c107d7c37f34f3965136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d87d076554e81e2dc84d032c63085137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609231635dd4ae9cf82f9b3f90d8399138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254bad5676d4a3b914b6178d09cf575139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc59955b59ad86b083222b154dc83b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89449c929c0d06b2161f3f6e5580633d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfe0de92c8fe8b8693c85abeac0f82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7f21d787e5d3bf869d3eb9c2e99f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555a95b623bd238971e4be8b4cf74a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fdd8bef7251a69da06b39203df8ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019177995a08588056a584aacd6ebabf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f401b602148425b17a2c8adeca85ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f96b6f69014d234b464a46322b8ad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d879b533f19eab320b486529c8c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d3fd6899148e60ed2f2b44309fb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5e73c4a85a03933efe0f32410853151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937876c0657e4d2190d8bcf06f12a817152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13256f1a40afffbd391b300cc774082153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d31fe0f363ab5fc7fb85f7d9d27c4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f527159c8ad458a51505c9369ff5495155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b329d26c4dbae00d74dc366243aa1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f95ba042e1d49a7ea7d8b2660d1c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca25e1215bc8a7baceb0f9bd63d526158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba08d3ecc8d29c3d746c4c560b31ab3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708688125051afc4d50d821b179d38b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889196d60abc893a91330ab22b59957e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b826a7400bbaeca8b49cef6e9ada5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d725e6431e3ee07f57e8b2a228a8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38a11e31265186755d7c8810dafbe0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b21ba491edb5786f03527b520f287f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6f847dd27f5f68c4bfabc009f30b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe62bd6d0f5e6d5274a927767712d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc005bb7a10dda837df36bb8b74d2c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2966ab7736ad6830a21b42180a8b90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67693af0d5c7956a0f100de673a7ebc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf221a3100daa6de5d4cfa37f543603171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc379494a1ef7da99e4545b292ae0e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683e90ac9719a990030b082268f741b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd735d94651db6b387c645c92f5bf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd947bc636b1b65a6f214564a540ecf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14886d386364487641a96750fdbc00ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0c49f243c5e38455f75efa9a54316177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2355b750297eb454bfdb09e23e0675c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd7fa8dc5839673818894097b769d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69817cb1e54f649abf5d278702f2f26180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbef79533b28dc5f831ec3f29a9d00f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf10f7d0f81df1471ce5c0de36b0761182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72edb442c3fb05613ecc3af21cff7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d21e19282c894405813492a7162842184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172638f68f802bec83f49bb32c1e3b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58949a07a5b26e2b4cac612b52089575186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c60d3a50238a622ed52820e4e58295187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d603a2ceb4903ff079003cc5ff6ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123728891c53224c0ba04d80a13c3b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180f5cf84f43d9447d21394c1bcb4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bffb8e7d6d9fec6c599fd3f181a4f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94e1cd7e860dcb87a4391fcda4362c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d5b09e8f312ca179620a11a6d1ae5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce645a91ab4af5a8cf7299241b632fe2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3417e71234c38eac747f13e36467756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d67b55a8e27074c65c37fcd09709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08c52efe30d83fd933588b2a238978197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c298b4363cd5c2c8499f2be1cb56388198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816eabd0ef6573bac4e9a35513df88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8523907edbba9c8b2a7bde028f42753200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecec5ee3574e201788d1938a0b093e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33857fe0d4d6ec0fa3fefd700caba15e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4cbf5caf7a41286b75da361273f29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aad6491a415501b33db45356bb752f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8e36e39bc706b1c8392e2980d98d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411a19fb5ba374d19c89f2d4e9c296206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159f9c79c1a7a2259749e14bdd94f48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fd94d884dcc072e36d9244d33872208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa982961d4887e87b37f67a016995b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d3b7a2e97ec92fdbaeb245241e48a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f250360575d6a7a5b40e20be1f7dcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eab419b10f64bafc0d71b9452ef927212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872447980de314c8deb4d9708e7c72f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606339a1265fe28a6a37bd3e581b12b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da305fd8141723c3a1008a5a8ce50c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ec3d30fecb63f8dd49e56700062d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf7ee03228d43fa963deed43da12b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4834f0fc749bfffa95c1bd869469f4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a44e15fb215c50a57b4215b3756fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933791ce4ad09c8e4401554f8ea3eeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6a1c7256062cd1788f91bfd87e77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e736ad4095d97550854c93dfbdedcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504453fc18cab751c1dc3f222a3718c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b2851a2dd2254a967b3f6a3490e0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746764352e04265a907ceb2bf21853225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d6b44f80d25ccd81268318cffe8bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fed7c6086b21910c46503001964bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb96660ab6dafb770cb42b7e5e798228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f837b65edc31dec7ff3b71b1a129e65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11d432d8f37e0b8e4c391b50e1a59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a80dccee74f78c3304bbcdcec2204231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971837d34b96c1b4624882c68132fe8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91fb3c23b96f14f843ddc3f8d65fcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64af91c1a13fe976b46e711028bf9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dfe17dd8048dd3408aee3005e3760235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b2aee2aeb169a1d1be2b4d23a302236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a657235b263b07f249e0d040df34215237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1407fa573bbab286b7ff1363d86df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43308c8c6f9e1506886fbd5701bbc16b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a026e0c8204c53fdc23d240c62c34240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277df7793ba8734493a86a36f00fdb31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6951ee35067b98d4cedb8ef9fa032242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66403903bea2fc987a665c5387a17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25fc33e28ca0c53581d314a6cbb7bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748663965875f3607f61ffe831415a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d252f436720f8d9325ba1c9155edd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57677e244c21221474eec1643cdea5f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b97ee5f741570b56248b863c5e9391248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591169856d6ef11614234c728a08b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee0948851304ea150e8f611aa9ef62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253057ef7aab591b6af26171f98345c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc880b2ea715c216554f89d288969689252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3e8b27140c315ee5abccda922b83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880d5546847b80558dab5384009b71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b345ae42eb89b027f029d628cb5c9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976096cc08698cbbcd7d7c4398bff69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e442bf9effbff4df0474fa6b903b293257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35063507c0de3f8a0cb4d8a4582efe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba16fff7c412d297d2fea2d72855c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24ad62c1409b50fdc7056213370c99260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59d467eb44f7249391543dba8a453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10935d9123361f140051c63c166221262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ff2801a5916ae5f86e3af5086c13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beef640baadf13308e69b3fe90246f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384b7441264e663eb6dc0af43b3618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32934f6c9a2bceea24005e3a8181ef89266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70f4ffeb548d34696bcdba31662547267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cfbb0e9597459a82ffade6370ee35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a8a87d4196af07c6520a3d6297ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75f3173c066b539737e4da6784dd87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4adb483d3d4c4144ac3b82a3d551d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd14b6e127052a490eaa4bb26b5d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905d7f9beb0e04320143a4866cad070273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a57c6ec0d40faeee7e25bd7ec5a4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ee67b0ebf66d416a6092eb8cc2ed8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46728130fe52f6c1fa0c68253a25ad42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620238791d30b07df0639411c1eef4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebb67d2fff49fb4cd1195772001783278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb63f66f85f55f0f83ee821224c56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6af63df5bec3ddb0bbd0f8643b7ef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba097ee12c2f0dbd5d108730c19bcdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c088de1ea233073f64af5c10e98f8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991341353c950fa46e063bf5de5b819f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10197e3bc8eb965c9c281fdc7561de86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537149976b24da54173f444e2998da8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3e5a8933ee544fc049e1cf8f5a3ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709dfe47e07bb2cb92c7d3151d951bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4377d1dc198f5bc99fe403c6124710288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eef788b55f5b88a4cc24c09734d50b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbf221869ced9f7ad97cea14ca3ddb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668139f42f30ab97e1462d754961066291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a45f9a6bd86ccc5a59bd15cc690a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5ed492acedc62025d098e72bab0d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526caa91be5afb191a6ea5a8044faa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bcc75ce76235705c1fc461fb89377295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23b62b3ba9c50da65d32bf3d753e57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cabbac75a5f4fbd881721b4d00423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bb253a6f75f983d37d29557512044298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854dc7b62e87fe40cb9e310193dc999299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3118111c30b7415fee0886e48e2fbbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14335e5897af99e025db21869d4145b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c168e4551beb65bc1286844107c5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6429b9bda73887cad902ef9177a03d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ba52711588da80e57b2313f8f273c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f406d884bb0d94e2df45db6d879d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6db292554ac2c8de76b42fa636bc42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ea2afda7d76d0adca120cedb2a50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd36a2f9d50bb899b2febf444c83c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412f787e08c0ba899cb45b2b55c05d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06814dc0e70bf810b3ea6aa3fef82661310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da248978b3c27a0510fa7266ab6795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be121f607804867e65b761d9c0288ad7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2153896aacdd4f876860e85b1f9edc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf92713c4a13f978529af99a5ab6b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5857b7142956234a7453034b090e97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f5c26d1f14c562bb9c1bd1d82e3aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b9c3cfab3c636e3512e5fbb98ea42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0f46a8bba0638501068b474fd7ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa225da376c9f164cd00c3393f57f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0c06f75759dc290917ddb5ac663eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de3f7398dcbda05ff026c1c93b895321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13556f075b079b9ea8806614442963322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f6be16cc28a9bf36f9f84b4900c1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b1c47ff17e2c0cbb301faa1febf9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f06ed5c132ee3cfbe363ae9be1c9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f776c96d043b37e642fbd0f7265ae8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b35ae8dd51581f6bda1bb1237369b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f53cbda2e7d1754a9ba8526cbf159328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62823ff9e8f8cef02c5cd5f6aecc6cb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d402d86067ded812f63c3cc878cd2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbce63acf6bd52ab05d275546173b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369e64543ea820ea9d0aabb6c4626d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cde43eabfb1e6184ecd2cfebb742b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09277e86e49024729e0691b60f827334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24eb561d27c6e24eeeee56fccffbd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb459524fff5c7a673762d61991987336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6073ecaf618c94a4a9993b7785b3545337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30cd9c47ceb0aeac7f103c48e711d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ade9474bb83d0da978be3fd1972f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088748c8a6a68cf25460e9ba6aa12a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03640892637976ac93e153c8b5ca3f60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a877b9864fe9af9a280a8df1e3445342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73928c52c188a2fb4c17106eaf9758a4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec53fdccf97f68558a5eb326ec9ebc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a98363f724f8bb720f81277f3bca6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203b031c2226b928af47f1cf84084e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e33cfc408931f2ae3b823924ea8c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bedf2d54b38df3172d3f05f6ab141d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaab4d9fb66077cfb45763c6a49cce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739576f62bc82d862adfe30d8350809350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c24cd9b7ca293581c90818c0ac63d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e692f38c53980026d769c8e918d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a120b9d6a746176d517f1e57bb4b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd113a25641a4f91d4a35a8a15c8b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eac4040ac1060dc4493f524c71ae4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc62a36227a4d7d497cbd0b087ccab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677089d8a5bac4cd8db26739e1dcde44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e905eac5872f048d1f59596229e1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9deaab62a74612ad15f3ee39bef18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4917ac2aaa389cd9ccca777df62d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440926b52776004d26e97c52fdd8098361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28203412a24000ad6c7081431fe05ed4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff49ece4f3c82d886d15ee774285f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9e31df559ebc169e855bd4b9314b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa09cd64c1c0ae124de2bc83d70f231365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5567b8d5005b58f91a039c67b2cf64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709828dbbe965712a40057428f64a3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b98cc0da083973f95f7edff27d6e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d0ac3b3bdf9a4a51af33fb98802a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee0ceec6d3f8b816d57b4067ec621370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734117476bf05ad50c9a4ab6029b15be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba63e2304a6b36323990a96fec08143372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21bf40c81254780f249c20aa7af98a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9872fe8a8a044752d624930d8c099374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d3813ac6e5780dc35f1b05bd84480375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a906486d0c1acbf8f61485febe223b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f8effa4bfb018837ffe900490535377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e25261d28ac64c03c58661969a6ad378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ddc7701ce057a0271e982e7ec9f42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078234b561d92fbe0400dd2903661b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edcb6f405fe33a43fa8c126560ab4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1c49e3be5b66bdd3ccc8a35de5b81382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3258589ac86b4322b990c2a1a3586383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bd4cc9e4ea988744aa6cad54fb0ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edb8824f0fd0ee6863fc0d7155df34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663249ef8b51cf87a1010f8f4f8de8a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb87a16c5eadf8da9c4861a5c0cb404387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3fd0dc618363c96bc5f46897c8ec7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f947771e54f551f63a80cd73e59e4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a927f799508a7e3b2b5e325933cea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4958c7180085cadbb75a6452fca4cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e950dd30fc7ca05cd22a0ff4238b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ccc1669aaf906c9f06cb170a095bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb12deae7b430449f4bc64892647ca0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309540b42a1f0d6c438dcda5704fba5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358cd81d1c11668caae2a27a56f87ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62a2a07b0b6b2d350408e94788428397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5fb747933bde7fccd0165991a7b91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55d2678c0b404b89aec236db507d12399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf5aea7e1479081c23eac22c94ee1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a838e48a9e2592d3cb7f90ee02783401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468fdc1618134ee1ba894619e5e0a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b2d864c3466757cde433d2d5c597403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afed34bfb13a69d132c8c9370f11fb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a491529dcae4f66a3aa311aaf5113405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae98567ae83b3fdb7a36ced73d20f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f97de1b1e872cf973faacf03a36258407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2482b22d26a9d0674a53728c003af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e820489a857b406e9352b9b1f74e22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815bb58fe28c8b931d4ac753889f098410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76989d3208e3f76dcd9657beb6bbd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985fbd4963a9779b4575d22c1eddab4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090c8d5b7c9616aca35bf69b2ddbedd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391036989c7de84177f91bb9674efba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf700b53428f8916c20cf9bd0c60b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d6ffe9fa7f9d251559f75eecc2a57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d1d31688c25e3370046c44f78ba2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc945eae20e72e24ebed3e154872d383418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878c32b1b6184fca95d5e6b36b8c0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bac8e718a1237bf6b3d1980e2e8df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db8ff4356853922824228dc1564c29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54314ae64be24e7aa48ef4727d994a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d002529850e1e7a75903782d1e17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a309162dd94a77441e8731d6bb8ce3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23f53a91223a6621b15b1693ed11e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add2a13c5147e0e26dd906c6168787e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af49690dfd9ba9b81db58f9696e09e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b79559a0b7c5276b7e3b149d9ea914428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f24687c1cbb15dbb9b13d3ff9861ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d5b7cb72813404996c6c8cedb36c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58911639b99208a94fa033b4d673dbd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfa8b75c348992c7c66ae195f57f81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0d8948e7898fcad30f8264c64dcdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a023cbc0ca347a5d167299f989029434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b880ce57da8e0a3d69c18477fb0746e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96d7854951b5db9d749e846511f47a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95702f874f0f1ac272b78a078b1426d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b62076d3394d814d82bcf4c2cc7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc966ebad222e3519812d0ee5bbaf360439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2def618c49ae58164bbb95b34e15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dcba835830ec6fd9227d3095e7504441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b548f5c8ecc70fed60dc5a9c08332442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e3c3681e3bc8c50a07695fb5343a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16496f820bca7b696f7774d54a4ad77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33d9e0c2556bf0e079c26dc19b48e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c853fb1cf2b24b3528c4722fec80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fd3724be69a63e6bc66ded8d48543447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2656f449bb2a53a2a3576cfe12ccac8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efc7975b12f35028934ed6aad0bf4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1333ebd64678a2e0b56dd53bbb9341f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfc47d792be8dec7e304bd767b5a0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dd72f4b9f8f970f396d0ef91c12d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9686338a974f1d0f76351c27032b286453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec38f64551c8bb07ff8df320fe13b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62d70a8c0f29565ea64d2382446b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a39d1091e7b15e03849807a9dad07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1a63a19ae9bbb0259f5757870408457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d412ee098fae5d5d2f0718a4ee7b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58010917a01011f10abb47cf73b0becb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3732ce9d69ec044adfa72cbe2d531460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525f59205e680cb3734d706d4add53c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2ebb3015f0e434f076972eafce03a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752992d63b796129fc09c874755c2c6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b75abe7d0ad6fd5a2edb910dc435464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f43329ce803ac3cb2b791bcff44df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f6cf6300d95cc6733aa974bd26de9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56488bdb1f1cc2ab46ce697f3f266aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022185d1a0e5ddecfa86a1b49307ffc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262b632e1e9cda5c4e2bec327579264469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec74a9e9b603b9d844fbac2f2772e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1188f869dc551538f1b8bf2324c79471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79bea1d199c13c3e89fe253dbafbdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7e77bff4f16479db510f5272ccfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c88421f91920c1aa957a1f1677a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6ae47c3704af82ec2a81b28d38d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d00b82a5b6cbac91718ae872175f04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be2bdbba3fd5c19ee4bad535e3f71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b876b587a592994829ba0be047e1d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6341b14e4e63617695114664a3bb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751cd3d57152b8e5de86352d2b2e668480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ea74e2fe6d319a8c7d1ca8c4d0234481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e331ebd7b3e2d54dc471f09e7ba2b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f5606af2e7598ab4a86ffee59f932483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f3e53ded945186304c40a8817495a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254347307cd346b37da6e0fbdd37eff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10935fedb8add1d370ffdd697574ae1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988815adfe81dbd24c971fcf010f6ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba01a1f9deb578d44b770b1bd7e57ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09af975ceff6d14fe3a40c2131924c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bde96f8c517bcb87a9e105728d5960490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c552942868d0dbb97bcb67d8f15055491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844e1797eb2cddf2d56769c33ef6eb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f89bdcf55ecd9ba4245c7585fe75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbdcdf3803f74220d236bfdf6b666a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba19d1e1fa0e3a299c69f4bc40eaa22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318863a3995c132e39b582d01e72276c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f545250da64bc0996fee19d3cf34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae083145728ff48f4c2d9a2b4f3e9dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2523f0abcd18d99ec73219f00bb676d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed6786580a3b803675c7f459987f23500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2fe27718afb626b2eb14f30b4c3c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ab867bdbb6902e7a12bab81ecd034502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d66512b7b0ba210fd2be6d0b5a731503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66f04336f4461755a26a2e2b4163ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e0876c965872bcc16883ce9ce0e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694967bab68b97f3081be1677f8d13a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d3b97ac094220e4ddb01f291aa82e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada19ddd6a3f09485d98edd22019cbd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02aa3d21d3372b3b8628760d436243509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a8485b3e3441b1702ca0967000f97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc6a71fda33e3c29ecd8f29bb9ae2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2769a36fc1f656be1cbf44363d340512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab15afc9871034584ecae55356d84ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b19965cde0f2636fe45f663de50f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8e36d0295f4c88e6fa73e423c85b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5417c3a8acafb87d8aff649dc63519516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d133d19467fd4401073132aa8ba86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632d7a2c79efc37c38888ac0feec7b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2ae8b2600e0d500925f1f96bbac80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd42a4a9a51896e09ee4154bd567ba7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f51d8495861b89ff0e41d763ecad5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda853eac329ee90d803a9985d483a7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8569934277a443b6958fa3e283f29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef02e1161ffc96e05952a540d6d65a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9f78a99aae03769ee4e525804c2c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3316d921f1bd51aaf8a6c0d3fe43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b51a550423ba5605303b13514edb98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316fbf4071cdf5d0025f234003c3b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce656cab9e8a1e5adaffbd3024fcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6192904384d7eee1551203f01b005a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14f79742796b00c01d97527450b28d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fddaddf061a0c67e8980726fcc2c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a69d00436f71be4dc51e8adaaa571533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558f3da107009219eb72630bb625b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cd5d5b58d51a2303bcfdd0db8c05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e83f6d53e33895f7f2638d4aa16dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94a8626aa841baa076c12e985cf484537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7921995740ba1661e704e71334eab5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e588a02106edc20c20e5d98c219c64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2b4c53cebf58e4e0189fee2f3a17d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584668b1f1ba572de964cca0ef8fe4a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f561c630dd8c84c24b7a2a7a6d63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeecff4f1a98d28be2d301809ad04aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d93d749429064baf381d7915cb0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c6c6d820b972977d834c20da062c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1293fa50fb806f52cc5603d9483d0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8e20656e2ce21ac59d3eda971c3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1423660a210525087c0b0bd2f999db4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8405bfc3dd9a07e8a58d89ebeb22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfcab0b01926074e6d91011ef59237550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a0152435ae7d60c3191a70cb982d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b8b3562b71089e469ebc2b0d52e54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8d3d50df96b2fac1bf1dadbfcfdfc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f9400d99163b73b54e3557b3d4a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e11da69fed07b25bfa6bf530b50af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787780792ceac7f6a763ac9ac25810556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd796173dbaa09320789d6cbba17d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc82661aa71a355e33a36047cfd42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402033b7b245d69d85473a35c8ea19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40477b29da80323f7b273dc25a7c5e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b12b96757630edaf9ee34d91332f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69b1f1d4969442781b97919d607ea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9282a0b4ab3e530fec2d0178405e72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36975720914a9a9a4ea2af4ec8912d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef303c325422063f6e18c3f9bf96f50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef215b319dbc71df32e58db5d27bde566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f300e2d616587ba5ac012844ffbd27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdda71613f789ebf7aeb99422994b2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbee33f3781931ef40891fb54b93bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb564924a78735493d3ebb6d15da71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cb221ab36708ef901b4ab29b1394c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7314c83c9ee85f0e11667d080a220d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a596c0fc445f438fafda91caf14368573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b6babd4b898589ef17e947b054cbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91e3de548535c3764e56b1ea59e25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab329ccc81d9d9cfe20e6626c152e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc280b0052a460eed4a8613bc5f699577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae5230fc75b954fe8c8a4ba5fcab6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18541212e368801a77464e888f2939579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd875dbd8953992b89bd32dbb234b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1712ae4a89b6e5bc52a3cd3fa2a86c2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6eb154058c965b37a76c9bbb901c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c6ee09d1b901d76a95778b7e1e6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d747aed0ec807bdd0491bbd30cb48c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74334b2a5b8170f2a550ade17a1e149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f81c159b3ac506b7de85b96ed42b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09817f5dd28ba5962e70fd86c18f4c2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136040832811084a2538fe23bbd090e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a486382e1bd33c8628daf3f6966381589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec2fe32712d2f0d2acbbdd7a3a2a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd437737fb6484415683f297b3f016591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16aeba258d6cbd992b29d36ccfad10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d292a41d2c225323cf407231129b83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06707e455e93b4f352d4e14958053594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552b13c08320ce48a7818cd65eb57c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4010acb6f414def802398c1cd8d50e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240586617e6dbb4813bab06af4dd53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f0a58e4cd4344a5b2cde3128e1e4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d13ff55880e9a0f547f3cc2cd1a82e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aef5702f4e8181ce52c86e72396b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1e06568c649a01172c38e8c31a806601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eafde0ee496a0ef3604b71ef9c75e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a879d33b08cfaff45a142d5cdc38d88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2953dfea2c22f9696a83bfc63b69f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5340d5e1208526921b87300ffeb8615605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d671bd46ed646ee2dc026965f2da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e4f3da9cdf597336b6856412a5768607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b00609bf0c73615d90d3a6d278744608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7607e52aaf3a33cdc2543f432db05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95fa4c68af00309383926b098a8d61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee2e303693c394c55fe8c1c4a846ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13f56c02eb76445167fb40e235c585612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763adda0d9e02e70bfb20b81a529ab04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b7357a262d167eb168684bf124fab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cdfcf83b29a3dfbd515df4e7f353c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860096147cfe449c21cc12b4c45e063616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97376a9c7755eba84e3a2118547e116e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef661cba9d2eb9c737a67c9fe8e76ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a4e7a77018b5dc2107b5568f84479619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51f94e6d69b33728bd49be436298ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678682f9f51e1b55a05c019e8e9f44d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a2d19d94661723253d773df16cb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab822a387c28df5c9ed5f26dede08f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c78b2d25ff5f92e27a7facfcf0390624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31c96e8227a308a4473a1a9a4c608625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e684b561bd163a021796b5cc0d6cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e315001cd82b02138afe53c5d18f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca075e83ef74995bd0d03f6f59852b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f87734116477780eea52e993dbf2af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a32f9426872d5e502e7d4a0cf31e1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b8f8337a5334a8630f804f13eeb6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ff5355edc61d8bd4d6a17b3061c04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac399cf4b1a1744fd043c2abf0a3deaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183fd55f29f07741b94a8c6e98275df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135f254252eaeb0e4372bf18b7a2b78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d9248ba339de866170757c37383e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05cde6d8c02227cdc7d48dd0317c18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e3deb2635adf09936a22cd47477a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150640f95cc0f4ce9077da13403dc2a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7d64fc28c4d159c4d6b476400c9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a360913df9fe21cce74b1224783d638641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f987c8da3c1a006d334e494b8c7e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b98fbe1b547d8f7962d4f6266265643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ece24de5ad820bd97fbdd5d243610644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc187ec24edec9ab2be1249733c0947645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0953e0a8f23d3764f575ad7cdf175646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06445309b7c01ecfbc1d39e40a2d2edc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25672c6e9d5f312b454da1a1bb1e0517648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0889f0678f750116483385f5f1eb069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4f0c9c8f0e3738eac2ba293e8dd60650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9036a4cdcc8a3468b9748503ac64b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62f43663a57dc059950a260dabc83c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26ef43eecf7420a0e7608551e952c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c82cbf6eecc8e6c79e29e1f727f29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf2cf40f487eef96466c33d2cce4b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c3750e527fd849250bbd26dc1f1a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af243051dac454419767bcafd92571c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5a08ed943382bdb10fb204499f528658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d10ac0a52ce8a1c93d810896e1d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dea1d627de0a76df764184efde40c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f432e216a0f0d1ff425f84faa6255661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09b15ad0c9be6e384044a3b478e23b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7f224e7527761d7779dfb3780ea14663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fc843c427b61941cbefbc1cd0f004664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0cb440c9ebe7d5dde5bd700ed241e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631a90987859bdb7f7f9a670bc1fa2e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5962467e7131480f3eafa0115d6d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a74038cc53d7669bdbf11491f14b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ebacf1f06760b73827f70b3e0ac13669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d2d1fa4ca34189ba8da73f769eb13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703405fa95521689564fd309835668e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eeabc3146f92bc4ec4adeab5396db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2a44c466f3ee8ac7968ffc709e1f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91ee4bacff08932e918fc15d9f1a1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9beab3f4540f5c637070194700525f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05263e0e5e0dd428522379e0ea9576a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8340f6fd47dd66d21babb7a59fe607c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44154d594aac07c0c8bfcf4bea3141678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d672b7d59a88e8d236d4a295754f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eabceeb86229952cd200e39fbb7811680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e5cf3d0713925bac3169ed1d6ff9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d660bb80636147473e7c8178c49c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ff679517c0db4a0348043b7053124683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12011dcb400f17a951d1cc5802a305bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5bddcb3ebc7673f987b0a825fed6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ab9146b9c2f849a9bf5881e15a63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee5deee330070c3a93005234a041eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177444c096b477b0dcfd2c4d59828c65688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8931bbf942ac41751b8e5a3ab6d415689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4338ba71c8cbd69e71059eb3cbebe8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb4c5481e6441a4f83286500ef7575691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd74fddf821a872b0b5004f1c2eb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38053190245231d746fe2bea115f17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aa4dc2b7396969cffa65a8183833e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c85927b517deb17d809096444cd2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad42939a3ec89e08863eff616ce30f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78717b85e42bec13d257abfdd492dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722697d6423e103473378735e3c548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e174ea0350805494875d3ced9670819699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca919bd0b08533dd5d96ddb7f00045700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421584847dec671b310cf14e2cfcfa0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f481b0db59f94b9f363227c19a5cc58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d861d4c857909d3ddc2870ed76bc173703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19c7c51a4dbdae3f62b08385ea027704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d642e6a798f842da12af2a3d320899705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48a5f6a598cea9b1fceec9bcbcd99a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b9e1aa44042fd8ca1dc30d5fb7f4b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e047448a7cb4f738e87b90f1022e754708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ffb78e31dcc4cd870b8df5fe2e628709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b24ef6b83a3c55a6dbd0cbaf91257d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21c2e46eb8b07bd35479ecb62f3de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffd0c90d4f2aaad6f5d732fbe35f3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab1fe211943a9b21cafaf04279f2d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39c854ba96d2647deaa52f9ecb62e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b6ff3f1fa43a9112e5c30483dc688715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da21dc7b8fc84ef0019282b04a3841716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a2c1c0b546010367cdce190761d32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb25aabd0838476251be8ed50fe47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c874d3b2f3a4d6cd763e76f5291203719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81207bfbfa98de8a5cbe3fa023226720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f8dfe4eaa7ca4c141005709f47eb9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27c32b98a0b394cf6bfd5e8bd34a75722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dfb9faf5f3e3a3302bf26b5584813723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e98bc715e47a47c064439ce5c3e8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5255f75410219a113043b8a3303e6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb08ebe75f3dec4a2cc5492fe8defe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e0cf8214895d48826d296d7eeaf69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c43a439cecb65a3c719f50426280728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227404fbb90aa2dc5a36330924e7801729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d8c2c1cf3568e17cf73a184d2e5e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81225b4a518d72ce3b0d22e247724cb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48461c4e9fa960a81ad13e2c7b920732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8892c67c82abf5607599ae1f2b47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9df6a46a337ee8563a7421fd6ea4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd618de6c1af734300bee81a6b12ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff82d835bc90ece0c92fe7e5ca2f69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c609bc567bbffee808a76965cf1600e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbe1b463f98cbd82e8874a5be46fda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99483a534fb17888db2e4a66e16cca2e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8d0d402d9292bcf9a1d5db17f3fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb129caa8005b886208ecf129fb5839741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad05848cc190838a88eb90d07dadd0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25aa9d87a1d486fd3a348c09b6d11b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00405e89a4d2c4d17e85093731d4ebe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c2f2844f0d461949c16e687289041745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5eaeac597c2f0729c8dbf3946f8765746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1197ef23ba4766cb78990872bf14b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e108347f04e58b53d94827b670b46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28412e26444d50239e72f109da67ab2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9527d36380d00c821cf2fcd98357c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f61507c8aa60a8ed164f0cc67640751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c063d2c75ca9091929895617da0c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351c307256687653359d40ada318a20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144a7c50ecd505b159724552401f2b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2654d2b03fca809c5997328c260fa2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc632c42c2b2e2e1e9ea2fcee2839f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613af34ee18a53d64cdc1d927d0b0d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29655d9f9541030d30ec27a108cf58e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1fc95358ede524d1df58bc78f3e14759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaaf5ba5c26c5235f27aa27fbcc86f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c120d5928f0f60fa98124493959b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9edb8ac86c05f644412476d488781762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f33e61b1a0058228ad42924b00902c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a742ab89badeae6474bdb65b0f971f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340242c420180d4b339c29800e3a6a90765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a92258de4102b1c294a6713f90ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d718441218b01561dd5e1360e23889767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>