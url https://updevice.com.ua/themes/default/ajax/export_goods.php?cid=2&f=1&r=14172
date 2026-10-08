--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a62d5f2dac846e53b327aa81240a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a56c6fbe0f08ee87d497965f5a8b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b2eddc2801bbfbfddeb75dd112f2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeed4adda43add24755e0e6c2299c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640b6924a18e4def5f8714f6c2c50e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979838c2c28ec8beb892c198235f399d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800c44f3b7a3f48eb1f4ccd27d291f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e067b707373b0984568cf6f71da0728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c0d74a0713d3cb0338c16acef8bf49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eff57ca090dc876d14f9760e9fb5e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56fafcf48aedb6eaa4c3bacafa25b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57465e4f1c4b565d26341fb021591edf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a4614d404e7777d1c9eb0700100013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb821a7f4be89afd0b9a2523b301fd2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a61ecf285c04ffe19629bcc5a27315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb124f0537c6d41fcf5c6c24b9fcc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0874db103d6bf93628db0ad843a5e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca02217e3deecd852efa58196439818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65c4df4f24c993513a6ff13f3ed67719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb135eab68784d43fc5e87df837d8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f18dac24ad26d06f62dbb27675efdd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7c16310f9e6ec03399e608ff957022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c20706fa42e647aa3488c7623e6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47bd673b01061e89676b0bb326182824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6fb868d456b8b1f90c1198c64e5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd4d569c91a10418e12d1d82a9df0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b97158b73f4c91fb215e1353904e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb41f47243731011f1bc9519af08e0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2afd3cf0ff6cdc10a1f78e8354e9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6338c04ed871568aa2a371b4c6787f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260d66bbcff8dce7414c51534b4603e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0492117efac13b7acb80ea67410b2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49089cee1768fdec89a38346aeeb0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573a4245a69bd56af447b6b557d39134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0090ee69d52722d32526025a4af6e9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566415d9fbb18d5c9f2bda98e7a594a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981943056b71cd578198068e66650ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9660af890518f574e0b3f0ccbbab7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c49dd2a482571e095289caf1c1d2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d622a867ca9db30646ef0a48c42140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330170e05a6f1aa3243fca93e8583b0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029581612b713f3fc28e83e33182c9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752412ef3719694001ec2bf3cbac73f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4166d26493527034cbab05a9db63da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf81de22ad41598173361f84e7cad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e4cc81d3db3083954a2a08aed4bf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ce82ac9c4cbb3c51c5a7ef2b32e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2f63e4c4095cae44c87feb77a423e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35642a399bbc8c8ea5ac6ef5db782249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e702edaabb51298ae1fc4b728b91150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed240eeb1d1f090115b9322c8eba859051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d721ab9fcee51a6f61dd4269d2de952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337cad000bbac90136481751dd400d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507e9dd4b33398deb287ae7286fcfc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3931b5c265bc87164171bb39ea7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69501ffc527d1b92bdabf4fbba34ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69da099bfd65d0e0ee5c0c48b74ba657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3891031db933bd7ef78cdf027cc7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f5d393974ceb21289a1a50fe3c0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49793d94ebaa2b235daed35a4af4da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13f50b12bdfc2457b0b798799536b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328978f8c75a1a6ef06dcea143cdf1cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa2da96b02678f0d0169288d79057963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000be4a8a9d30263f5a296f49d584f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466ed7417d32d958ccff830a882dbdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a03e3933319431e8f73bbafbba53366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417877daf90689a0586517438ae7c07067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d2b2f5758965c639c44f475eba27268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3a4756c7e37d6ae87f1bc49c813769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faeef2e985ec35cd09e05d5834320570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ddac4160bdb23226fe04b703572b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379715a823e3b3878d3c126114d7c1f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff767dd9c0c74f86d61817e0ad248b4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a47bc0b8ff03ba9bec1d1a055862c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489a3b8a5f9821eed0d798f0cce2e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263d90cea2d3989381e1cbfc12157d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86720ff7b8ba1a5d59850d88ccabe6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64108e1662ef560bd9faca1152aa4c0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265393faba5e13f27f0012ede66388979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5ab24a0ecd37f5f296632c20934ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd02f9371c5b407f32a591a193b2fc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336621237ebc6d7a8f7b78e5ee61cf8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194c064aca4f9e0ff49e11f6042a16b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff5eaaecfa04350ae547d37c6544384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efa8cceaa3f8f629edd5d7017db05285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc360a7f3f45545d7d5604bdbf2e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82050be1af68dd7b951d7b38ba41adf987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccf99ccae3082140e288ab6761ee2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bae337eec4d882fbd0bf4d2c72d89489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2163ebd5c6023117fd34d4274c1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e4eccede4e4d9e24b088de59a5d9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694510788cd11659a768b685499102892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e035929c2b293975aca945f13538793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697951175a6429f05709a8904acea5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e9cad66f595ebe2c482e5a910c2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dba9617f0fc0e5bbc63490f8c78bc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ef09e9eebdd97dbdaf1826cc5d1ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122e71086bea2b91daaabfbb90851198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784685386e2234975f43bcf042f98db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0441e4ce9db8b569e354fc930be8c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead388dfffc548507060bc61e23873101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f48e368dd7af7ec3b1b17b8cd6e551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de7b995c5381f8140e82828a51506d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b93f61745267ebd57ee44ddc55e83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b22f5d09ea3e63377dcbaf627fcc7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69271092a03dc65b12eea3451a8807ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0726a16c0e3d922eb29240abb37f609107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ae40717d6e0bb7a59b519f41cf29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49bd9de68fe352ff13467e0c71587c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5cd8cf0b1cb392984c6a0e81e53ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7c936f4ba2b1a05507b7030e00d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c174d710ea43612c53baf1c61d4f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb62b65d37ef00ec2a271a567469a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc547738bb9a71f006acabef082d28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071796d419c6cc6dc143622ae42b98c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8ff5728cad16e9dd6811d13a620aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc9aaefb52f9c1ab3226ea989b90b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a7e8dc7648bbc0e9d72d0ad5e7283118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc247140d1575f77e5ec703b9fa564119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7064e7d7f50f3c25d1ac0e16712ab7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8274ab35ef847838a68faca628c6c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaecb14638cfefc1a3eb769005bb470122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4e5c0b1cccbd9465f59822554eff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5e8a58a28b36c31450ed4d76f216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc7a3b4f9bceab35b444e6b263540b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903916302f01c86e00025b13b0f76c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061adec7edfb97e7e94695a780bacd4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263ff61abdbd6c090a84862a21289e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff59147164e48c746719fb35e743a0f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9efcd581bc0fa35669d8caa8d8b5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5e80b17c45880a41be0b9a9a07358131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb048083eb61c9b943e59137bef358c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a6648346f0f828ab3e3a9f43e41e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10389fd7e309c0503a96273497484ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf4c34faa9990168a9404bfd03277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f4d8057f16142bdb09c647e5ed4c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a90687d1bb99abd35884ecb13971ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67880e3e10e0816be13f4fbe7a6ef1bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3010a567318b4b54fbb051bf01b7afd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d1aa4bfeae5eb11f831a1b742ceb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df6e63cb0a9a1f4141735827b7959141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244aa9233028f32fa2925d416235fea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce106dd04c993852e408241ef8aa8c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c0e9bf30b4d2113b2dda01fb832e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8438b0904c7b4f09af84801559d8688145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce3e8d88041dd0c96cb124c2937438146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2182de90cf9ff4952fa1a2367ecac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f87883dc48b15ed9b7b444fb2138148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807f0e597bc22d2ac14ecd279c182a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c97e8f20611b000f372e5b760faaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb0e782e59ab6be2b8e14b332bf71c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782dc72bff1d57417dcf01054229019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb9992b5f0a510e42a7c77a26ad830153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429c36845f7dedcffefa558a883156154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b79a3a9b78fcd113ffde43a9d2e7a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596ad81fc474ecf134f476f7f2f0f3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e60cd1e5711c8078dd0efd4d7de9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc54c607b1ecc1a2ab8e0cb44cda2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9eb7fcfdecd410c3d3727dc947484159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fefc1f158b9044be60e5b7172b8d31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6103746df673c05cb453e0f6b31c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678f6327ecf71ce2981e868a7a8224162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29f64192f2e86d9c8fbcc327a14caf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca026de8406d2bbe751c213d85c7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d79f1f719d1ccc006691f18c4dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8b6a6a88741bf3eb60fd7ac831d6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3c0452ac172a01c32e004cb284b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af3370f34b5438f1c6b9f318da8ef9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09f839ed1d38f48daac0e1c58959f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be545ee7471ba3832a42b4cd270e2025170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb68ff71686aecf9df29f9ad9360948171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead94c6bfdaf6f32c937f2c30c96801c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f97ebd324c4b6d9f9063a362e339173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabb2a86ab44be4adc50a650433ab05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f82033b2ea7fe7e2a7d43164d268f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9188004f5b8f068928497c7b59a4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f57871bc538f0569391a48c2dec80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f6d97b5b93c16f998e174f1cc04b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446650b9e92d3df21591001b14c205a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b6ca75e185ee32164c6fdef42db7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc135e620ad2dd966428305541f0122181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db42578bb72598c2cb315eb34ea17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a488cd8b1a143443848b089831f2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3bc30048271050742bc7f5b2c52f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc7ea3a836a8ad8eb0159f40ecf60e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fc7e63ae5ecd899b9f1f0906c9249186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a98b9a839e8dc780f989f50b775f32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea2a7de01e2c92334daff4d35d460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666983dbf80be400ca4c6db83ebe25c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e043f0f640c724bfcb39218f342bd9a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc948390f80e77bedd382ebc0f6621f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981f7085557bf0531e04c480698c3dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480048b1fd0afc9c5639a8900520b09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febce9e3853425ce6ffd1de315a0f26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba83a6adbb52a3164458916396766e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdaf01aad5f5bcd0b92338522f63db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14b1e0e546d6a1d9e3b09bbb8a8f84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3fe6da704e8cc9a1e7432a23bdc32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7f1f74ed199fd4cefcf7f9e859b82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd1385e9003df9464615a6a880c7c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93671536c1bd20cd9e3e5fda986cba74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353643d379932f936dd02ec08804909d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe9466b472fdff5dc805cdfe0a9c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e668408c854f6cef4588f331b83f2ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19806b91ba0cb759bfed06ed9a32900205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49321e1dc0f0b7ad7c6984415b19a65a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c894d4b895482f061dd1a97c428f30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7ea44b1719e6df554327a341198f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3001abfc848af2cf50cf10ba3c2369209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f812c34b267f32900fb1e77cc283530210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daa0ecfaea2c5c0ed7866347014ed7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea341a069c862aeb50fe6bf7db3ae7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c2ac0cab6f3da7fba4aedc3881db3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f434c31520fcc5470712048f1ef57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044724a9d26e6d038c0c54ad7da78c78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f37fd75c4d28b9963ddb5d2af9f27f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df475e4ba8432203753e684e89f3a33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752cec0d9a2e261c08c2f12206806b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d0852b52a15e3dfb098a034723a37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7caf28b0c1383cb451f9ef706d7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e64adea6762ef74e3def88683b3f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cae1e16b1f53dc459bfed3cff47668222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150439d854757f6b70525a506bda1789223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78d31f4d12fe55019b2fc3da86954224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00713e79759d6c544788d803f7ff6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9f90e3bd124c5770d72368bcb9aed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a52360779b73855f4850d7cdb8a1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3edd165796bb41e74d44e3411ff6e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ea240f60dd7b4c094cba62e750e68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5bea9b33d8fbecf2bfedbb18f8e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816c92ab1057bb24a27315517496fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255364349566d41fb7f6abbe88a0c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f88390d2b3020d419ac257fd04a67a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d550f4149a9a863f26f7803fefd6b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7455ffec73531d3e9faf4b9daadd54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a967c42baa256c4cf4afa741d3bc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c657977349e1a7b330fa8c8ded1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbefdf20d41eaa2960a38174aa76d5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f8dd3a8c42a05706b6fd03445d3ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59563cb39ce75317bb74324fa1dce18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b083f7b20fa9ab32dc30c9e7deb7cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5b2325bbf73dc038b30dd22d870c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8ee798445aadd91a55090cd7fdaa3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74b67aa3fc430ae855e90e9cf4e20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407590320bb76643064eec3681c2a099245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f6e1181690cddf68f51acac9037b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99f07095601af1e85a28ba20908ae2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d48bc962f5ff24d7944dea785699df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143fea9e92006d1450c9f2e4066d0b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52d919fb4330335da688cec69f559d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba47f3d1ca69fd37a2dea64383a860251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a64ac1e3da6e3e5f4db04c1c7aa83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ab99a2cb403f38321390c357ebe03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4ab58703580281058f6685a2617e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053e4ab8a1800061040729b8be84fe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1121ef0887b658803d951b1cd0ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74fbd9836c6f3d9248aa5b665bad4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5895a55513423463b9ef3a56d7406258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb79d93f5b3004410540cf59e9ac18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726f24945d2d7db7d8bec8a8040890b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c95d04672015395d579d79701a146261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a849bf49fea7a2085dd73e12deece262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c2b72e57e69bfa685dbe492f37e57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db2ecd1ac432a673a0f637f817d0b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d050c444116336ee3fefafdb7e8935265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730852f5bcffde42d773e122acd172c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb4ff32ab6ddde8a6f7208daea290267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bb7fc8a81c489fca1b267c6c0b792268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b68de5573b3ec8607d0ebbb5ece668269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10447f6cfe7bd77d291736175c71494270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9be6b444342ab112df51352255e41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd93837c3e8400e63830c782d04ef2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67b6296ff68369b92086b866aa768273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9edf3786a7eae00637baf412d0061274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7cd8c0bc0273245e219b9c51b9ca2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ed52e2e60a6d4b2853e3a0f119fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987114113cc8708bfd6ba8c9a0b6409277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc1a87e3b1d9c075116a278714e009278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be598f1d7640b4ac039f06321fae9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dd1fac5a172148333a9227230a0b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68932f7750abd4ca607ae268c27b26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d20bcbb33e3d6cd46186c2b0617220282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdaef1fe402c741d74f0d0fb454d67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518fa8132bb38bbb2b4797722a67936284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acafda745c8db35220d3e53fe8831f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcf13168e06b8a3acf0c7fb232d767286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45614248258ce23a9a1f61ba6c70d4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e9c6d56b762573576d985d275f19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e5620b9ec55e6af8aae2b5761e4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d80b2588b2481692a28c527c675e2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8ae4e0a50c48b7bb84ff725c3708291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85418949bc18f900c9647b9d82cd57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b408ff18f6c01e270b161b662596293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7b9c0a5fb3cc5af9c06d6d1988703294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40ad9a36921ff282300c7a26da8237295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9ba60bab7a2837f052b04450bb919296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fbe2514541e938b3fc54e654867aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e97cf366f0db52adb1fd59af828cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e3e5567d18a3e0d09b0bc7f6fa812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3430f2eb084dd291e99815451219b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf47cac4fab427edf99b7bf7bf038e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5826e6dc8a9896fe3ef61283375ae0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83681446d521e7021fc96f6d98515e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d704cc98f87b1b334691440c6f44741304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23ec2132b6098623cb983ce685ab1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93747f1f9383bc6cc5dc0118fe717f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472674d6bdff026ce20e46c50237ff1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06364af872eae3cc254f5a1f1fa4f701308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b47421b6eedbaef50fb5019010ba4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c55d4dd10640e67e2377f25560a86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5b81cdd82da3c468b0f88fb2045eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e948fd02aa015031cedb372fbabb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977439da1679e572c7d283c549c7139313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f080bb83b80d8d1a982cacf76ca23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a712e5e3ca5e350a8a0215141e9d77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d105aa9badaacff22d1e5b3ca8ae0a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e3ff72ae96e2bf31a4ac3608b5a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5739b5e15ead88e8accd6d3bfc7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f601583588f7f6accc1b6a3303ef7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d7f8053edf1d6ddd8d762afe8e75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbbe59e043ab49c29d69ecbf3121c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a968c658a91c000a54ecaacd2e555b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170db0d03b1b41cc56513b3b500673c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835537366a0e80cc125a97c86a967b19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be11e6391c143ecf9b176758578778325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b4f86e97e16f02ea3c7161ec4f4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b137b50fb9336e0cfcdd2cb1376421327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39769b41fcc0ee2cdb0962015eb30608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548340d89451eaeadcbb4b88285c9a4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f40ecd7c470b9d9135804ada1d0c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ea236b42e27785c510fdf02319ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc2422a57b8b32bbd57b1c62dec79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff5e79c20ebe70b29214bf95ae4103333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df03b7f8cba9d26f8279ac8015889e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164933a59c319b47544d0576ec2a80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b723415ec5271a7d144c4232a8fd80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acebf0e2880711d11b7c66f8b29118337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393acee5f8147e6d085f37ead60a2449338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f30b926de43cecd01a6a7bba8513e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bef1d7aa1a8dd98d4947bba1895c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817e26634c71bfe5dcb70c63d0a1b55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a632a81f8cabdb38c50ee58ae8ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af0ac857dca14352995c561149a9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597140e27ad0c0120297ca7eea16822d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5e14a3515781dcd185f4431276313345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768f7bcc2147445420f4f409e870478346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef19644c488fb8580a2e4b3e46dc545347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c54b855e9701800914866350f8e6a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed31bd6bfc6f4b9f1d26b20048b8064349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b624ea19975f0771d2460bd4405293350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e991fb85daf1baffa0834670918229351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3d564d4b020fb65b24e0605ee6d89352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f843381a047b695900d8b82aec289b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384ce89d12b70d56c4929664a659f09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e35bb952a0d3a7a0aa60ee63315ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3652fa2f9374bc276eeaecd6381e76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb451ad8cc0e89a0918d327248b80ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a98903b859d7b600ee3b812ca021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a9be94233b94c4cee0f3a884307cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b73c8dbc7a55250183045d27462c7f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e467f34057026bd871bded3c017e6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad1085b023a6b9d4a750cb3ae7f14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12d6a789494221a0e679f35e6a8ca5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d14e99760f2cc37b3b604a6da61c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dd783f7ab29f6d97783ce76d2d9db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b403e7ddeb8f1379a60976d47c94b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e23dc8e37403193136f79d76d06485367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50489548007b85eec46e238aca1fb1a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504df4ab03a6b7ff2216a7adc24acfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1977aa4044dc1c58066389c7e21785370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c79ab44d55b6df817cabf162bfadf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e38be444ab7bc7be1204f8c73a7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387fd1970788f60c8a1137c77d0da9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e14111c72449c42136724ff8dd509374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c59dc972f7043cb9caa23bfb33f96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6568c177cf69e1d0aedd5cd2b8604376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997bcf55960c8213bd1d8cd4e1f18d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d40a651e4b901003fc83369c122aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534895f8ea64515ba4ce183cbc0a8a4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d820d619f94011c7b13586200f3d013380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c1488048e6d91b12577b9c7fd2b5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f17b0a551a1e40445721cfefce3045382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea672573358442bfefd0ca16d8986cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff6f7e2a12e822831ebb2b4f4ca407384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d15ad40542f67dd113f1516de949ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a938c5e7a7e7a24edcb471f5707f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838d0bed28af19edf4a7427e6964fcb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d6186db3f36b2d6321ebb435f986388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2435f53f4f9b1a0057616f181e87735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b45c139b95039db378f840ed1002a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7d5daf12011f2c6aff7d5b8cbfbbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f3a365039f9bf301ca847a7cde74d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188bf70dcafa9904588fd15bb200aa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f9a00a43ead5d5002ff75036a6b11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f181fa5f0a8a82b884fd208db264c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a172e055a8ee45659eca4b47cf76787396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d0db787da5f41b7dc5b5a5837747397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f0af2a6f9ad24239cb5bdc214ccac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3749899760858eeb44ce927dfc6341399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96696b8c2adc1ebfa9bb62c269d04d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876fdab4ef174c2e430b253383f397c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab334a9bd88d48d2c3e68192a567ec16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d50f4895c97648b4b755032ea1b4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eea363560fd5d390677d45834bc20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d11eb393e9528144c42130f95f12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7dc843d902c5db5ce607bc1ec71f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121844cca1a763eb88ee97d642b2fda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb822dfa607b33291e01c77c39a48d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7510694ec17879973e3bc23ca1f90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92ae1099bc1a19c51a8a62e4f1395410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62197b2166c653eca04615a1a90ca9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a16c49e220d640c43b48797fc77e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd324f21c64eace3ef5493de0f346413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2ee6d10dad44f7fc06e5e684b919e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e56b76876d8b3ae6073846913ac3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cf7904e6539fc3f98fc88471602aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bb8b9fbd7adc4aa6e65bf810abbc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b24625cc0cf90ab8eeeddb104dc77b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc543fdb324b3d7ee570dd17003336a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d401a3b926cb9d383a21a81e0de21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8914f592b1a2d5ffa739dc65e04d6ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19512d3a6f9a038807cf61fb4206d034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c97d3cf38514f88d00702ea8cd4d6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027069824721c8a5565ac60597710bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c9ec293b3f888b105dccad8b4618425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454dd34214863ef19a6d939bed1ebe2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc38114a70cd73df3b672634bdba28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c084184a23c4a54d806d4d7eb41d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d920cb24be3aa393a2c2ac6f2a9e31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334f68a615499553f92cc460681bff1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0fb521730690a52bf1facbc6c2a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd073674acfd2a1c4aea55f9fe84d15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88356efe30f19814d2c5260073829d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03247c4f7fc39d0d9a1570ea50363246434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b69146f637db2741f6e5d3f64199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3c65cdd2def6eb065226e8ba261f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37504320dd9eb78d40c14438c21e3a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8707bc9fe63d1f6c69fbd66f7f63a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29153e0c8359ea9123eed53e690f6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e57f471803255541cf1f841fb5e794440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174164fc9c06cb4382927635bcc773f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d75f4caf58f903258add9ca92dd98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26332759d6c147c4f5f11ae0b396be07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b69d3948d99c57135cb889fcdd4c97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41266986771d48a8441111433dd2eba2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570067b8a92ecd02534e1bf69c7f87b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80768b239c2cd654d5bf24f7a925ece447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc96373d4c9cf37e9a82d1b2fbd7153448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa8e422da5125e95062235ac2aad1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1cbeb97e2df96f38aa39edf92a2a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e08ff82814a2a5156d70e85c94e50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433d4ef30fb4c189f37b091e8770d23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc1ce494b935c00186092951a19ac1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8c59504ba28326a58a1f8be8be315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107910173169c87a847ba7afebba3c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bc2bc13f1a46b88bad0aff6b434f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a841cf3847bda22350ecdc223d15ebd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3dfd470ea63888debf90d09c71174458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515deb0d431b354c45f473349ec94e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4cc092cd88cb977c0db8d5b93242c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e04ad1d5ff89e0b8db9fcb2b037ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83d66cb1f81ff45cf6dfe9cd6b83a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf905529021c6789f4adb0a0b9ab6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05919f040be1663242aecda2a2a95dcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d72f31877253ba9c938880c68c72a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4346b79cfce00529e2eca8c06c576466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0afb46c575a691a5207a82f21ac2c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c758674e4a6cc032d6f1ca5f694811468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee1141a1cd1159a2aa2c83020d78db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6931b65244d985502f6c716f7ddbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087f1a37b097517bc2d213424454efb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4edb2afbaede333dcc8338c219cd57472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c72d625e92772e4b58ed04415ca8c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2006fd831695ee3cce0534dda289474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ef80e539f8f9c1fcdb4a3c86ace8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc572ea3b9c96a4be25a4c7a1582c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e968ec311374b81330de892021b66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ef52005435397d5b308ead1394b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e13439b5a44958717a482028723ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531db50d9c25e7a7760114cedc82bf70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d81033b004e546156e03f2b21ab4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f31335c5d2cff872a7b1e6932d9b17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de49261fe2104e1252025ed68d3bbde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5518594cd7f33718d86b3437aa8aa5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3dccc1f4611cef10f70253853d2fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b425314687f908152e58524695aea64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6cecf1574fee298177aa8319d9017487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2ad6a68a9788614d7de301f54a6a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669b2d304902e128a25c80241e9ba3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfd111dee5d58f67328f9b8e4ad811490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee961b5ac6de18180b5f410ef1400491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23affe4da30f33bc306ed3dfa2df8fae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2c3eb3288c4f9bbe9e199b55e483d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4312499759d62e4058e5996f966f7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b3a039358b46ce75c6ae09be92df0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdddbe6f541e3a36731d247cb7030c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa45f7a51b72dcf670cd63cbba5723497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7839a666a819ce726efbd17755fe6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eee2f8c86a18e096e8e81d6fa8cfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714add1ea53e47c005668366fa22b1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8d8666a14b356a37831157030e8f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecefa17fa5f23acddff2770f764a94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28970d5b237a81d3097172d03b7126503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4d7dd47cc4570199f6023ef94343504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3a856cfc859322e25e7b41d4b900505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468e3d6db1755d39e8795256c7d2c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1501dadf0f7b65275ab34393eba69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03524bb21404c18e5b15312d1671b94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55b6a4ea4fec98ebdead50d5b69d94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62d5a2c327c6966c1376f9356fe8be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf519f7b7b74c7bbba1a4132aae3feee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbe9be8d29adf45592f0b82972c091512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b791f60e31d4fcb81573079e105ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5606661f574c3f2441ddc6467c7427514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67439cb87acd053d821556bbe428ede515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9bbaaf72a8768047a0ca7871e61c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0558535aa6d66c0b255eb3bc347bbbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2d032b071fd9729f1685f0f648f56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cdee14f6bf5b059f7f6ee38d3adce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dca93154e756c2e405d06bdac73b42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95288e0ebf3e62d5cdbb5ff4fa762646521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08262deeb1c4aeec05d29855463df2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dbd42fd4e58a38f49813c7a8e2219523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551d39ffc963f7cf655aa1986852015524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85dd32b6d80c278f006f5f22dc0281525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e772b0f4c25eacd1af89832ae5d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7083006bc2b315c8190831a8a9901527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f19f5da32de76fe444422c8c5d9b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c14bc57c3bc12aebd425ed4da54b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b8b1135d6486c5b9a55a4d0313b29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68dc1f71ee39bea3d1b47accea3d1a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7a713af4c5d649af7895e2f6bb44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf9bc73910093b1d675d40a406432e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e83639802ef982c715a2182607d38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40290101627e47e84a73a537f268f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb8c7c6142dc98c7bccea2d4ade28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0ed5e12c089c518ac412ec70bd4a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadff1ae0fcdddae3d22f9bfefe5dcb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ac503e51d04c904aac81cc62c7ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509b1f042106f7d5b6305b556a9388b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c26a08bf0720452e9e5e9d7e8f82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096e2846a6bb8e6b80c9bd4f696ace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf12ff449336812cf324a96c421cf87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee7f6da4313a846da3a1aad3ba3ec5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20755f98ba17f8dcc8dc9eca39ed2358545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4167495d72a02b820a633b75dc10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d92457b660a33da09677b6c119ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe8005d3611fa00e8c5c5d4e775d1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064093d785e06e2851f8ef738c628b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142cf69f604ef8bb52f62e1b094d4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309cbc1314b31595fb02f53b363f46a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f740077f817ac25faf25c85eae5ecc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a2d3c4a4186c1974a06e4623f0d0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3f430dd5c4eeecc2e74c22ee9b8b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf031d58aca6949a1d66994e9a0465555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802927d9605bbc1986fdee4b120525b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06b2f68e802f796bd8df056af73e76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74432cac151d38b3c5a80890ed45d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58aee08188b9a50026d419576f7b08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f1fc806acb704de092288a3686f4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec0ef0a786221e13a88864d0bf596561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d4ac1e3ccba92b1541a3b7a1d58b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7746b88be1df40c9be3fd397867c35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29c1c927e0180278995f479fccbdfb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7ba0ec95c35cad87bb0d8f0799e13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8199c54146f1ce861d440457e1083566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781b9f62f4b29b411c0da78ed73f50567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4959743285744c470eea88d7bb4c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1322cb3575660664a6ba2b9fdc8528569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0cbd4095e29529954f55fe4c1a1fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6226e33d568e4bfedb98843b6e571571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4cab1edf55f7c551a1292cffb2a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e214272080cfc9c576be7df977f1ae1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee88ac269672000997bd1cf258e84d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50efbc84323f3700681e66732b6f05d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492a2cb8168e14a012df9b3b66d238576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb480e83a62aa6060ea4c9d929a03597577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687443054b244a064f79fe69fd67b6d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc600ef75d45e09d07ce438e65743c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc305fbb3ed9baf6f1e74e16c2e9b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26fdbc83abe6e5ae93df7763b46a97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dcb2fb8ef5c1d3064b4f9adc02464582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676265396eb475ce44309e1b8db3b6e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564070b55ee1d74e3426c42f5ac54b02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6638bc95d56e9bd1cd08b4353f578c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695b8267a7a0e76d209523d30fb1036586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28223210fa7cfab0acc8883f724b86c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a997841a292d483df23604ad186de7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a95a1b1c5b6b221ca465bb778a680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650328c68636cd15cd571d314eac92f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d47d737d97000a47422088e1a4c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5915d6e181565047538ef02ef095425592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c44030a26ebcb8f3a6e4c64911b962593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db924323ffe0470e51140a9bea631fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1594fc6a78c5028cb13e8922dbbb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5229ff70596d1e3d79c4c3ae2245e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69de17b8edf99927efa8662e910db66597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de749ec09f357c5f8222cc3a84182f2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f58f139739671477e99209747cb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eee6bec8628e3684e9da02bb0128f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002caf9ff3b2c97c9691292cdeab9864601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f3ad8cb3fecb000b1cc48e6fa4fd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c782b727d183805a544054eba3e4c5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663bacac122b594baabf1c733bb053604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf600b19accd404ec52d2f8ef94947605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db639f9835f43e57cb7ca08638cc76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b6a36b70fb7fe1ccafb2392251de4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ce5d19a28693bc7361eeaba919f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c10f108e970feda1e93963a628a1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf299ba02f793b41e4942c4998124610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4bcb70d69e6fa43c06316b0406c6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0e239cd18ef04d31fa0300a31a9de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01aa6a3ce34ee970ece0fe7f6d60c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3369991a8344d5058f8b1745165801614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e5025e533dc58af78d640ca2e250615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96446e73331e9f342cc620fd01907c94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eaa368883b736c6c7ddd61fbdda24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c200d257e9ac4ddb03d21136eb8fc6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3055acad496efb0858b78727edc4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e66570a0eae2d839686adffbc305620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497da46763a3cd2238d409539aa35a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951ac9d421389b93a8dacdd05cea617622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651492e527cd25362dc6ec349da492e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805a293aa5a9b0224da84822e66f4ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00ccfedea50888aa2481f5e4fd054625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bb2e1c911afdf6d2e1c06b9548c98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0441f8e20bc9ad55488dcc06a3460627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901a5b92348d504ca751b243d1b13ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1558f9ae1985c044ec9e4716e5f45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc590fc40fe1f5ddd75edfb6fb70ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8620ac877147c76b2ecdf5690d1d53e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf0863192f211b171286a3cb846db3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afab7f536efcd1cf0b2ae30971d499633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86640f151fb6bc626085ada640f8d8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bebc60ff2104f55b95e7c1349ba555635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc1e9cd57a04549517fed84b3e6eda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716cd80b1baf50ad204fc136662fb0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc353c56f20711e7946e79501f0b0f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7111fbd25b75d91f60b2c5beba40e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd23a99af112080d1e3e51de4b1dc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f83ff27a21708f0b91e8a9b5ca561641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0163501855d13baa150279591d319be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f34941dbf127f252f556d6c101f1e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee989f351997262e41daf9900bae84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14927ef2001a2bdf7d02665d8a1e7d8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e9cd3780c75ca2bf907c61be40459646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ea7daa2fa97abb8f878abc2ebef8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4e58b44c8cce3ba1d08f5fe14ff54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb341475733f46596b6478f2b6955649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafda37d8a653ac401445e1d0c6ef01b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1fe87c9d6aaf2d806ce08491b1e87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ca9d5ae2f7d20a9afa9833e670e69652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba5c5fbba335ce451de879828f6d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339b8b4742c7d6e14ab09facc49209c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23216575fd12b487f184824f8260b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae96ca35578056077ef74909504799d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f54b0620a153da03fd3b420a3c890657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab583bc4c2f4d54d97b7c3147b6204658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317e23044f6de735f472ef2dc3deb98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c98773939dbc88668d079d59e981660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11425a7378a2d5be70b6235466c74cb0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a91bc91de6de12ff297b3b4a28bd07662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67609ec447967e76cb730303b39429663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5383ec48fb75aa938f939cd465549e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500c9d6b0f7f924aa0c357f3feebce1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b2c0650a1d45de342dc11fe7ba835666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2865052c90348b2ae4e5787625441a5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4f456befca648584fcc18b5b36fa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380d1c0580158753144dee7511a7b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751611189564fa31763fa0fe22facb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5f293c3d49b052f14c9d4c7bfdab6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65fb4a51a0c19ed48f334e092530c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9f3516f33b9a3d640658f3295626673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f0c0da7eb99a3001b998b74d7ac8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0d7d7149a3a69318d27af736c3c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23385300c78dbfcd5d75b91df8d8719676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ad9b33d69e7f9b0b1ab88c04e6b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689887072465383e570441ba2cf9e89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116a2544f0c94246c38f37b62f1ade7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975389a835f9c6f721492cbdce2cde1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b1f250861f3994426a800e2be82e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ad6d9381d89dae9183806dbf8e6cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfda8410f35ad460986fd04b3dc398683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1ac74b84fe76f626932fa3cf58b16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74b181321ead577a578ecbb896cc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104014a16f81d5c3f38722ac481258c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539181c278bc8fcf296e34e82e3be577687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103278086f430744a296447bd624724688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda246875f70148b43473bd6c3a23913689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a7ff6bae1262856ff9b79d3bfb6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85f0889603841a60439c6d3769cf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b163d6b4248e1e5401e5ca121fdb24d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b119b73ac1de405d284d6f89293d56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb1f6619b1968f84ed2d207dab647d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488eae3d7831e6398ca20c5c24824e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c78532b074faf2032c32c2123f42a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208c620938dca0146456347d59a068d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959398caef565dea2a764184f215c814698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7afa2f76cbe6d404ecedf65f9959ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e312a269a4ff8ab2ab1640415e1077700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b149320142e668ec5b467d25d537e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177087671c5c888c727cc1d7cff0bd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a51408fabf3680dbb4a31c05cf9fb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc30b9b064ca2d953d4ccf3daf7b632704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9069dea219b1b659c6b47937fd0cd14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e01da6ee612f0273de1f97391ec8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042214cfafb5fa5e2439e7604c81b5d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0420047eee4939a04ba5a988c2526708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaba6b7664d41ee720d6706a654f5d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4550588370e0890d48604117eb7eaf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81484d691612516195c5e8333f530252711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588184233b8392b8d691ff354537781712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecf32e7b005a386ba215b26136fa5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98821f246d56990adb67e5e5de77a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e9de3668a00a5e53a90b9fc90fae1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd687872e0f0637de53a763e1661ba4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb57ea3fcd5f1aabe543240a3a97c06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb100c4298ef4becef6e00c71e5944718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdcbd7add57f82ef4e1316ba9d514e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f3e534fc1184b4c89c9dd2af4871a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156cf56a63d662eeb90acfccefd13e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474ce2be18d1d44cfb2e0d1cd07904722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf142ffb7261c48d541abeb26b1b7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd62930f61ea26be982f490857eac59724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d39a4d3657f971a7563f6bac972154725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e47def41b2c8a7f4e68c5b5eb214726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f9e623f4c77c63aba949c4a7ab31e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8cd1c69bcc5a9464885392ff441dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5af1a5f1f1c861310a5d0b19f9efa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566496798eb898d0fe6502fb4773798e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5312cd5e09d14d1b5178f0f83b7c98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0784157aa47aaca37bf9681a651dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7a2cf6af7ebcb88d192dfa93153fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327b0228a87485f465db48217007e45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671887e49efea5564c5452cc68c5f33a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917a78ddac6e2ee78ddceccefcb7e1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9e182c4d739b5fc07708648a916a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6593d9f57114823635e3ffdd4196ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d900c81afa718b18eb9a3494eda182739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2cb121fde1339408168e9e29d630740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9774772b64d91844c7ce8b55ac3782741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0524d6f189b56f6c4c4d8096b5d00742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56293bc8aafe98f999b33283dc98f003743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd6d7221d7776d084b14b2466e72c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58ff0acb9353382d9d0a096604a91f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae56d95d2dff5fd8583d6adba2f4996746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae198c943c3aedce2e5f5f819c5627d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d88a405deec6d908d854c4de5bb11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf33abdbd987b98acea667f9336b8b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd196a5ac51a9d73b024663db498a89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed315fb04da3f9fc6727e61c460e11f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563bab2998663d1d98eaccdbcb0ccd8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ffcb5b1dd200b723c6ebf0bfa6b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894ec68c616ea99aba1234144626049754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c911563d0c1fc6614d8673a0324bfb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f9c3c4a323e5997e94f952145ae16756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6c2b775ef400382d8785f137c402d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d442959b22f4c9f8d08384087f1da8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc5f485715adad18272ebcd2c16c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f72e752ad4901d39d693929d4523760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1458edb110f5c52df73fb28e5d1c4bc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e247d6a0e58ef93c4e4afdfd73edb6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0def97af0dfe7697d7ed519c9e8ab7a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f12954a82469f30fb4cda73bbad3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712345b158e898ab5d296371c8dd1cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211befa299f431cf044b59206ea53d61766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b571a0026a119382e762244204273a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc87bf60881a2c3b12a89037f695e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aa784818ec187dd44af64cad7bcae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaead51ebc12c904e9d5fbdaa82ac4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ae3074ef10c29a8f806bd4b767459771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc1d2871a8f65a45f6767aef0647f2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefe25f59c572fd53bc326873fda1d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426186406640f85805e7d845e5f1eb6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292e9135c19f21367549ed989b9464d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532eee9b75e1d156986df12aa49cef2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a002007cc4c864186fa1fe69bfe36777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d314a745eb09cd7db86766429fa87778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b084651a7e76fa81245845e7a114779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bd8ed31fd41ea6c9ef34a73748de8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd7a714dc289bf3a83475f0c0e0515781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bc7281ca5e09d50327ce03455768782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9317e04ac733885916dfcdd67c768783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4044888141ed523b05cb58c5c99165784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2d2d578357db01ad58761a968527785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118f334eb914cf935fa9088634948a8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d177e8247efbf8ad5c91b063cd453787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee638b7b71ddfeebcc349fd17e95704788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954dfadc90fc39a082e4cd8f21c9484789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280cc8d2432181563bdb8bd01a6219790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ee2bdc5c7c880b37a1653b01c44b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc346f160776340449a423f913760b9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f2f7b708c1579a9961aee81ba9be793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8dad8b3839523224ffa3bc430c2e1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1d71fb1047427deaf17eb4a44acd6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1b5205002df6c8ad78b7a05dfc44796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377ff59b6008984bd918676b9a3f24e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f32767d685ed4d60d0503637dbc6d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac0d6277574708f8cb7769432e442799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682eeff78d5d67c6f1867e3e4ce9295800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f979ad6a9744554cd9c3042975672801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bfe6d23eb66cf461ed5e5c4ce842f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a43215cf1c7ab6bac196ec887b8838803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb29872b9db27b9197bd05b8ffdb584804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd663d9ce86e73cc4b61679cc3b59e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabce016e5e6b90f1126285a3f1a382806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb25e665e173ae6495e4d9e5623f66807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febccea726c5d26a440f1e5c359bfbba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dba58ba33492baf4f0b54ffeaae58809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed7c6490d9686f0b9c08219f4b015d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34346bd69caa20f58b41930bdaa8f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4606acd4cbcdea030abaa835e1860a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970323c554e8787cac97195d19a8d0c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390034905f80dd8cdb8c73ccf780431b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a338b5c3242d5760849a09c039b5490815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557de4ff6dc9d276a64111b4f87f0e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595b202d3cbef3154ee5f861e6d682f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8756bfd5bb5fa6933deb87165bf1e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f4c6bf5657b3efbea52dfe6d38a7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b33d425def54462c2aa4b4b83ba23820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620070ba4a0d3ef2db3bc7311552903b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67c2d708548d5f1c41982861a21e7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2adb03ab7552e9ed1ad8a77899781823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77e6fd67ad099e7671602d6bd8728824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a75a07adefa7742d1c666476b6108b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c317eef00ab79c290726d716d478b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7716e6b537ea97d6640c6b7062b97827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e9802b65006531643a093b847b98828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d732d15dce0d921f65a843f6f138d70829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1e75353cfa28e043587a2c8a892b5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52417b8cfc66aea578eb81d97300760d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba01638853756bf70bc25cde6810a1c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccca93c2ede2965d6d1288f11486089833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d27d3895611968b21d469d2dafedf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e631223ce462b5b309debc4d18599f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd91bc795bc2cc7cc4c8e2fe5af432836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446664954ecf2d376b66d42673d73a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7524b4d2cc5708e7a2d9aaeb22f690838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c072bc4d8d23f42eb327ee1f8c51045839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a58f9fd3d1fd38c84b9b39a34a51840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402754ea4748d6a24ccb1e61869885a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd309e0e922c0fc136552467ec25a7d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05546e0f72adfddaa119e9a0111da6d843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0564ed63d1dd28dfcac51d29fe077571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa84132551f8616315052314926092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eaec2a79c24e84732bd6c789951ac63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee966120fcb923887116d68edc2909264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff03333842e53bfe62d1911c4ab65f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57804d21592feb03cd009ded5a812496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fce4e279b78ee394ea1ba064e29a2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca32aa490af19e1abeadce40f177eb38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d38489853963b584284e0308fa73e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d272fbf853996da0e29e133ff49e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc99c73cb8781532543c0d825c10911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20711942f21356757fcfa0d73d418f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463feacb7768558a4d9b6a6d54ab3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fac43151a7559588d1b36e4d6cf3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95d6326561c2c54b1c4c9934bdd45d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c182e6e7e47fcaa8f7722a61d770f1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6dc981187c9258e2edd86cd8e96cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2894eefc25bd6542fc8a85554bce2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705fc1b640f01dba3f3bedaaf32f27c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f962db9d405202b808f7a89fc24d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a407a0c8b435121646f57f41a69f4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e25da922422f9ce12315bc9de91ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63a22a8816e6d401a0145347a0864323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aa9fe240282e71e18b10b00c9f89b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bd6d80520b3bb02d029963e12cb0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40ea2e47ccf9803cf0f8d4d4647e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9949b67f114a5e1d2bf5d82adff97f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed676ec2344435fb782673f91fad29b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d8b593240b033d7f464f5bbb6a95b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037bb5b6c4b32229960877c3bc922830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8ee61ab036199a9ad6805d99af18531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdd2ee5773df9f98f0ae5e0725c63232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f2a5d142f5ec25478f0f046a74f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9d5f76ae0da97f7cb589d249a3f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7f7718eda9fdb51c7962aef10cba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791615f1e1ae398e25bbab656c97ae136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a8e24adc16e8bd4e73ba572416bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b52faa2f6b5c8db439d7c216410838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be554049fe49649846ae514404dd8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf1a56232b004d90722864827ff3ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaccf1a7949cca98386999f3286499841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49e8563ef2e7c0228b782113dddfa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dcb5beae76e7005245a399df7ec0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b52201918b3a6099bb90b8d13457a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79499e098541e3c5c66d734c761c7ea845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f83942f5f24573082da09673c3f2546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c8e915330132fd1b98a80b26b63747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4803c8ad09648b94ef8587f9139b2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4840163be0f80727a198f1fb5564049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864a1d474d27e568312a6c796dcfcb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f8dab4f21032955c56eee6e9ce29c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99398141ed0d1a92907ee1e11ecea0f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da4964075d5ecc8f9b8721ff3e2f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4938484d7dc5252847e5f6114bdc5b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd41c4d09e58e40dc50e0c6417452e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc774c62d578a6be20058756855c4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76402f0c5f5aaaaf6579fcd53c90ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4890d0c448a58545369e17f90be01d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408d555e4fc95ea4eb5b2b43e73960859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ad19bf12ccb45d3e035d5d07f3ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb490935cc8b9953917e5467042c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538404ade092e015009de0298cdebad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570d4075798d41bc4fe805f103660263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99921e5a7f27d5eba43c02e8e5199ea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decbc65aa0bb0b88900cc15a5027ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c2432ec082a2a246fe855c9cae27266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2ac20c9d70dfdad5e5c17532caf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe7cfd001f39590fb093c963c4e2d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b84a377dc18066f30dd50db539f90f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31952f9bc5fefaa6874bbfcf2d6a8b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785970a4af3a37c5111f5e4412b4d6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a29aad4d2e90d9d1a1e9891b944c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea1e67aa5f500eddfe23655be86e5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a0e2fc358a0d07122cfdc53d09c9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf80384827104425ad908fc9b4ae42f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ef4e41a103d586f635146f64c4f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7a1ea7afa43e2a9c9b1f0ba70d91877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fcbc843dc5dfcc28ffb669649d67078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9527c22f50f7e4f5d24a07b3175f27e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9614c8beaecc5685753091bc6ed71380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf6f7e5b2984e652c54c63a789889781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694a48396b1023ba596f2e19d63091c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ccd791f6ccd9526372deb320ff7b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748dd5327ec93825499499df45ac4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8279a1968dfb44978410d0fed787e0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed656cb2fdf97148aad6a24f8ade286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e4beaac6fbca3eadb1ca3553e747d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587dc717a332c449ec07f9819c8b69788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b384f57fd599e017ee2f5a836c79f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5e4378ac8fbe52dd7644c3d0a53d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377142103eafa59ac37d07f80d2af9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721fe83d0bfc026da61a9d453c8b08192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e230242314a2d0af3cd0b97e0f60c4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996030fdf8020b52efa623e4434c51e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a321d25694b808cb6c27ad33afe8e3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddd59862cd7612d0fa9882ac14c4ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010f179cae42a7105115df6d0a41cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d8a18b9016053d83104224141d26098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed233df1e955cc08814bb466cc874dd299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265b0e383714627f5c778f641c9778a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2e881aad469540c4b1c96af1e17c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359750a1f7bcc2bbd22e643622eaaa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d650adb4bf7a6c6887eeb0b304e47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fdb5da41a4638801f95233744a917104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a05ce2547ec148cfd6aadbb1a4227105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713ca10116fe9ef987b30efdb58f0b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c8f7062e5cf0fd2882ece1ddcd2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c6faadae012edee9d3ff015715e1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaca846609051bc27ff0e32b80f227a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d30ac545c4f70d8233760a21f3524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd04369715290f312d5a5c58564a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537d8a231b471e0f62e7e37ec2f170e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d318c0835d02b06341dd9ea7315d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cbf30c06fc9eb0c677cef1e83ef21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de530146b1650924da5f24394667e75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e198131b6491b22f354359a04e72e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8598a8ab9369864bacf873959eeaae7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ad9ff2996ad1e523129a1ad943b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72a3568c5645157655e0d9124e8c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f1413e3efe572442acf73151b95b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa38c31ef3427ded632b2bba55452121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b8d086ceb47d7bbecec616625589122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30681131055b5d80b91d7a5408317920123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325018b5877ee283cc4fb3efe0ede2b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ea0202f2ad1a78ad49e85b85ca048125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d99be0352f3b2b38045bf48a11406a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeda141406e81ee04c66a4c86b6a48d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac584a2affbabafd663df5f2c6f7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d808d7e17a397d5875b05a9eacd5fab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c5c4657d69a293f63dbf12997f94c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c86461649e6c2954e5c8fd6130824e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bee691c800752b08680909e88eb26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1b6092138f1a2aa769d24410bcde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751764a237c61c8af7dca813fb0b3f5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a4871bfab7755f99ae4372db9eaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0676fbdf20bc82d9a6a9861dcf4acd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23c5198f7583aa0d302fc15cdc75e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca74563663892e5021f933003b1ff6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d04fc4dba98c00d7211d61f4bef12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd8c432fdb9aea3a41273aad8c0084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ef9ffc0748533ef50c340d5c000ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3de6afa02b21762d7c84052c1eb356142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e0371c26876cb2e6ee50fb8330e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d11fe7ecaf7a15f348a848b762cbca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255a8e336e84cc1683a85614f334326145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7d321c31bf1decd3e8bc6e9ceeb35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506b54f6b419cba9d1388cd971dcd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aef9203be31ddb8f06901fb665fb9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ce5df02618e8db34cb196244f081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f2d84934bae1d1d258601e5e40f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f470d4436fe7ce7eaf68a3972f64c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd9d635152f23bc625668f709d3f11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6255939ca3c030ee2ff12ccc79d1ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85a82e373c98d6598b591794169ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458d791aa4ffe5c329525c9eb85b56c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee1c6faa04020650dc5bb27574701b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13551ddbf777b1fdc689bcb9ed9aa224157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220734fb468c5d53ebf59f793c36ecbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798c9ac5599280a117b2e1be99d3c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184543c2b8d65fba51b11658f31386f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72cb60ccb63716a70d8b46d5460982161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bea53b2c92dd59dac4b853a43514d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acb34267833d57cdd757712318d5b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8852b9d9aac29aa70a96fc2eeb23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79b3632f313456da5fcfc3bc2968a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254dcfea7f4297d807b5e576f315f1f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaafab2e58493715aec0918222b665f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f7f59876375f301acb54147ca18d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bf8505a34d144e221c2cb40bd2098169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf95c494f56a2729d690e4e9fffac7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f6996a9362050ac3778baca1388e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29c495c77246cb58eced12348e0542172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c12c7453e83f0bd2e8b16469b16c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb170d5760d17a131db6e3ac0c3cdbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e6700c3d220f625143c70b4a4a47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060030b435069ecb138312abd30856176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c23c248843213be4a7f4576ee63e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b3661e6506aaa1f7c125235eeb68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd45e5b5df101e9aa573413b11bb59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d40de7889d1ca0d208fb1cb3cfd51180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee64d2a18b0363b546ebde4a9d6819a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c587439d139ce7d0d413204d745df04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59af8fd833e5fa7b1304a8d34ca931183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c095bb68ee48d1aae822a85e4e29e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324def6ba97b97a393023b2e2160787185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52229aca101e2e92133ed1b266539a9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587908f1daffbb195d9c86718dd9c5d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d820a3fd964dfd0c71ed3c5bb166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec5d38cebd4e494398223624747535189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad997a09dc4858b38ece36478e81330190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5245a266b37234ed8076c0bc44d75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc792e260aaeebc90250ab6663125597192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10830da0d3447b58319c3f9985a5a64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0acd710bf749900a9c717373c6289c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c357bac0eb168516381caedbd753f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18140048a06bb4299cd767753e871282196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d9d0ca8b66fb42431543b16e988a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64645e2655da62af7cca58c6932b84f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18c8742cb47ea5d24146ee78a08033199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4b408ae409f0352c55d0586f5be0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346bcec6f45272df6588b526521761b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16db33b5fb36e89e846141b29d130202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56d40712a8569eada8b77d18c6a10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c12087d5d9ba50e478eac4d957ba0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef2c84011ce68ef9740ffd19c02d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d897c3feeb0c3264d18ddab0eff05a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd962553bf1210926b0d6919440dbaba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dddb4a41f57cc76c40f7b6fd8c8e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36821242fc18797608e66c892869d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae8450f5525d6e4a66ba555bbe98e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dc7088a8df58832e32331a0a78e86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618948a1985a824cfa5d959ef4677dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8c32c790932fb032d9811b0d5994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977f259409a3164d5e5c1d34def268c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e312c339f68815f9f57cbcdc4f8e343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874579206be5fde2c2b66e8c4e74f56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedecba20b2c965f71171b09639813c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd4cd6502b3f5570c460aa2e86630218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4522b64d526da425d0f30c6a7168219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752c3e952f66c341775b337efd6684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eec6fb274f6f421bceb22fd1046e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbb18a79bd23c9286981709e4e9e73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f38338f949d84e15f4557482f3bd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d33d417a056a507cb1bc0a65a528de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c990d9565848c8d66aa3cacedf02c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeaa505ba905c6a206af9452d4373c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc6b4378473d628e738802a9cff98d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54e182e21a718c24e01b93d6025bb5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd2a53bf5fe1019477adcdfa09a7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e0696e4a068eaacc7f03072d035a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da932ce4b3449caa561272e0311a3288231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff946d529c8200580c0193ae91e6af1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2802fdaedb1f29a73cfa3550b0566b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1efabf2f98a4470bd6d51af198a86c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafb08ce664c2467ed55b853ba828ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97559d26ef68bd675dd1fe86e27d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47154d0087ea87835b8c3a2014d01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20f21c5c125e0056683080b8acd48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e8c1e6b07c2ffd19a3b26699688a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec913bc09f6955a2733a7b20eaef002240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66931e350e909b9bc02a87b21bf73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b14059c44d89662638b91f6ec0a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0b5620aac769628a5cc05235e8527243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5000b0c95d9f464b7193e1a310cfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b8948a500d70e4262723221cbf89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632c755e75c263e4e95a212be4f8455246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7ac0f6449c5ac563eaf5dc8213f83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0f6dbc6a15663289e70695422b91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f966f29ff89e804d9242e2b64ca47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882722361fd93aef244d9566515adc2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323370c4782c52583e06e2dfce70a9fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e97d9621f377aa9eda055afdda5b1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f49512dc2ff3d7dc105865de1f8a9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85d29a17def144d0a4d6962ea41659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf49f7b5aa18453578af491293b73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef81cbd1a702422ddeca20ed56e56256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2e43f52f1033e356bcf503f11cde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0fb7376f8218ee78e20c90cda0db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f60dc0129e827ad00a1a7f2d85bdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85474655aa3cbc8d789b88c0182838260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73af204016311255ab1ec21e1feef75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a5d34a96f74302ebb3a4b1bdab16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad1cddbe612dd0bdee35f71ee51150263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5bd2646975c1ccea9f5fb172b1777264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8246a6ec3deb6d1a80ec7e0523b04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094041c55c9e031aff400c1f8da3249266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f9fd2dc7be7964d24e38fb5d48bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5082ef7b8aabf8d7382fc78cbd032268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bf299f95516d52e8eb17b61980da8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb8a5716f785d41964d8612cba674f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996a3efa2d8eaf5b30a14e5cd065e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a020a9460374d0f587cd845f37b1e35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ffe7552a8613455b7e37a37da12d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec76be91232d3cd3aa3c5addfcbac4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f860ad030b43b5df8312ef56391b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98459a2ca2a14ba4c37e192ab0e19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75fe4488504221bba58066ba659471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e92c3e071df710d38171bdb1d222278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfb6f421148f7809a49dde60634bb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e18ac86f4d30e30f17a5258dbabf6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9664f33dd682a552b12ddc9a9511083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df130b44370a3299abcc7b4458a425282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3bb7775aa703cbb1dc632ad3083b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8dd9647db353a38865f21fe9da1bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88748d3940cee04905353e765baa8275285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02e59c624a1ec6911804683356a706286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1c462ae2271b789dd0522c1cd4335287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cf2aa7e8427b24157fd9c8c0f205c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9e3dec286e174b4909b06b41f762289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9dca3d89720d84c168b5dac947e69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c8750674e007256829594fca3a8b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea47930ba24c4c0a08673cd041804292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ade408e1d5a587ee5bd15eb117af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26fccf9515504f9d5df20f64022eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3252e572c5c5affe234102875e4b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cfdf3657ce6e253e264feab2c2942296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4da8e737aa427aa3b535218b870a44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20af1837a688725322d9313473f2e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62be0ba6840d52efb9214e528eb9b81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de061570e8da92d340979167061df64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7c6fd20c25bc0e87466210864d9a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0a241d74e0b02f155c7eef886c803302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4094472b238d359873c9d7b88df2681303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00f2abafb5ad26ab9c19671b0cbdc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d55361e2c72348ccb9d2ce4bf99e93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34886c4a546ed4d1a71c26a0d599eba3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e85d26ffb12e72b5f47d109bd175307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd0249db7ba7922dee4a2f82c6238e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4939580a306dce38e67ed3b38cc2774309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b036cc7e5c1a02a88a3d6034292b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a132eb41508ee94ae500ac736d108311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e387a7d221d73b886f51a754abb3673312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a226843140cb7d44b8c6802ad2fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe4c864a8032fbb5d19f1f08c6f43d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d081ef92cf499008181dd3d71e46ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660430c22d4c68bfa0277da30c1b328316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0cf7dc8b80688d497bac408be0367317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c809d57f0bb9980c2423172fca2036318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be5cacded4a70ad5e5fd207c119202319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918482f6c1641674cf590ca9471bf5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a13bf32585b9f77ef27525953a5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765dbcdb278aa9daebca1131f1ba0f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46c5ba9ee09c6f19722aa4934b2609323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7cb122c62231e9185c54b1c850d40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a01ba25752461dc639cb8c5e4aab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149c845d91c87c5e43549ab6b8ebdc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e61b49a6d91c38b5ea1ae0d5ff91c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d265d2c056a4a76d49f45930dd786328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb1b612fb6aafecdf1aa20b9eea1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64f6a67ab580327fc6d1f04ba25ad0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad046b9059537f0ab42ee5bfa1ca0398331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2530f31b0e78fe9b2716f7a8d846671332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaca306b302165299aa981fcba0c24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d43365ad3012dc0bc7a170915e9d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657088b0071e8ad212d53807cd8939335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69329883d070789ae3e2c748476e1d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc10a2dfe9e278cbe800e13b04e42e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb1fa3a65731027918ce5d38e781bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf855971fb880cc007006c34e74fd9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0976f097afae0e2fa440640cfe6a50c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886529cb1f8b040cfdc87ca56d4576a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbaf4ba2c9760789b53dbc11f5828b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177684468c55978deba0bda958ab0ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d1c4eaa7751c27d01aa24041e776344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963db662fd54ef2ea5e97a37a73c609f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e462a329e742233ce1ef9dd7e5b3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac013e6d462b5692083659aea8e41c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb8da244890603972a93c69f17fc05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06949489d8a363dbb5894df450735308349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767958709201f1c0b7649fbc1eb0b35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bf0e7cfd23b1280207f0be3f14f33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdb5abb79ab6f02d3b0f6d4645a8e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da75f737c62a2c3197619e193844b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf7898f3fbfbaa5d0ae2c738f8593e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd1e26284e4d83e1cf15690b19d5e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc3cbaea30055cde0ac78919be9c10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b395e41784e52f7fcee24a4a8bf8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a94f2e07a48c810f6fec09705da38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56348a4e3103f435210ad050ba072a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58875e717abd6405504b47d588806f76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ec5725ee7ec6911ccbc3fae2bcea3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6231178983027ae42a5ba8c12d3824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eab1e0272b290ae318ef87ad358748363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9b5d2426e954e4613488803ba1d91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fda333d54f376bb23044220428e09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c3e0cec41050c8f8c9631498afc6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc95f0808bc69f412896df9b4541dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e2a711ccc1025a35535c8d194ee8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ec96b914dba650bc24e4c5ab6cd19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a9f7923328199d54f079986e4469370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0baa6a9069c1700211c577a64b6fc5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d070bd1987e495b17ce1aaeaf7eece9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37277d7dc4241a148b8fc96bb7296c4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326263520356a366161400ab52e0a75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81f42cc77c0cabb5ed929d8afd7eb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b9ba36616ef0b90f01fe485b7fa6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07ff6cc236d15cc8db64c1e7f13f6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329bdb4ee62ce23239ca0e3a676eb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bf6e7fa6bf1382df954264d10927f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335daa30bcadbf786a7764fd3ef5f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35cfda347038c08dea2f60ada8b5b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e40b95a0339bd2b5694c52457ad5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5f869353f0789700f8a0e1372fd0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb242c46cf6f7b9ac38de402be75aa5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072b918d2306ba7f03be722d9def376385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29805008078d56347ab3a7029e5912386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dfab39400c0a8861e8d694065a9a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0aef3ee725ada8fbd0d600559c59c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a57b1166598ab66ecb8099de8e56c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7e68db06bb81c154ab2ffb90447d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a750fe6069a0d4a423ffa18d1aa2e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd501c076261778bf2d7d61cc0337392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67078f98d7643b8e2081625e39d2352393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093535cac161c1e8c6fa7332aee5df11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b02e84cf9f74f75e8542ab858bc1d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6386a2cb2054e44475d4b19c3e815396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7901b523db05cf4f2e1976562a99f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840a2b0b98a30cff75ca7087bf55c8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77fc4be09173b646b64ad5be34e89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c112e0f79055bab68b550dc3aec1c80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54fc87115edc4478bc84f40805ea7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329964badaca7f51db8d962c63b3b52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d298a6f161ab3f169ba80d1ad5e712a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37990934919f65aae556da13cbba4be6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c434cef46c9b8ba37a694911193a95405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e6e1a278c0e2aba05187c574b6338406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63a1514982770b7df11b704d3107fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9de0595ddcce03c47dd6660e04b8e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0851352d44b462c4b5c0476d49c73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec046005925f096a0b68adc953639a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc86446489d0f9d2fd2495b905c4dba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8607e1b22f65ea9f94da1e1b0869ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb235e183948d11578a235aae50343e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468281daf6c27eb33327a8013ed1761414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140e571a8ccf77c8410f541c1afbe6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0235eb0bab161741aa15ff24b5cf8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbce8170dd9d1f45d2f105b76b7376417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85108b92af786643bddec3b701a30a1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ae514e3011b258c2bb997c996bdcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aedef4445fec978ff3f9ab373fca6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc95e2dddd9fd45a254d90fcb62428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc8b0e6f86eb4257234bb757e337b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5b05134b76c0bef656ea39a5101a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65d663b9ef2f2f6f2c6ac1b0ba832e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4bc4fdce6b211a1dbbd72bf4ca4c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efd318e2f4b0cd544ff9f32419147d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef60f109fb58a8489584b5eb3492c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec1ab5477fcddf07970856a68015b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1324125ad784f1ed405dd39b3a671df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc121a16a0a0a8f4b81135b2686daf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372de8e89133127a53bdf5450959693431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efbfee3e6da9372550c6823cd1197f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c1b29dea9aa62e30967cc21d145e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e292dee091f4df21e85575bce8309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e90acad970cea9c2894454d96297bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad5403936ac146d724fc25b085ec1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf22b7f6cf9891ea1a744b71ff5c78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e266326890895e7126081ba442c61d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39972f7ae3b09b75370b8449dd152b4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654d5ff63a03328c93bbaae7e401114440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac09416e15d0213cd6df17efc6a8e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb87be45d7399b8d5ee73339c4bbeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e001baec06e5be817994a12a0edb27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb286839f58efb94129d6168b725fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7facefde9b6974e2e277dffed626f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90f6900951d1222f0e2aef5ef4edc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bbf10384fbf0649768180211be8f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44b497e5176f4585b3f4f72ab6d2f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f3bc8c1506b2baefed22e57acc195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2374b5c5713cde0cda35dd3a047761450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f21847f9656ded9fb453840d03390b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21213fe7bd4a4a47578c1bb50a9e39f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed939fa49e1820057a776f7b67ed7e31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec1a03a1092aa6cb4d59c48bed981454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d182d98bc02473f29f49e1df8d9050e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bde351371220c32019193fce992af9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce011a4f0883bef312848cf2d44638f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc6821d43f64dafbbc27aa8591d8b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75cd57303da96e5d48b4f0c5ca6c82459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb6c7820239d5b4de946379438a11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdc3f064dfe8dbc25dc646e5076e4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacba2f18aeee59232d9bb31762a1ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0bcff883a302451d863ee8a4f3c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dab756b73fb2db6b954b1aa9e7f7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f3f597c0ac9ca877731de65c4f644465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcf64eae200ba1f364e688458452ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36cfd876785b8678654d968d6b334467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34dbbb2cc74a5ba18b6ac7e10db4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b4040fdbcc3990141f9b27d878be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c81719daa6457692a9a24e84d1808470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0efea3b9e043e9ab2c49d3bd9f040d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09309689823c17b4936f3745b31500b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdc6a5dc0c1e84f75ee47742e8b517473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138a7e22ee3e43631b9d213f6528320474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17101ec5de04f2563e3530cd2e566ece475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c37006ccd3cbb45dfe6f1f6c3567476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43a380a313a8158fa5658e7cf96fc5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde75844d7d1b62bcb8b077b2f768bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477b702a498067556311e2c001f0aae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc629bcee9b7047b5d9b2f23b43354480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d239224e226999e998f8448d10372481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49c2af227b7197b43aa2c70278af6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbe0799321056cb4e2f7864bd8cdf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56160a0ec5315b23a8ebbb8f5421db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ba42556f63190633214f732acd6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652e620fdbf27613c12d2191ffefa57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebd33547e0587ccfac18a6e8539fb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f35d2474e2fc5bb499020f517b9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa905da90b21e0f1f3b1a9d42a6b13b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2bbb310ba887bc4f0e2bd51696b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8eeed1ac337bde6082c8717a4fa3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81643fbdd6fee370eb598c59d8822198492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9a8973c2a30815394580c88ef458d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb8af9668ace2bf244c593c54efb1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e6299a51a577c60de5b95475e0ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416efbd2ba258efe0e45e611b822c9e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231791f0abe67d33c6a6ef090625d6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab4952bbe77d69ce7ae92fc5464b46498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe896487f57e78d61c9e43230655cb90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cc2aa863713dea06a16a43551bc2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1509449fe288d63dd500ca30b998d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6074187d4f2332aabde3843f77795502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26d93dd3f23ee5c5b6f781d1045f05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bebe1f63a3730bf0a578414a169cd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40063f505c5017fec63b24a8fdfd2b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a0a41fb3c82150264e3ecbd151771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788efa3c4e2e71f934bcb5482b8aef7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b11257f34cd478d58227d92763dae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c78bd7516e48139e937fd98045ceb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93f4eb6ac4e6cc42df1f63b2af72d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ceaa56ecc8457600edb6e1ecf3459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6920f12d2ccf1cfd809896366a0ad6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f820bc30a37b25cb7b204768123d77e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458033493c2c2d8a639de7a4ddb3a96d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8014de7cea22335c2642233f7f7d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948722b0a3039cd884a1bfe57dfc03ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2753ff084542ce67137dc061c4d60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fac7dadf43efa2728799e13e7dea9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad29cd5c5a5bc00bd5d33b562d90f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868862eff9313fa33922a9d4b488948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3cb215ede6d8ef7ef1cb5feb458a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530f26a1ae0ecf7c16e733bf27cce3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5c159e42b3b8650b2a2f97faa715a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e82265f9ed933af4c3c6d99661cb0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a49660d9e5d914fa1e3b18a4ccb96525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5333a45c906c36ca26c6e4bccbab2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833e3d212126d3e84916d8f59d83b26527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69462dea88ccf4ed48ad3d097a6e2f1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a25554407d863caa55d65835b542a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeeeefef6586b22c735d116de9318d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673f2453779c9baab9062e30fef6772531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2efc1a08e737455d8edf0cb1719a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f611854b6c4f37a8a46a69bd9f38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c2a215e5986690c1413f14627c3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785581032c9d679247fa4f86a4a4c3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab39a7b60ab2e02d33c01456580804536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca232436af76e8bb35becf9367dad35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa4f0b67f7269e005529c4aa0c502538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30f228270df98a22a8093ed553090e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108268dd2765335246954960b41902cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f881a3a363c55c62c45d080430c7bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b99405336650691d573035272207f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da6e0f5c9c471223f6dee0a12ff320543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c113e530bce0fda9db6e0054437d5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e428ff712f8a2a535ae610b3daebe4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49242a23564335474f52bac42b1bbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1549742812b6d5467916255a00c81a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9a95889cc5220b3779c9ea62a3b2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d04adf4058108631dc3223a8da957c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66356446d3474e582e1eefd791e836550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c38a5aed96e4d1e25aa17f0624313d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e5f68786493dfffc163f41c367db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c19d59faad7802ca27e3c21112325553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f4496c23b1d7579a6bc8b91f93677554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b473e24246052cdc8b7c888bb7712b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831ce308e60b91cfde10c8d56f025e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8287866f1eeccbd02b104b38de2bf3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9796ea984070e1f948c4014930c5aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa9c06cdff7484034ecbc04391722a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef593056c6b715d7d9521986c13f541e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c5ae45d02cc2c74c53e449835a0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f21f484d56ab3ad5950d0bdef59016562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c6195913796e2cd9e63a8e52ef2d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064e72d5e903ddbaa9c5ebc4f227372564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b62405eee7b63ca58ccf4a6100a8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e3b837dcc9e8c0f3dacc6c7d9db3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630c65ae8765a20ea35eac6d8daa50e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1df43b7353234e63c2bd43a90f79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097513d4983ff2c5bebfa1a0849788c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be0726f94617feff6241144a073962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6323f17adf130b62771798490813b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12588c63c53bfb55d664e691c83212ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b803ae9beea2a723361e73ed7d5e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10554aa883119c1f69628a7b05d62f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07220d7c5aa1bb69496079bf7fd0d24f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25673fb50000da566fbbdc327c5316c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3161ab26fdb720a987af5b784389a02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661cf2063014d5536cffdc90f3f9d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505b00bdd2a6aad6505c82314551985579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca315886587ba9e45c70e60085fb741c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc24231e9e83f22ec18b56bdb81a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514350010d4282c0e5457f07cf362236582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087fa4993fe0408ec710d4fb3501867583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3dfcec14e490f08c9f5d430ce6343584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad606220be774630e0318d31e1770b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38e9986604caec5f66c16e8ce3d60586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333c8acb041d5cea5ab8822de538a8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381de3b3981f5b23933cad895438658a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df37a43830e55f256c57f96316410589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b01024499195fed2e2bc1ce5dc596a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a576368c9aa585cdb99c221e3d15a7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bde0cb625ed14afb783fe6ab32f401592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79408088709a5973b80119af7e0984593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f85a2f656f6c7b1e351e4a8497b68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154df10d0915e1cd8d2dabed7b38efe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00bcded80627885277d6eb44ec596a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799ee6a9e73516780ee1577f2c00d3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a3b4a97902ee62b2cce52b6c180b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696041affd70feb5a0b209ffee1e6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f62ab7a8d7989e69fc941b34e694f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523f22ca5669e8659ee981ea53f2fbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501399b783918eb66a84884578e3278602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dafb6bafc4d7033ce247256980c507603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c57cb340d25fc104bd085a6097df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20770a02020188952ab2182e458a4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2fd0be46b913285175a7d8d5b0342606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da62d66dad5136f1411c8f5011d7c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3288a0c183d76814444cb9f367da4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ee0b3bc16b968c168769a28d793e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd688287808996e6a946a062b3d7446610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83095cd3cec5cd79769d3c45b5157885611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf05e0be01b83d12c2bb43c26c9dce8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259309a81b033c1bd9ba95f9d5baf92b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de0bc17812277151589600cbc1955614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ebe68eea8ea2ff72d925b639ef335615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681639bd30500b0ad9bc836bba59fdf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d9e076e59ad40b74582f45522fa6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9f5854e3071f52b357d3f4d1815ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ffd2c2067af7f49c998d2937ae72f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594edea2e7c3309218d284e628de29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9552d7fcab1a07e342ef0363dcb1b2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22942b0c12c309f79fe91bab3b51e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b6b4d12f6d0123af66c35a41efdb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd51b7e490927f302621e2749fd48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436634e96593e9e15277c41dde0e09a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92f3d53f70644ab752f5ce7ea6e19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc62a59875a530f75c30a86df424c14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c73bb228185b628c84294053bf1f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f248de08e74bfe153d43a3206ca4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618d6dc92ff7f13b1d6d1a50a1ffd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc2e53e47221b5854ea8edcc86078631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d0c833896a6ee7d82c79a396e9f1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf0b287725f3633769bf47021c577633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b918659d01b4410f9b055dab6da0be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a7e16aa111a09f2eb43020fced60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f7b84e66d95173e19ffa56ac7233636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c5179b89a15fcebd77e8bd99161e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823ebbe6fd48bf1310763b81bd55e28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51dd327099a5b29a451e7de965b727639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e3d157d95c69eef1a0f2149c3e80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ec2a878e1848e58d9d08e861daa45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86128015202d5074f7b0fc32b404b93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76266c5b6f9aab50991127f9a8c389c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb081f5c9cb6e425cb8197182656868644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036387ae15bf26fa68050d78d0d17168645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc80d0c67a4baf34f508977917a4dd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d4d637ff837678e4d78e6883e159a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c512a6956fc9e7d60d2e70fcda48c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294faad909737613a087b0a6b9d92c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94520ed4beeb79ba1aecdfc68326727650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666bd923cb5dde5899cce923b33261c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2adcad2bb6b85b541c8f6e206516ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7ec225fc2c63cde8259f8d3e6ba1e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc8895fb8dec1d73d6e60ae06d52bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435081fa86e232cd6cc5abe45df37b59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d8ec22d878b2c6b5e4074733c64f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76e72871d620635679ae46b818ea5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1284139e29a86704b9be71455f3e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ac776c1523d6a689310467fa5617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6002ba5f2f4fec9216a8e8967af340660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d688ff42e6db57180a946df3c4f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487c6f05348575b699fdfebcb4c0d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1aab1103fd541309aa94706456deb1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df726f96bc1f9185d8bb42e7c39fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a85f00cfba3a2a2b329daade98bc7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146ead66aa7741aeae10e721a08b745666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734a9ef65df45b6e6f02fc08fee68e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501afca8effc0b215d2201cec2dbc2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c587af088ef41632a54a0bbdc97d18f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de3b4ae1d4b16164a89cbb3c5754fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dd7074678eed7bb1e22815dd5eafc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d135f8a8be55a537f02b7b2cee45b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a95a24301a1ed0f7e21a7e9313c045673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830e536d514db00141b9c9c802b5f2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb8856ec014c2aebd15b08a46d121d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508380b65bb01edc567103882d2b1da7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e5a68a4f7642de9dccf24a59c4e32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c3c644e4904a1a94a4ea4ca3f8f8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797f39b3c1b6a2c6e8538dc950468a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd2992c42ec0acb0f443c3288e590680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e75c1616a9eba38b8cce3b664ce565681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c884f3d3ddce06887f2e95ff9acfcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cef546b71cfb8c1d6d86d62f61e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae3b9b27eaa6829fec6a3d03858f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76273435cdc149adee826935e53470b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639386887c27d12ef3a8a27365756ce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f70018417f7a9efc7aea4e995fe08687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4d3e81766f33eebd61126a3a2d37a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c803ed5a43dea9681b8f08a302caa71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275cdcbdaf46ba77cdad602480580e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364b76c25db3e2395b98d2cfbb9bfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13b79e68994ce373883484c7de7df1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c85cd40fd72469c0e15a6b5ff6936693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36188082c8f6e0fd43700398001a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddceb474f44082ba1afc1992f92eb2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5976a1c4544f95b276d6c081db419b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ad2c1f21f55f0427cddb8453915f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf969e30b2ef017dc688f772a8826e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1fafdb97f8af7249cbbd6d74e5fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6503453eaa65bb75c20dc67f63fd89d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29cac1792ddf87699513781b54b66c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2ad6832b2b4664a6ece8b4b6424c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43673b01a6fb66c149a13eb3fef5c265703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5520de48ee84d2ecabccb7ba303f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b225dff058cf27d043fb2e6f954416f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f506ac1e73ac89537c955ef41d6bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da04d4f351ccc6860e4a6f14d2973bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f56c76453c5100ffe143f382d048a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec361dc2761ee6d1982a56217982780d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5defa4cf8bf67af4929d09b8445386710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50a5f7099a54bd782fdad7e016db63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10b80281fbaf799a69844ade4dd9a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c50e3c77e2807088c502c194d52dc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a16d7dbb90422e12fa043b17d597fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c647120d389321ad4853b74bd7b77715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bf41b1e46fd41a4959c15b2a8cf6e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeddb4e0d76f5442ddfca7ae4c046e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839e51ab4e9e34f06d720f58bfcea7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b44d958cf385dca6360b286a34a39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8151add59113d5213463ad40862cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921af618a3311dfe3bfa5295254ac6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcfec670d936e6aecd89395a3cbcfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d2bc88076259fea23fdec8a86cd42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b131c8a232ac811db2cc39c0a31da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9a92ed177517a7d8cf6e5aba656ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f70ba8b66ca6aa62180d7dd1d1b49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af2e1494c6fafd8b2ef7849e939af727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a939c0482be2a37b12375de7119f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0350e9640349e0328c023b8e3c9f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6962b5490f779f1398839f199565ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73d6d83c96daae20a4b5c1bcd8c877731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881baf9632df6b0b6f25b8c8563c45cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e00fc12b19c6c10a8e069239c764c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8999ab23511e375617995ec71715c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811520d5f7a03a93682bf09e2f460d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf134e7373a084e7e4b0fce309757e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01bc2fec4d7dc038c27881f2e348a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555519c2190a3a2fe0419301c6130ec6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5dc8832fa07ef3bd2379b9efd3f16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b0067363d5be9bd8081fff0bed09e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df960759cf13436225bf5e3a34b0c4d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ffe88cda182dc64f6228e73c477b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc01112e062905c02b5ffbec42aaf4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5530f31fe7dff9be9bc9584b90f734744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc929bf358478de589cc96dcc81d57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531659a5c5975149d8458441cb4d875b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e681b807dde0b383bc7342060299c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdafefb692cb7fe3e52370da9788a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea75ab061bbb714aed4ded7c4f105f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3a2edcbefa64be091a24f377acea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b454671ed0250338f5a8b7f817ef1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738381505b2bed66eb2addf60c7c0438752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a439e384b1dd1537b809023cb4f1610753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f500edcfc7484c1f4dd2264f6787bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339bbd40c102c1a49085e2ca8a215e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e9163521ab09f9a7d38100d1d6d03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede94f2c4cf5db52fd4d4b2d8b79fe49757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef303a5b701be96fb92a92de5b9593758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e678fb89ee6306fe348166b10949238759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a3c40d5cd206264849d811d48465760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47539fbae11a6e37ecb788b23ff1054761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999739d871218f285657b1adf4820ae762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b48163d158b16fcc823b6d595629763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da697e657072699e98c9916b2eae3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ad321dc46303a9d11f05b16573fda765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15316380ea06611af9044546cdc43f4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1093260ebb5d87cebf6a1b23fd0c88767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>