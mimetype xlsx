--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e99c687823e4764cbb525a0e8039cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef08e13b2cb4bb52c5629e82a91cf52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c734e8a32190396ff931b7809b2af63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8d5087422aee2d51ee339412146e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0acca65c962c6921f49d6faa10acc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2436aaaa62df28c8dbf0501e661c2446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2355e9938acfbb7ef92d36904b707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1258e93732ee589929aebe808d11b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b3332cf7df8c5259bc66ea57c3bb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2ab6dac789b70d885682b350d20bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bec6db0840fa8a79c1d6443270046c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883412c205b737f46381aedeea1a2ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e422367fd6a030b41228478766042913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaa988291d23ab8bebac9bbaae74f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956951f9818974bd8b1006b42fe1f8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65a96bd1a4a3e806050ebbdbde9bd216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2aa0d38e161810d504c17d4f5ac4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629e6205749c0e4e55f0fa34b704ecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935098e4e247391fdd152378b121ff919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ec44c5a8cb2274e8f5176becf2b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960f7735cd0f0a8446fcdba9fcaeacb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fc9d6c53722a42c1f440ac047816322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111ff0e467fc43512ed97bf59a346f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ca4cd2fa334c876926bfdc41ddb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755baca36fb03c6d893f8a476d27d2ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc577b2c7211e3a70b5f98b13541cf0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f23b792244087916b6700053f891a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50011153f6d466fa3add5c468f24feff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8857b0dfb8737a81f30b2193dc0d9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb411fd398cad1b912c1d03af07453b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f79ec5779984bf8f0bb57b971b6a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e676ab69479a133e4f5b2b1e2d4532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b9e843b594df7387c0a0f4d752dc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a2a107b49cf489cdf6f95060cf0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aae24f997ed128e709efaef4c681c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9416877fd3289e9b3f57db0eab82e5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ad9b672b6c3fc01c6cfd7b39528d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417640273aa5500d84e608466e5d74938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973c504ae2bf00bb281fd10ace9ecaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7923a261ad11444c72a79b896c17f0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158f265d4dbf8fbe1cf935706543eac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d760ecc1746dde786a78f00d6f5b35842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e46b0bc76cd7a48675538fb0646d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77df3bd4cd976b9dde7ea6db860337444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8061163bfedc1aab3cb043dd6f4281145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed91faf97d0f4d391ffc59e4fa5d74846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b76a44800d828b547ea126c4859247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af6477d846df3d7dda2a926970f1b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be777b48e91bb60c4fdadac774f246449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b237897172dfe48ac51cf80ac912d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93062b64a2128c727f7737af34a70351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6116c1635151576a8fb262abf3d94352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1746f1fc92893c138e305c0f68c5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be09e54b6b25b786967c5a7c265e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46a2cff4098b51baa75fa4772fcd0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087170a4403d0d0945f6fea582c1db7b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b883d63e86d43da9fdc19784404793257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245824612951d75ee63d6438d4ea03d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed392c1081fb6bc3658d54bd328c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cd5f2e3f97abd314c5b5831a013b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d391b190c08f8405d38dc78b99d6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279222c63de2587792a927b4ef55cfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3cc528d13d1412a87f75dfd44bc6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cb5f8e3466421e4adeb37a3d764e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b254ede210f2fc5f6a440edde81a9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d2525f2ec3b9ffe2f6d44f07631966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb495c4ce6d32bff023e88a57be5a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a261ef9a5be4a9a8395b448212f9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ebc1066a7d193330790e779a468269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c0fd27b056770c6405f6f1d469b2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ddb2790bb36c1ac86d80fb6b88c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a1c55bfd0ec7cdda270aedf27a9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6de82c8f1085e8e55929115b74fa673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272baabe056852a92ae28ef553bc8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25518714d830fa46e9df10950ddd7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a384c34eb426e5c26987142583bcfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe26020daa00aef0e48f92cba9e06f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d38536f54c715e8b197a2bd361165578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e169760811fe7896d0ce40e11b73579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3748e34fca244d1cd227401232218a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc3b1d518ec486b9bb8ab14359aca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fda56f2fd3c10c0a97a52c07829e8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1b70cf8bf785fb9a65d352dd71eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d52f557a18b9be767dda7724adac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd9da21249b56d1310759201207b9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3f92adb376c62943e7c8208643fdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2235535a45d9f7dfd89c2802fb1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5e4fbbab5ad29cb5a440ff2a3ff0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4bc40aa0bb262414bafcde2fe52de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52118b01bbc7306937574edad9eb4f0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f5e81783220e926833449117a3b3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568520a3a88dfc8be882437bb5f9416492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0c08e13976dec64d892b40aa1055393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de64b4f98122653618e45f690143b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b87ebce81a3e1351bd688481051c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6747e43a879cb30d0c5ae62e0926696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd4ebe9372a51b9a2ee0eae3b1aad297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2840c572b832f38cda40f6814d30a2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b52f4f696e1d78482eef93b6ec4e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669281dfd6111a631089c8dfea5e3d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae6d5a9e60f41fa5fecb24ab4a03e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb93a2f8dbd302cf5f3f4d7148ae78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922de163741e02e51e78a48d52cd6c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1767b11d5d58d3dc09ff82b5767497104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f72b54ab1476ae43d48eb702e34db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c19005014f494c1be006dcceb1500106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a3c6cdfffad4048ce19e6e43c044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bdcdec61949e4beac1986a86b00f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6c0856cd13e20496acac19c79c62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1e15aae8d39def53db22194c28341110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27514ad777e56a8db495c016c216140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27209af2b58b96cd47d49abbfaf552ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e1da2a6f7c2ce7a00ebbb550e926113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46852efae4045385bed3a65cf6b4976114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a2526a3daeb454ac1c6901c10952b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e04da38198498657bdea1f766f5a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b41a439b200d5fe4f37130f5469ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baadbddc3ca4ce833fcd99d395a64ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3431342885ffb5e5f256f096fe51fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be26b8544a899595b85271ead48ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c16ce2075668799fb7520c929e72c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787c4a78fc4e8b11ebce78218e79436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a6103108b83f795ba2a008f556601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9ee71f31828d38782ef026d263b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423c4326f2708787fba42b712a8d460125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb66efdafdb7ef3855c3fac8324a2f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a874cea6af4432aad28425089445f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f847f42c1d6abbb8d8dbf5fccabb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943df0b9121f1e3a91932b69135adb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad333e882f00cbf399fe92a6a8bd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915eebae52872451a12782893872a6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1953fee2a31eb4a5bb3f91a12a8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11745021d6c1be05d3eee738895e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b1d423cddd362cdbe257b523c97d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06ab0b1456fb661edc78f7ffb5492d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74646b2d570c7171675388f5c82cb38c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10d80d6df5ce73e4355369a273532a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5a5d11821343654600647041a4009138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ebcbaaac4f7d76ac153687386bc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d16bc8abba5ea1332f29eac09c081140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073089c9d447fd8a1ee1011d69a5c600141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdea1b315fca6144580cd09e326a3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97316f10009c9d35a6112549ac5b25e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf50473ca56c0a4b331be02ef3bf6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd7c1cb2f904756a61e70af33c4447145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a196d3e12350f2cc4a73d06fc8b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c91b03123605c6a00764c79a565d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad70aff89d4b2173b54c70aa6160a1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719881abe2d8f04cfa2eb7f1c99f4ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02082989bf58b2788cf8055e134db66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8707be78cf465cd8e00b391723d0cb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc10d2aa98eee5da2fae8915bf75f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a421f95ce749a3230949b4c7cd9994153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd8c37b9183aa59ad4975a2ca2c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc96218801cbdcf9ab13b5aec38f50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee14f56b73ebf938d5bddd799a8c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012ebe0e68074f9076798d2abb6be58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19f8c3e33a22c2809b30cde267c6b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579ac975454397aeea3c47fd13cb109159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94cbb4f166ff2b3f2a9bb237e0fd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281b65abe400f1625c193e446ee028161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb6acc26eb853319d700a5b24ccc13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954aacb3e7f15024b49e4614f749dff6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98ba82c8b6a02eb4d2c2ebf9edf24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f89debeebbe0c76f1cd44e893d914165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441a3b905880b31c22228a9d153bec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6857b985f85d40059090cb1d18badb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8a06c6877006aae1c74390754879a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6745a6f032761de2a864f2610fb5edd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab271a8c7fe9456e9c03bd9469b0ed18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7045b832d34e4e61908b22ee48f53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc51a270bd410e0efa3c6018b03064172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba635e8506afdf7f9d16d8387849c95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300d5668b2739f900ee7c765393ed25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e33ee3216385dcb951ed3afa7b108175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef2a56925e3070c6bbada731038852176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4a4696115ccd4d31d150f64fc6a2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eeeabfc3efc4da8fbb837d5b9a0dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e2fd7391f5aa00095ad08d4cd1178179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19775cd830ce35b47919fcd645fd6498180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2f43a3190bd39a7643d55bfb788e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd4b7248a820953c777eef3a66445182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc211e39e066b2eac434c418691d68c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960be64e2f5ed7d094300af35a03ae7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9a3a647190ae02553b8a75d943ba0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39789841e5a32b42f71022e869195b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad1071289f0d2c62e408ada24dc90a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67a5a360b4be49a94fff2f423a0914188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffc52f4283b02050eb12b6f84f1f52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7836f5ac8a51a1e7b44b19f8610e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef42e65a5b6bb3ddf2cb0af8d48d32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025641ad8dc20d55ade182f03b04f0dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc5e8fffc3e1ee4cc73c07f8f14cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee1a0afc75cfb05f9fa8d16d86eb29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68080ad032e41ce796f659ba8ae007195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a208da3891e0286cf35908703f198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d0f07aa5194a2b66cd275b1e319a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1394622e1bb53d87ec77cb3ae41b85198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2992d4763fabf869ee25ac185c4f05199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f57d6d4c1d094ea8234fc8c0bbcc83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493441af0fad7b56f439d911f061986201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0280385aa4f2da0fd17ccceb472441202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a2897b85255152e30b0e271ec334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8ed6cd89d1fd4928b22e8fc34a64a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dee017ae4f979dffbf8eceec7bdf5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759370539c1fb986dc864b18dbbd228c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e02930bad53ee8e9e3e8a824e55be6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500167096a444c49f0d43644082b2215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8550e22ee79cd2b0e48b706f3b97a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98628b16f7253abbb440455fd85b744c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2acf3e0756eb35707cfa50b2aaf5e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212b907e7ca367701c507d6380f64c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2f32206f33f27d2d4c91c3f2f7ed9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02dd6d1868c6bf237f14e7d860922d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f93c97f8b4ac6b4a073e27e58e73b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405074bbc21e7c7a0093a8bbb576150216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837d6aaa4e3386fe8e70b7387b2bac9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2952a5f426cdd60265452fb6954e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01645ff4612aa21b83ae5d3a4cd2e99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d4687aeda5c75f267cc7264e0f830220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc94018fa6636b950509982b60b2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55c74d3bf6bb3db49f96ecfc5fada4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419495fb5c940a50087e02368d6869f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4898b1e391b2a45d5044f5ca8a987b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da213347a304e699cf9b3578897f4d32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f4dce8cabb7eb7158792f49c60fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a05a97e1a70664662a9fccf632500227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd541d6f8dfa7d59c790997eca9c3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efa0c536d9f667bc61b3dfac8b1319229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540768a67b787725936c851255e8b47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e997fa29f70127d0865b8654684e35e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d5bbccae6d4c53a5e6779e4aebf85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec56d699ab7998b4964d13ead06ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5228738105de3b004bc4cf4a806b76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd95ec3d41f905f3ce950acdb712f7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba87682943b9395bf261d1a7f4080dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f397bb262755a5155496d1a8474efc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20430b7332e74e48d48121933a7da33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724e6c15cf5b14ea5c50d167384bca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60755c9aeed207acb52cc999e88bf60a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51a15b8a7bd27c5e62a46c0c60111241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508cee2d18aafc04eafed200acfa320242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec059a4c47a818fc748cc7cfbb5ea46e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f738fd9d229d62e501c0cfb436897244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf7d3a8b041a4ddb5dc7fd43d52bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbf55b4542a0acfef8cf47d931c1b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e9da386c91dff3d660a180f0b3a1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b014743a9a17c9814d4c0e7f5b199e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec353a289fc21b76976fa6dbb1bd913249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82769585fa72246f2d4062c0d6a75c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82d02c85fe77f87942cb30bb9a5e66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d8fa37bcbdb342ea598accd9bdb6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84fe0dd39c732f1648b474f8ee04b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e988d80bc8c69df67a143482ffcb322254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08442ef7dc5fa773b6f97b457a481d47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558cad94b9ba3a024485949a9f296b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c102ab2d7d33d91c683db8ef65a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26abb689f6a96719f0fa80ab9de997258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219ffaf50cff0e8168a05bcc17b08f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a61d48d34760a18f3bfcbabda1e01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455783c5d317f954d55fb1497758d37c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e3a1c1ad040732e79aa60e2594f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd9c664c484c70a5082dbef99f91c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec200c86f3c57d3ebf16d8e5bed089264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0988614bbf6bfd21192cba32829515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162df2cafa873fd2ec38fb758edd7e94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aa37c5632989ed79ca4fb52882693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4858a89c3d59dc581c05e293e18fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723402e97ed59c333911ae601b526dc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09228625f906929a889e9b79cbe26c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb1d8d948e65814d21c1fb00af90af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e4ff8a4ffab9c5deb3a3481b604f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c15937b7f95e2c7930e84a5e26d962273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cf8bcdafeddf3e9da5628e3815c44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9eb6f41b56d24a01ecbb706a483bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7d7116be54032c9881bf562c7cf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15767da760c575d820c9822ed15cb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fedc692b009ad9e41a57b1958c02c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179dba04eedb2b9c1e1965b3a1ee1e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901516f5a2eee69befa7e2f915b57d23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1afab5f2ef2d9b706d9ddb78ca4a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34181b4d517f0f3189cd99e7ba93615282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def701806df3908f8b159c92d6c7c89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d79f942ef3ed35adb15195f56a677284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a74a70ffa7e3de17e84ee2ab6e0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66678b6cc1e1d5793aa7e940d55a2b9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c0d0f7c4902508f993c79fdb6677287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23648437a9d120b6d0058d8941cdbe5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327e785a38d0d594b98b50454935b3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d63e6f9bd2a1a4c6682788e5229e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a1a7acdf40f4813dcf78be8c04a66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29609f4929c0bff149f56f9b006513292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7ab67287f63796213a3a8f64c5c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf0bf9b63b2b28c4613d21f57e578294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07ab3cbba2daeaea74d087cb1f2bdf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7f958141c2741548e75b9fb93ea3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476307e91822d2483e81685fe310c1de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e39112885bfe331d324e58c1b4c335298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090ce8457cdaec0d2af8139edd81580299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ccda28763cd65fb446b8f08eb52c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec056fba2497e7e27b2d6579efbc41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d651b8687d6699f60bb2e66777e9cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f131ccb02d0e8a532461f9844e21919303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721752d46dd1be0fd4bd49e6f940f9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7e25a4de7d89f2b10f3bb197801e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3519f601b34058778e9b18686cc40e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7252c99dd4b185e9189dcd4b97d12307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37649c123903f0180010d31e61dcaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179dd9a0d3611c2be0a97b3666e22f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492756fd4bd6eeea194f2f3b70d8a815310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b627319de59236ee74a1d28f23637311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c4d67098461abfbde433556b9ec18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ab62152ee1ddd05aaad6a3aa6918313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b026c4fcf06fc5b5e878316b4e94b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f99388461091ebc38153c2ca470d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c4db8da450b62f779b6c8c673a657316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f0c133771ff18312d99afa7c5b6c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf66e5ba846f7b23d66606f24308e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522d68e36b747b927b58f6d82909c5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f116e30d83932987537c77a21720af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de0fcb015e15c7fdafbf8184ff709321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6402846cdb066ee99cf862a5f89ee11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c52b62c058eb67a8846946825e1de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d1823bbef26265846c3821d64e56e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d400d0790e935d5a8b0e86ff0574a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264effe8325bff3953dc76a50a877e56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1277e9cd5ebded84235720a25c91f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575610e2ad5fa078b1c73e6a73e6b2d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8265e19608fa9cec1c8a32ff81307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e39b6576895970b1e0391e398ae4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21060c806b9814cb12df2d8f6544aeda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023d98dc82696cca9084fe62b168d0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925209dd6aa9a7050ba87e89f95b71333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d7cda30217153efea0c2a18a5198334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35276f564c24b7f2ee3ad9b502b3312a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab3ed0cb4bc7fd804164deb27e5ce0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409c7b8a1131317047f4d2f3162094337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91da2ce189fb6ff8cb5bd3e42271da5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e509f511a69b3e131e158d81b0cac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e98c5e6872cbe0161ad9311e1e65c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f756aaf43bee857f201c40127ebd15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ae3ecf48e82ceaa174558a178a256342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049edb46f39fb8a197ee5d08d5991aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6a9e4ef54deb61d640f903e839c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3120ba8aec6a969a83c3b2058a1f08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba68371e59223cd1ea11d441fe9ab74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b8633f41dd281bb0a3def4bf8347e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46533196022b73a0ee1081469ec0b6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df1187f869e16ced5f8c98e3e4b140349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d58e0916faa9acc6873df854994f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b05f8a91c585b9908be21afba7a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85f6dcaceaa8d764f18964e9e73a8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15969767a216920547cc2dc3c2e78e78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42415f33c37fb2e5b79dc2dc8a10c34d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72854a75c357a8b64d004e24cb836159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf63106c6e7d279c58e78bf40103dd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c09670653b2ba3be60070e2c47c82c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6324d3d9ab98445849d66b659b341a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47ddc0ea0eaa011bbff0c6408e6ab4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36cefd233cc86a2c71675dfc98dbd4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50c158f3fa215e07d897bb8ae88126361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7111f4a65281804459532edbef65d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e96f26233efc3aae7f52b5a86fbc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99290d28b0e5179b9efee4f39d920b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4408dc37f55302029e6047d5d86346365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d642512400668832be8fde4beb2dc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c21480722123011f4994059244a3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698c22f8a3044c9b3dd67741b1131a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031578400295ff2510961505bdcc588a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2f98387d617c708c67008172d6e97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8f69107436aee2ff7e0ad9ab9f77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118f256d0086786dc903bb52d0eb6eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd61c9ab21949b8f2d500e8165aeb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834c213e6da82b5990f9196e37d640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6d80a228f8f4945d9d5a9f91001c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aebe2c102dec7609bbadc08d8aa80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc1452a135ac2c015b529c4dcb60d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a439892152e08593b203b52090f0ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc7a1885be711c0d0cc70c7f3f760379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d216fb4dc3f07e7878c75b975c1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26bf8e50a0e64f41131622ee46cf93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06ac121a055ffe1b048e5d4b132935382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fcfbf5e690335f5084676363e98ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89316ca4a6c1f839d731d084aa896e2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b8afe3df7b3164e6583b5c0f376e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eca1d51f952f02ea18e5f80e64021d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98180580ee02455dc518172ce2f82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c0454679afe5e16fb25b24ba3e58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6c8c594808bbe85124591ed84ec2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b811e58abb324cf7e38e77d60993842390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a97fa1081d580c2ceed0345773581391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c8ec6873808af5799a36b35c46c97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1eaf23bda382250295514401016b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a83c6a2ba27ece3d7955754f417578394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63317c563f8d559f96c538fb96703f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb30320f120f55739edaf6f13c0b24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b5e4121ed6346e8728e7b6b9c68d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a72f5d8c752c75545d979c86b7760a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc5361568bdf5247ba47de3649fe5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714214b68fa189781559ffaf42748e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c23fde753248858090053ddff9c85c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703641febc2e2f402cd8daa16e8fa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a31e973309458a27fb5025d1451f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d568d40c04048d12c9bc7a16e2cdd18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b18b6a0f6d9f0d7eaae3f0992d881b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465657bb3c75e3f01e8f4f97e13897a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395229272cffd473bdea1e3741704e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141018f8b03a7d2656c6d46796cd0deb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4c3922002c75047d045a3c826fb2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d74976ccfb90f1f96bf18ebe9d9eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c02f707cf516a8879c26fcbaa37037411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25303aecea5a491ebf96468d4867de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350ff90adfdd5419d4dcdbb8e591785413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bbd33a90a00f4801e9da555b36c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dd9c1e5bb478e21e23186905635fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc792452079c45fc6574c1d7a5410f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b878034519610d323d0b03f7685b23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab766444a38691bd7d96887ba7814b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7f9eb1905c4f255a1661bd22998c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56227d8e095b1f9f6b70c2aa8958c5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ebcc7c70517172f016ee5031637e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63685e1d68f425ead487a8e04e83c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84aeb509e434dbb1cca229024f78a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd722063c7bb19a780b6d004580cc6ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f9f73c04b365d79efd5e5a0a6d23425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87689a861024ebd0429383315e68a48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fe9b9dbc33f8a8b1076265c1bbcbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad476b6c8ffe3c4556df3a7ccf7a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99341ab03b2b5073d2cc85ba7839b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ec8d7990cd0d454a5227b431e5806430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26993eb003042cbe9c00e180c51b5e8f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c45f24729e7f71382637fb19b8fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a5287e8bc6bea6d3d2750b59477c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6506accdc6aa30ab50a432ff37a87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93fc14a81121615d6d88feaa0aaf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e43e2a29ecc2a23fa6471914f255436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ec70977b0d9964a6706fa1dcade49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cc4387bad2584479f0a87c9ce2bfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41437d6615f117f8cd285b5269472a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8032ae546fae91dc239a64293592f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412fadddad95fae6a294e473ae6548441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70f60e83798bfec46ca6a26dd2944e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce42f3f224030d737987beb6531b5d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cc24bc237361048a221f2f4eba39d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb67a4fb7751cf4ac988a0bd873132445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16569fda7dd411a24e06e1b0f19015446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2703adccbc91b566cbe1bb9097db5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35f3b3c774806d16f873a8f8c24448448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912dbe7288980cfb636453b5998f0c5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab24792885222211f11210f7be4545a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd3aa82ed10c9631644f0a30d5895d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f9eaadbebfd77e8382084a9fbd4f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e97a315a0ca90b561c3c29359e543453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96cd3639c015db748144b320361e61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf627b5f8cdafaf87366ce192de1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88306ae44c634412582005f7828c0511456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e132d3859138271ed6145dcc1d4fda7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cf939f380968a41ba5d442e94ca84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0492f56fccb2a050c7349d82ed1487459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5675e40c7be1137f1190178b72e2889460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82278775b90bcc2ca7e97105061c6bc3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabeb99a585d81c415e48e051908a6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb3116623061fdf9e76b7303133891463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ecac17dcabcdc871f306dc59c614464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee2321ec2e4a11b9b7a21f83dc76e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2e17c3aa7dd261936ac73213d1928466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f278dfa6982ebff2d42e76f21f03d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f93fdc5aa75cb44ea2664a19aafd03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc3969510ce3f3a12169fa672484ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deafc5b19faa2fc0c5fc300e7fb19b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a0c007489fde1abcb3cb3e4aecba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13042d116cdeca683ca5618a561ab15f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c4f2eb4ebdf742c8330e31d8c7299473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10b676dca7a15089bb50ff1c6e159474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d303b2b8021f1a15d18544b312a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28a6a38991ef9bd2b19392a820db20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2a64113931e733d331cacceb0059b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ba625da01f5bcb7e27778071a3fb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f42f0360e7500a5eeafc5f19f5ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b83e8f18da74b0165173bde328b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23206214e49a8cb1447f025db196964c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a27a35e95e6bc79dcb1129423027f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e04b07a1c0491dc3f5d61c06913db8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbadd66026d341789e6bd54b8a4ec6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eaf0eadd1009eb506f5ad23b016d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511d0813e3fde30bbce033f0549db09486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514c3ce0a60070efc5777f914bc6a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228940860e5f728ffb46982509ba45a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3f8e5d261e46af360f6fcc0cfc63f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3d22e8e9407b79d728989c7d8601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606868c18b575d1b8021810f5f5adba8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cdeb23086c299f0c63773df97e8fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69afe4881fea364a68f281dc59bce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370438a2aa2a71c9eee12a51e5d1336d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c2052d85fb1b0fc0b05f2495b17d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc47cec4235644c575c03f2ab3b8175496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceeb917d0551bcb3d68b1b0ee93160497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15970a4d160ccfbccc94985f8c6ccfc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4322e2502abbabbf4fe4680c3d4815499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45da9082cf932da6f0eee9984abc76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dec11e99529c6b3364b3ca0051052501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb32957234f30e2d17f831c24023f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda6408763c3c743956ca2d92164541503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44197de6df1e50db7f41c9a863f937d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c41269fbe2005fd027cd2c921c337505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac48c7f94b55c94c32410ed8233404e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ffee80e766bc4dde93a31ba50a2b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60a4ea1b6cf04d5bbefa60b1f34c33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2afc05fd34e5a6d2d890e9330b8c04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819310f6435396a3b0ebdcf83d05a9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c1db696a7f7272a1d93af0591be66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017c1f5903b25f8dff4bb1f96bc1394512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ad3551a382c355c1f57d4fe4246a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86393f096903a3ebf92889da73b827a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654810e6e55c41c68244ec7d88b5aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd2b4d311c05a08246a5a4f7ceef8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdb191d4394863a8742f5324ee96a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f4b4af7ab4f9689e804365c69e10518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b89e39e0f6ca742382134af7ec508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c0b750057bf849e851e0c9b5b328520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea568c9adc7b36e83f6e6278a022d5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aa12160349b298b7af933dbe493c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57050a826ebbc03cebfa8bf52334ce6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a9e2304e875ee9c73161f852d431524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d376a78e80a971308d982b78394a947525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7ebd47afef77ba6e8a13c8ed72bf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea2007cd319909b77d7dfb15d97b86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9547038d4af89f4ccf20351fac2bb13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425337e3494946903dca2a2cba9d1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a8dfe645c22ffb96b21e039b75e33530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acbe7657dab0ba18c8f85d21e65f72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd500ca5a3ca8d8e04410ffafca179e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87650579d7d36f37bc8c6e9e49740b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d40e5a5d66b3e04f119d5ca8166787534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f13d5e1897d9db01bfdcb0acde6b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179cb388d97d2646cb3c0339a7744e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be399e75528df249c93ba3e3987de4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b357d9c56fc321816bde6f1aa01189538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa116bfdf54fe27fa12f6f20662f52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ef52796d748559738b8b9ce18d59b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c2290fd2bac3f985ccf8a666ff96a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d4ffaabaa76ea9fa4562c8f6aa0e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89d47a843648381d61c8c30a981c53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc48f4e0fa0029a331933f5cee04c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bf8f78de81088ba3b861a1235a030545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc71e406b44d5a419ad692f63c7afd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73905fccb8b61f9347802e31e70ea70b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbe977d54d741ef4764ac84bcc4181548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07452953252e41392de5fb48fa4ce6cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736143fec6e003f212985bfa423b8a05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39e7cc67b4d5611271143d6102c605551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcca11d52badc7e5467e2d693f483a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65239a71be8bccb925fe34c0349ee19d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad7f45aaec9311577e4bcab53857d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5629b495587fa89d327956fb71aa5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447249b2519e3aefa231c981f44231556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d626fcdd891fffc609cb8565ef15f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78699f6a4b74187dd23a9d461102e6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ea72c38bac4f16b8e61f84ab2499559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d79ea1c9afc36af9432a2d3e244c6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a50e81ca2f396798556507a8f2a2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c35e9235f4d42744f6894235323b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102b359e7b13d91eeb863f98e0afd25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bddd5a79869616b42e7e40ce2ca1c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb54ffb70da0521f85194792f742d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f07bcc4c8db85ea2e4a3730b34d3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae22203f5a522f6d798bac10dad8b0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0909184b63f2c6f1604a9661b0cb3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd2b32be3c5bbe49a587621636752569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f6a9ddef9cc91ee23deceb40c78b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e640ae58ebdf6d9106c5b65fb18c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac722619ac6429f41dd414d01a919572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b31491467d2e7bf191990b34b84cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aa9e92a544ab8f8dcce6599f54b24574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272e032a6e885562be549c08ce190d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9146e522200ba947c182815ed37d8d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47460e7066e008d84ee758b1198706577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295cf5638fccbf293a16ee61d9960d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee855df88cfa185f520865b29bae0c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083de3a0b41d684941cd50de94fab6a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d930f8f0923818e006887eb1e775a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c6cf798fd1e72b817cc229ba964f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bbbef33bdfa03d44c66001c03c4fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae654776a89b9036cedf26a7753b7dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d38160fecf0cf2b898f5c435ca0fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6f792f81d2f4dee8480cb6dda4c17586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9e4e05efde511f4ad221742bf3ea9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76174c2c8518acca7cb90517c4ee3319588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbca847a9579a4176199af1b5db42c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8177d50b0dce384452e4f187af29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3aeeb8dad2c9fd59032495c449b11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35684c86425dd3f4a720e185e9185257592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f67c941053e42b535ff04beb82e2f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8934b2bb54db5aaa4c37a4e585a956594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcde8574f2569514b697a801dcbc05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903c077eb0bb486e2700b4fea786e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842394b6b2999c3b372b8f4349ed081c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b5176cdcc24e8ede20eeac432fa5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a0c41202730bf6674dbb74ccb09f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ee033f5fd0c2f566f61991f501e85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0c577d6f1801687171a8b30cfc78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468e8414729ff808449865da52be6c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df519d646fff91309bfc25f07ad14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfea286f0b64462a85a516f35e193a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d74c49307810238eedf351dd70e8a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3c4e082f975fe0d9ffa6112e9f904606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b6f00fe7a818367e3832d407231a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec85333d0b2d47a9bdc4932cebb5b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368693907c9cda277671188cbe6d542a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a82edf0e402f0201b3dd7a18920ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b301e1caa7b1fff220bcf310c3d64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8f73185ae5fa48c5cc7200e0427c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59593afb36714bdb440acdce59cb4956613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83816c8633adb43db818c46bec649ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e1bff4d575963b99ea01063b61c94615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e139bd6dfda06d97b11e19d9fe22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab9dbe4bc8b011c33947969305c8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148988f96d95df0ed1098895238404f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5a83df68e6185444a686f2db4efd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb51f8d76979e0d5f72820f2849f914620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88616bd2d2fc7155f551dab9ec44cdd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9d6319ab51e03896cb9daadfc2ad9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab7dd2ddae92a60303f5851cce30ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854bdaa3bd8139c43168965925f0049624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e310a2fc5c8cf08bb06f5bba19e19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16c5b92739b3cc2b12c6805c9a1868626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1389fc85eef7fae1d2565567e53a30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299b9603509b72edff565f95a2db221628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c4b4d84cea3d0bdaed8abc31b471629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0b8ef5b526d2b9b64e16935a2d20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8a2998b55f9735bc58dd25f384f99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb673a3946da949736eef6d97128c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b33e206ca9ffa55c95289a0b581f0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0eef34635b76c864dc74b37f9a9ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f9f659074937746d0fcea7a0a2b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36336f6af61685d0d271dc0283f65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59cc6c78c5a32b0e28e315f3f7cc3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24c21d865289d749ace933f45a589c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2533af195db1cc7a6e6e7b8f51325639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18bd3571633d831957cf203ae41df5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740005156c2b88e45ebc156867f2be6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70282ae7a03dbaf4c0d6a70a441c61c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a605b61c6bc9738c1dbd32434bb3b8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2463d82415464e23ede671137ff0c8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6ffb89106805180ae9cc1f521f91f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983dc42ddb00ea77c92ee21ed142a7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332bfbd000bd0a522a8439950fc763647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5600c0dc14dd40686684efb3f5f46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89e3343e0913808a27eb9b575df87e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61bcc3a532c7f4d24bf0dd5fbadaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588aa7f1bfef231d0e52aa41e3178e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886805fd5f00dcc0dd48100834900bd9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f925aad5b92bb086422b76c2b18b99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fabca05dc3f8dac7df57b3da3b634e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce532ccb757428ddc32ed3407af2a700655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ccdeb20c47e7f710e002605030c2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116f7ff6b75c7bbfb1b5cec9fdb301657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6644d93d094ee7c3ca3cdcd6dcb596658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56d9020c3905120a60ffb8bbf2ff55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07357e07b7e376c8433ba5d4e28ebc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8c322333d9f9a1e22c702be48172c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dfeb0b17eaa3a20c2e34106c12374662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064edf7fe5ad395874b3ebcb2f95928663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97b3295f541c70a86b72e53670fe84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6b033c2727375f958b8f5dab31a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52187650345c9fc9b311c36d621ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf98968ceeeac6e5e7f7365daf4c2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc40de2b964936673e9ec40f9783c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48110d945968a0cb4079cadfc454a98f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9aac3c4478a438ff721e0f6556d76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4e9247a590822768786c17ea70db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf36eecd27bf04e53efe1ac2f34717672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814dcba9e9149e28690cd76cffdd90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f9758e7e319663c15e83e7435435c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c7ae3fbd93db7442112506ccda635675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f88aa0318731cc2971a8cb7d399a1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2fa3aba32554912355b1c06bd3beb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75cb0bbfe65ce3a57a7c36be3877ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7d0f553e0ba960bc5a25bf7975847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438e34af0e8b78fe23109f426275b0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3c9f918c43c1361137c0b6469868c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8d9176e37f7094b3ff9aaf4c18bf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d1fd4c6e058660c3c5620c6fecbc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f48b5f15db7c29a24937c9f90e687684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8801c4be595585f7c25803fcc2e735685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ed2d8121641e935e82f51a1792baa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0bc50f028e25f992a04c8a8a4d60c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd5c53a9745f038377b15493c44bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9faaa976f9cff202632c000aef57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208b56c533956e1ab28196f112f3c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802487b2db13c9e2e831991c0db3d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab271e7b5cc56d7b812fca7e6638a014692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746afd05d3f285910d8d56098c4c7b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652116f706e44d9cb13e0358f0f5ba97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c439e3c749ef6f7017306e9d109fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5bae220594be7954db982a48cbb8c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f58fbdc3de75ba6fec9d3a53669be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3f33f4fc0c25658a524c1489101c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f66d19207186df2d08f89ba0c75453699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b182b8d2e8118c541b70e2c9ac0a0d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae0015a747b14c97ccd6441602f3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f260319f3a51f970024c916897fa5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4e2a52b44e03051572fbee96464af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6819536222ca7441aae23e8e7e543d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508129e452db233857687f7071befb76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b77cacb578e5451acdf927ccf8a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d29ed553ad56825c2df2a4825d5d63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8598614131ff757f4718fed78ff2023708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45a092f096ac1a6d7fa3af0604c12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d834632d84c900428b1852a5cae4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d1e5d8a965d4f9c391c1d2299aca6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25df87ce87c7d379089ee3e06f1d274712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0c3d72de0dcf20ab0a0144ec75eae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07dbde4ba8c2e16e9486474b05641c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9fe0cb882bbafe814de5cf86ef4ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d43b6e8bf104ac239132804f88bf4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b56db5e5f25f3be9135d35d7307f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84042c77f84835677f29800d03ec346718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a078e4a264e521e3dcdc7dfe7839d07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371f9cc06182fbf2dcc72c044785dcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f071c00abbb93fafd4d55736f2518d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1d3f5b6202832d1ec5089a78723e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32671024fe770f00462d206174b3ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a2ebb8c4def37d2527990f3ed5dd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8e209716d83675c41c1bd4a6e03ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36534ef66886a3a0a2182166667e6387726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8964af43e8ca393d06d14827d637b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f04c0829dacdc50d9df1430de94df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b55754c61195726811b74d3eeb5913729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34746ae2765199f0e1fb6e084ae4059730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccff07adaf4a905069889a1e01cbf4a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31a6a7b526924a0ff989c1233fb528732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635fec6d21de34f442f0edf80d33b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335219022d6f18a68709fdb7b1aa67734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ebec165b090d175106e80d67f6b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa8f435ec77b54e5f632a05229435736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af830ee6a28cffac87109e99fd328a78737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b32a999338596476f9c8bbe2d61dae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1a8471afab31b18291f3927a41f95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147ef8c1785444b407698e09454b7b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796c4994cd5482c25b5ed6f09db5096741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac3e86ffc59df753f74aed19bfcf1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36671318ed40a8476e109e1dc5fe3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a3a4f095f6f34e19fc7e34302e308744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e84581c812e86fc762aa710c93e00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b9f991a1c3522bbe0ff5496252e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ec655420d26635a8756d069633e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea272ea01049784a4b659686a73d24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b6745e8bf29573aef6d1939408d7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d8e4f4b9ed1da414dc35a06f56bd0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701698e015282fee66b56f982d189a0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2ac1e3b109fc467ce23ebbdaadee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab1a77f50e4538a120374d851e86f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec938cf07794007b1f82e47c82bc783754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd28efd0ed098fa61833d1390c9286755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed65bba5d566d35b9f57dcec50ef46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd120c914297322c4281cb1605453757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067faf5ef1039b3f8cf5e301c0e891d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b827bd5194b319873f3b7786e62183759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b6d0b5e1e619d77aa3ad4eb8cb367760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0034f9a3eb5c8e03b79c65ef11309761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9edfc0c8d44dca39c679bb34863103762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be099f4444d8efa5fc8e414d6f78ea0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7d8359953d79ae0ab776fc93e9069764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1162efec29aae9e8adcb8843f7a1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872cd94b14a619876a97b1951aaab34766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a86b0c27d9b32f87dc439b6474a1f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99b8d06950309e36a6aa2fbe8e3d4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b82249b7086ee96a51cd7d71051ba1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d97484348dfbbe8cf84ccef1ea82f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d4264f21eef805c0f5157df80e861771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6d7f44acec638c5b1163840cdcc08772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68de52a8993267eccc9c2485934501773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a7a051684fa79241ea193926cecd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8ca953c6fd9c956889e7973461715775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7636b23ed324c0d0d6fdc2e1be684776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd66b822a3ef49f174f32e2ce0854f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d1cb1a81076bfb7f0fe34d62d311e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f07796e88859d68d1a6d19d075ddd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b06f7d83263d5bd8f0fdfc4793b9c5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc264269177d0f09cc34f1084c41c2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5f41dc59aab981d9ec78714b1480b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1294ead622c616737cfab6b6b57103783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17583402c925e696008b92666d8c3abc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ea0497c514bfc7e2940b7aa90f89785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b35f089794c1f245b5b06d5af77755786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9fe70e7b15ebea299c7bd4aded6a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc0f47adeed6101582b71a56d7734d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0d3941a7d92829f08af8afb8199f1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8d8ab8fc2152e4c7f91bbb7dc1f04790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03d220199514660786e3a698686b7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86ee08c9f39eee6c28bfbd463671ba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061daa9887d30795557604f71a10d7f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1166fc0e56cef605e7eb0df8060d9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6836be72d6759cfe22df00940294d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b03273fe085569f2bc2206374398796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb6053029b6aeb268d451026eb83b3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e2f7aa71fbde0f1e298a2237337cd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240426d4a61d9025fa3cdb14feba2f57799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d19fd82702d5394f744e4fda34ffe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b385c89e79531fb6ef723aae57f6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec571dbee06fb1648eae8a3cf8b46b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30256461f3c6dbe939875ea413d90b3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59018514abab76256d9c18d7776afcaa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7da98df5040e195a5d0e975692f5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895560e6575dc14293ae2a6f6df20c39806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cf8fa97276b99c14e839609e01f1d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bcbeab648e1417124a567dfd9cb0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852bf7976f3e46d4f48fce9def62ea4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c3322d917ef3d556d61475655e4b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8856661d4702ac2445d35026000b494811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accceeef23e077dafb824bd00f6be008812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625884fd856c1f1753cbc7fab7c0be12813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5966abfa9659b2973cf654118eb09814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac884b3dda162e7e82edd4165a9d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661210c8f793150938d1591b593943b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446794a5d5ce32a160165303c2ab958817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19607959992a11cc1a2d697087cd9bdf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af5b11d1cbc96abcca5705a08c8af6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be2259c2b9b3e76ede717b85b82491820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e76e0beaf8e7c446a401f70cb9ccd5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96c44adb7c21bbf9f8f5d241a06f7c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bba521a8fa9c6dc71859085bb1cfcb823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25007c8e3775334d05d1bacd4644ea4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51982aec24189d870b09f6d597e1d14e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9322a413efec09b5c1a3d9898829a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebf812f9c2b60ba3d07a4748ce022f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac817b37ab4213fba596627b3c7ee775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791e9fa13fa0fa4771c7eeea26dc5b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa5d540b5e528ad790dddb256ca0a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe83c074bd9e57c2cbfa78d8dec23728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2d2e24762495bfcc67754a611d9c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06bf87228e616f6b829d824fdd5a8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23ca5f92d4842fb8005c0683fa95511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd5196d6a1d55f7f642071d4a44c7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caadaa47130b9ed54cd79ed0f2e0f2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4c5f607c5499cd82b1670022c5ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691bf862e10bb2d100fc3b76974cd0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecbfa47d468669730cc831712aa9e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb2fb2212c57daab3b1ccde15655fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1032e6250a30911922cd12800325f8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c92811661e2085f8887d303e1503519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a75f3985700a6aaee716667f465020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395563e6ba40a992c35c3d0b2bda1f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11df82012168a37c0992b7f211ca1e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e505d225e42ba9b3544b973ca177e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b0fe4d70249034f6961bdd0091b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea9768d157fe765abce33f344cab625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a87d799197090fb21adffa0809526d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f140fad913148af93fac769fc7ff6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53cdcb9a40a1117eb803c5c23f8f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678cf290d84e3bc17021ff38f28f94929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5350dbbf7860755e85be8926b60580f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504f9e76fe9c1e326204cfb2b770fb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3abe7b426f8e64b59966a9553d7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0a76f77f82d3aae355b345476a0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335da7de60338537524d1c70ccf0e7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc02a531325b171f48a16da7dc0c9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a8a20249b02c752eb2ca18065b44636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d27cab9866e7ae064f3645fa3681337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bb35a5f33f000510a759b882789b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c76934b203498bc59a1064fb9cf2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134e5e3ae9c1f8693f0d3158ebe7cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45b4fdd7a55349c1ec452c6fe02e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a391d39f0d8136b477a9d228188e88042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493dc66938249bbec951f00d9c7633243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716501dbd1e4fe1772eb2ea1c30f56a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536dc8a2a6eeb1b45d801a7fe063c0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db12ed4a5b5a56672b9732ac1443346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622f042ca97044f1f6477425498e6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371736aef108fd5127c129f9edd8ac3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250bc3b964e910843e4d4604a1b3a3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303fa1741efc389415aa4a85654584550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d409c15df081e353c45fe78bc8acd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb02e0f90a19b1658ec0e41256a5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067004b690437c838ebf065e97bdfb6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243630e41c3fd06c6310094827f4fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97bcd800268c439b56fe5b3fbd4f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6bfcf06cf5dd0940bdf6ca07674b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648a3ed091cf3d005311de6da7b49757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04340217941e890c035cadc1719faa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929bc0630981e2417b6126cf79c84d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0d830fa36bfa5ef55c9ff9d8b144c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3998e1230607689eb3da4d3e8aeaf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ff1cf95f10eeb4d70667fffc28e4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5798b8c147bea80ee7d261f657fcde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df45f0482386b81ca14f25152ec56d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34277ad3a82247c21d2d099c8860d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054edc5a8110c02ebd21c8ef8ba8a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02affe5aeab9b6510f17c3462e94948167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c818b1e7f88b1234805cec2cb27f62668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e92a851c3af896dd934817f1a96969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a304446a682ba0e5417bed0ca035da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0b2809302356eb046c6765efaa4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137f63f94b52225885d4af9451444172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf4ad09edce4535396650acb140aed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7203d36d7bd5bbec8f915b93e770a6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56edc7c16b8186b4b09c6d421ea585675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d4b4a5db27dabd18d707eafb8007a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18064096e28cb42a69c4934d13717d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b1d22857650c10262bd592628b71d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea635d5f1e8a5767f239dcd5bcb8f3c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053558cbc1ae09ebd02d3383a02f8e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097e33d71fd3f50e4aaaf3afa8485a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cd2becb7e5182aa3d725cded1698382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039350e61e35b1e643ba48bdac443e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48215565a58acc9e6bd3e8d57d494f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a104854b8e0ab1c14d3fbd7580cd00e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eb5e421246a8939b5784e25f5dcd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19719ccb72aa5907d05abc678be7bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e17be37eb056b928615335fe56ca3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a00a396e501c16d0fc9f02b12991689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acf25db3843547cc68de7d18db551690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4515b412e58f65aecaa71adb8c343591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17126a6511baffdb2b3fa1230384c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc513921d4c73e3bd2114044e0665c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e26c060df2b729c94a1d82757d0fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cebc5054afc35ebbf3d70a00e4ffe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf562df8d85decd546f39ce34314477196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08f4bf423c619cb9801022a61493e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057076623990576664a3e478b7280fff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7d947a9ab48397d12fbca6ebd2bd899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44665c263042cb471a59a97296a492100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7bb68e0604ac4c4e3b4cb978f66a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9c2b5b4a7b1953aa6b54ab2f0f93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa071630cd50740e99a100afdc298e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fa1a43bc920cae9e343c21af503da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def028dcc4a054837da0f1ae80479f4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c388202665b5948a8b0624cbfbb5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef875c19a085c97b422e173d6fad6761107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f5e050e56b013ff5040332de63a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4482b82a45cfb4f9145c9cca7983c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fdf53f35fa7419461cc257f5841c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60d507ef3d3e9860e449511818d7fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf843c93c56470593d149b1a34d090112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf86724c2e13207ec15f2e99ba91e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d9f504447653ae59748b792ba62b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd2dc76f04204768b789416fcca017115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad2c850110e1e59ecb92cdc07f0f50116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd84f187ae21d277ecebedbe390505117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76531b97801e3ac1efd64a93ad525edd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d820d6d3b15c0a0f53d9520892acc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f52d76d6ef2bc96103d4250f8ba8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d0286f55afe730eeeb54a608df2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69441618d52421224a01edea5ac65d98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe74c31262a7e145ea65867397e5659123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac928b7916e06efa85005210d00e80b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf049fa3481ca8d10ca8743b76a5674125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d112323a066192c61d488798d50c409126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac3a9f546935e9cc7ffc4c2e937f2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884c3036d1d582d17544b48ec2c12cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923979be98716423265392bc9f58464129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47396edf28f181abbb024318994abb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dcc30bf15c79036c8f6b8902b33aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55225ae58adb519c59ac55898acfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfc88ca460b351b490aed6a80752cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f3b5a31a60fe49aa28081f1fc1853134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea835db98068eb2b64cd36771c7cf78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66d5658982ba0897e93f44ebb02da8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ca5bf57641373cc93ecdb6cd06a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff347c0c9635d3224ff6fb7490f0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b10bc1e1880d56f1f52d844a76426c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389b9a3b7cf5b6a70c19ed04ec0ee7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d83ec73aa60ea753bab28c93cd241e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8787ed076f4edabe3772326d4e89f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deedf4ed4c2d602efe21e7682b32e0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdda81a3679ff15f64fb3c6df3a6b6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cdbf63a8968c68ee5f6c61c1e3057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f10629eb15737d369c3b6fb21f0a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c668c0a2a95d68142f14f3ec4661d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b505abbcbf74b6d4f4235eb341e9e51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23a1a9e54fb03143ad9871867995b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fb4e2c8defccd82342a06c2b12bcc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20f93acd45b80dbbbff4323055dec4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec74273b2a068d22a587d520c38bfa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ff886561b5b939b40a2cde904c35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53604492e7fe89823b11161873181f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685082143a72b5536f752125c7385fd5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2e142b044654011b5231e9146702a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da9cc950350d7a4bf7420e95d7d042157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f491c43b71c4c184b635b532c04362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ba73f374bc9ec3ea954a8ef05bb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72384645e9d5b13a289cd89f8a8f1ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b64e7089a7b9aa5293d498966d68f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad127f77d865c3010d3f05851538a993162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d66a99730f6ccdddfe875a50c6fd44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed39ae0d585fa8e09e363e6851d62f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d05304660666b3d04e817ced0eadb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ed98c102869ca55825f7762d1d6e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408aff18f35f5fdafe481c93ce8499e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d74c383ff694645012e39a9fbe8f10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c6125353b3a8511c12df9bf4a4a7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255347ee40f89aed9c07808d28f0372b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4edee77e386855a44f28a240466469171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d64ec5b2227cbbfd9fd427b7d330a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fe5c8de26efd50e3a32dedc99b49c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba20ce84f84c90b909fdc2ce1542ac4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bff59aa17dafb8b0a4a69d6f9edd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef09e7a04036822e4c89671a5e67c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52203f16b7f4541e6a8e4cda3d8784177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10c74b29b88a6add678afb6854ea5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be820c96caaed17fbfda7658a8c45f7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0772412185a0ed3aa08d3f5e7c8a1d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb0c6fb8ec738be4e05e5fac5b30c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca7d64316df0f05f80a2467461baeb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cf53a701266eb6fa500f8eb36fe14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa99dcf6743d90fbb2b1b209d48613f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b2b75186308d12f9eea36841e406185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e88448b95d953cb1548a916cf35d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e4c2ab0ea2f385343b24705d8d3f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a912e3b88f3bbcc0e55e4acb59040188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5d7e3ceae4ad00429a3da41c45834189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c152fd4a8aa1b613e6aea84a12c536190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16deb230bffac5db2ce8baa0d81cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb79f2d49c8f59e4ccf290b3bb5eb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee5afacb6e6deeba020b2bff5c8e8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb5bde913d256af42e2ae34304b285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189052692c06da2716fb27ef7a788c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e576fc68d377ca9d4d0025fd93cdd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebc6378f071664862a31cbcc37153197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43edd8780635f1a2c5d2e47022ab181198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f21e3af086d40f6bf19a06119770f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d196f36d67c161584249e64900174200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7e880eefaa228686b7e63765e51ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0455468d6a152c42665974f9c694d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2fd8a6f882ddc4afd1a0c14321536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40d7abac79a2f3e16773dec28b7802204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694bf16bb82948e00807f8f817cd008205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c9e4d114ba0787d93dda79c55cb4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4c8732cea430e66c58d479767ce1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ca52ff3d047e1b7f3d808f125e80c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3d7b40a3bb6ad71c7ace75d6025f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd9fa465b45a4d7c360cc463a5e4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e27f2c206595be3527344bb888e03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9251a9608eafc36863438e0aa6a6b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f821df1c59f0e39b9cd7bb2675ccc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713a40b03c5dbd2bd6617cf69267934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d20a9339c6592bae91a0d3601b6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b40c5d7aa5145104f5876b218a44a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308903fdb1f1af68b6ed81677ed55d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc233e28a05c1343182addc821b679218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d865da20c82ae32b14f73a71725f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0397aa45a418c908f126360ae82f2b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731245ac5112a1eb97a780f28cb01f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8fd2b5a670a2abff68989a5b9dd2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eb8068e4b5ac890e93e92e38b049a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ff897726509f73ccf6f0b58f98122224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b71aa58b438282282a9ce04ee34e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed0fbbf75818f51426df960c8e4880226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dfc9ffe0ef5a1c25b9b6090ab7f9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad916094ad8bfa9478df41182a6d1507228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1981866b5f2075f08c5c850784b15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf506c01ab6cf24320161085ef143230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808430a9162541b3d0dfb2e0f1ccb340231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bae957665ce536fc761f74e66f7f27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d85268607dac56dd1341dd1cc8389233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1db3b87746f59a917f099d9281103234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd309eb647791476a17e7651b583bcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf16058ceb878e393b3bba28db6c84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a93b9aa19025558aa70c70ba0136b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7b3cb97586a6de656798af7d7910238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d353495367ebd9082d11454d59eaac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21c716f4027163573796f47e86af3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e15933ab662fd24753c1e3a1ee85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13888d6ab3a74ce9d885a5751f975974242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cec4d4f471be1a0d43353dc3ccb84e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b697907db7ece55c52f4eed778c51cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127455ad64b06a88c83b58446dd50d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54560272080b58ebf2257ba4f1cb6e7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe27e15a87b4d603342ba8dc8a643d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235af1be5be55bc60a9deb318b2c08b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b05f1cc7970ee2897699ab67c7627249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29709c4a31e79b1a1111e67673d97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8dfab1b735a058c888c573f6ceb66251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ef3a8029f01eed96dfd0264a861e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e410f52c96139151c566652831e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9e61f3c9c36b7896472f4c0b7ae83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7dda36ab34ec6c72fc719d1b4add255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c99cdd370a3da06b5b125fdd06c727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa7e8238d35c10d303b9a7c418235b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0bc68d7c187c796fedef3180c810c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f043ff5a7614afc7cbfdb1f313c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b8cf84273980ba9bc83cf2fb1de62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b92d901230b4138aa6d53f79377b2c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ed96ccaf546c7bcc82e23d464f82b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0183e87e174bd82060db15a2e05a863263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a55cbdc01c8641c5b9e7c18b28fb36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b29e62e5bb94df76e8a02fd9eb5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d03dbfa172c1b13c3dc2b01e4f1077266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570e3c5220bb48e55c43f9bedc26499267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a298bbc2cf03297e5084f74a8122fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b2965e487eecbb0efdd33959a8ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f91a4159b6416cd9418943b01763270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefebcf8040dc3e6d93b3cd977e470f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e1a63f81d8390f6fd95444cbf699272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a4161f97b7fe5a29ac40581ad506273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43358eab40d6f17a5a584c33316ab05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c657d2a4d11ff3e2c22e32ecdabd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7753f4acda7b8222b8c2f4d25fa2a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65c304e3480296c40d479dc53cdf4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a200bf0b3abddc54224759239bef3dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf50110ef3549dfd768c408cb0afa88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb4a2fd48aea395725142c73120075280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c6a47ced45d5f9070bb7e93fb4664281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9d747df07152b08ed6cd82d8559ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc0f7558ad7ce89beaa2126751edae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd28533af75b61f333c03bd6c62eab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b80f7da6bc24834dc786805507892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973145a44fdce8bcc6806789676189b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05c21e89346124accf6d22f13e6ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269b64fd49c63ac7c85eb8458660733288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f3d6736c21fdd17e12d0dacf64eed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044922b6864bff07ce5a8b2ab130d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608741961c57d0664076b22d1627f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1457044cc8bd00aec7d659237a0452292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8941005a2bc557e8ed8d8965a9f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aa50c4450270b953b2d2fdf480588294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec8406f5ea8d0d0c3f33853952571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4ff6707871bd082e1a9627a4c4b09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80178ca47e2185e7c3f4a19caa34a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675332e90cd720927515b930ddf9b11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e143956b829dd17b86271ab726211299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad974402744a395c5921ac7283ee2f61300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb0045b93ad3830f2050f289ff11b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86be7b69a190e6e91082b3b493086a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec79901c2824616d6ed1cdfe191621303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ab4eb051c6ed79af830500d2b58c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187043f76d6059a41534af39ce60e3ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00120576ba89275bc4f0d0c7146a034c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1b2232024de07e7f59524f33ccb3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ff959e4aed2a5163d962003dff1a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837f4921a73aecd21d646cc2e58669309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6044db77b1ff688ab87b597e96172310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703943016718bbc5603ac680c8658cb0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dba08d4f61d302db30cad58808dd0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd782c222b74d8149bd62ca23199a3df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5fd04de57f3979d378f79294e2a71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36055d57b1988bdd27d585453b951d51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d801a3d4681984bee69d5ea94cbedbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83bd50298439a8e33e6479d66bf02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ccd7ab3394fbca7ab7bd64e548b54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0704518cc81db23c1981a9b5c41f3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133571ffa8bbe01b1e05cbdbed9c868320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d680704910fe2baa6498836ced996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948565978c0a0aaab2e3e94a8d39545322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46553c570f5960be0c1d9930f30bfff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d080924ebe27a653a437250df3e85f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f556aeea97f76d05350f935260d9f78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16fcf1d2668737cf58a0329ec81042326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e733142bb64c45289d43647b498405327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df494cbfecffedc359da95669f316fc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da32c33b2596c5cf8cd1d6a1e9ba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051f00233a49ddb0f3aba829de0ed8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878dfb026dc06efedc8930956924ff7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f9030b692a9c79c20630abed07d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665903f2e653d4c30bc4b91c4788db24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b68ae0a3d60aaed04fb99ae37eb9fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d27fc67b8c3f99bdf6f1ae8edf62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52821726691aefa5dd2ad18b1870c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e19ea69a32335bb801a017fa00562b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8468d2341b57a100cec726fc73d21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78f8866d3348bee10e5e63bb67d900339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf659533ad0b85413ddcbe478bd7f23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ce5a21178b6acf04ebe8660dc752a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f09aee2e2abee7764049246b4a9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec040a091ba25dd95ba62ef2588249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3133a6a31dece7159a1cc620dda9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075070b6fc74e505b5db0f0b6e6deca9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97a0d91fe36265dc6ce587a022cd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b684b8e3bd468117ce1fe1488b29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6e88a1c1a0fa2766845f99ce62530348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46fe612cd111be3092091587826c36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d486d46b592c6cd1c0de0e606d54002350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecbb00aefa5a0b6d343568c836db7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f70168a36d70b43d36c6a4e997f28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87d267374ba38669523b29a20ce7eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5c742eaf8706510da6cae9b4fd75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b2c4089cd947d288672931ba498c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ff604932d9ae62a00a1c00a84946356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa6359294a7712755436d21e7da161357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e83b18a63d4877175f456d2a13c22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159afedfbecdbc59fad702920fa3e8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d1fcf57c605741e2243d1174ede1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455dfde160def3152d23fd91934b7e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333e98f4f27033d7573393f84c03fa0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e30847a103a7dd512e5545a6f5dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940d5ff8f28f98950412eb91f340d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571a2e91a36f03b05e375f89092f3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c415d2784951ffc89f7c5fe279db0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6498c05c28271eab8300c06887a41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2776d672e3a71b3022de13befe39d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477518b17a86718d088fe90c8773af7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5ec82d4140f7f02111ca3e5b7404370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3aeafa6a93db70d6344c9acb0744b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d8a4a15ccbf1f3baff0cb1c880bdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7f5fbaeb14c2d19bda588aac798ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9b168f8ef02f9eb807fdece6017d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b97b5a28c41cd74b87a7eb7470a354375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad59149bc440ab5f5728eecdc7b7b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6064ee1790730b99f2b8abb6aebb3b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f13c52e0a3833aa0590f94200452d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d37e4daad2cbc5ce4f16326d9c648379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af94ecefdc49e5c03bb5d6284b995f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a88b30fed029dc22c7333c713d52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9fac07cb66208ef73cd001f26161382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f174d3ad0de2ea32cfd2c3184293af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08480e1faa1beb664b66935ca03ee584384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dbe8bddc93f5a77a36215db066bbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19873131a5cc76d0355ddf915a936e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162273cac4c0a4d26be3d609ab64c72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488dc49979717539b0fbabcbd46d731388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a8958627ca19657f4065461408f40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5cba0439cea849877296ebbee79f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc62d361dbc6c83ea3fba573c47055391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234de1fa52f870ac852122ec2124d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78220f0581707192508a680126aa0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae5daf4333e10d935d4b31386967d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3f7a2859994f0a36374a274f6db8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c75fa186d1c3440df6491b098a9a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6136b383156c1e79fa650615afef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d217902a8b628a3b22f031f9bfdc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c68d4103583f279ea524934015a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac46891710492bc394cda41b270f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c869e0f51e45edacb45a52ed95e6af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1958cfdae602e052ed0225b4f81b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1dcec9a380d3ab198d19e64c3173403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c638324352fe08706352fec731d48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458bcf3771ec5ca79ccf8f2d20e4deb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458972610d62d7374189695fe233e86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b44ab2a3b4fb14a7af5eaccfbcb4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e5fac9da45a87d0341ece0c5184ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bef07ddfd706c2600d12f9924a5cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4336874a8ed51caf87297cf3b4e992410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ece21866dbcf385fb15f62c7cd35cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1d9bb164c2071b80f99514c13085e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714ffc8edf20cb5eec292bff33fe952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5f3b9d4735e9933336ad57d4a938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adabe61ec9064542b07593decf7d277415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8803577b359a98e63da46098cf23c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9ecc9586accbc1706820369f5b41c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ee4b59ebc1db15a89cb6882337b53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0e51b8774242381b73fc41023774419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef061e208517e8b60a4a1235d230f1c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c01449b2496b2bcfa96569417084a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d3e711fa6d7b6e324d4b253d6c48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b838c4b2ce94ab06ed6cb61e9edd65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc7eb864e094997bb0efc0ecd2e9c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf173abbeaf49d7af092fabbb8dfd91b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924199a371ad32c63ff74c30cbaee40c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af13c7eaad52f33a1e0c3d3cdc7b15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad7b032f0990e3d69c8c4440fa4589428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994b1e9f6ef29d126c31ee5b89cc9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4bf11f07cb6f4979a773ef4ffcf79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d76d1a7b07dd66fdb10bc0466b3e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a985429f58a24644bcbb271dd656a2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b71479a1d7a2a7ae160e0ac6d5fb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a178b59c8edeb1cd95a65610069253434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0d6e3feb07e4339c84530475a93a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af2ae90047c69a854204a46028863436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a9ae9a9cfab379807d71917223f06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9e2e63e4bd1b460e5966f3d4c9018438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14366f4cf3aaeea425fe33e3487ef3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2ef5911ce797ede6ade27ba080f6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a0ed7b2b83abe1d4c35ef84685552441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77c737df91fb74dab1632e514664c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2344f9a08c16db02c13bd86061c355b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39522ad73ae1ea2f2b0c1f73a4871e45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f819f5c03fcec015f477f1dfea22fa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1311188b279af64be0c122c53a89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe8eb78a2cd439e46014c677ea67a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d95923cec077c3e110bc2601aa9a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d3ec16c44ee34dd0099f37b3ed4b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63dc309c5a53b412a25e8970a4de5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eb2e3daae0caf4f76d005c4877f1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22a0ea6805e6ce5b8105bc4cd1795d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309570363778be16331840327ddcd91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595580ca652326155a36ddd4e4d42c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62612dca13b09c1c9fc8ae12d2f2fe96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28eb72481e5ed4cd010ef8b862d90f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e9634e83672bf53ed19222390099a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f449d015d70e681225b83ed07571ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b32aba4e08f22910adb56419c2fc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878020fb855ea65496b3ae299d82263460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d459eb0acec69464ade5577d772b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377f4f20ff276c5956f010188f3cb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b581dbd23d9bca9df60c7ad7b99d28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166580718cb5eb171665a68ffc2f302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99834bae1580ac1db8cf2c050baf5a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f1836ea1ddbee5a1e88f2ab8994df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1073a43dd9ca19491834a4eda73081467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af4335ab1242df2ad96f620e8c5bde468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d922f424bb3591c4083c5b667ba96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc40b61bdc5f5a1459aa4bee81086c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eca92ab4eec7cd5bf7f94041d94dd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddacbcc87e98f7cb6e5f7d1c7ee4b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6155d45f7cdc60d7a38f82ddb7f1e70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d1034f2580470186ae131c63e5a6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f64beabd0fd366ba48e2800a4e7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5323c46812028cfd90486a89e3cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500589d83aa80567413096e87625341477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547f70239241f56a7f701147ae71393478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ccd757139b2a373546e23efc688e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ac366cd3f61edd0ab225b4dc624ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85b8183df6c45d71073c33822dd28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36fb02d6464355177bf6c7d2fc306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce776d9445449b471e91fb425d2955483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9370452657e584b5888b19dd2e9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452aa4374f1f12ae31c4da6c1cbf419485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a46e907b780425086b799a4a7e9f1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b0eb153e8c6e1cece15d901846558487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4a42c339eebe4dc4541541acc203f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f6521ee11e04c5830fc780218e14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1671178e498404d25ec3a848e75758490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7595fedff8dc6fa53f1e50bb82703d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fad0b6aefddebf5f5220d2d5bf86c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe4bd9b8ca1aeb0cadf2461b6d260493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec2e64bdf138b34b2ff61d4a33827494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c37ca93f71e5ad965e4c81f64fed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d80025f5baf5e03886c6b58146b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8462fcc00e929a267e7762510f63e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb17d6189201c229a29328fcc5acaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda79303cec7236586425cafafbe84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b9154e1f0b669a40039c6c465f591500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb85f7a7493f1e6c78a8a03a950b1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef736513168f3e566c7358b390f1929502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4defa97fae2dc2f0be11a6352eb6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f9e5d37ed78c02fbde6367855d3ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7a1a49667219a8e02dd3b6836882505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3207b7ce86f82b0f792c8087a0a454506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65498655baddf766d6fbae72afa276507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5194e05a0827627b251bdba3526fdb2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7b6dffcb916085642fc36331e3416509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b464fc90a7e8110069df72f1903bea8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e45b8f96f512093598033f7c7ff21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce70ff67643c318766ef83c2442e23d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a540a858dcc124d1573b38fed324f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9d544394c70264edfa8bd3d5ccf05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060df0cd3069f0de08c4702dcf3eeb1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9b50d97e56ccf1b3fb1d5ddc0b354516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8b11464e773718d46287b6e35f5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3136fc8148138cb3682d469b11f97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a109aa7cba43958f2c58a5f73f2003519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0ba44340c5e47dfbca0892a3be2b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573de17391d6068975a41af5d4bed33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc510483c54ce0e96c8195dbc4b3b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de973cc1423ae3f998148a86bab941523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79ed555923ddd7e5a5529d37e500ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8d46ddd4b44c52a886bac288f2a42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561b4e4d1fd0fbddfa98e21553eb1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9df31ec1c4321b7fe6b840e948552527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c82c15bded81a17ab67dd87298223528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21890815f0d60f83cf30cd89630c1fde529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91008ef6adb72dfeb972ceaec4eca5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886ad4126931fbb615a41cd6cbc4e47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18cf9b7c9087389c0a7cdc5ccb71a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ca78b6082558b66edb835525e8761533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c600bb8cd45e13f7590bbf29682ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03b1ee0eb58b27f2540652143ecbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69254c1f16c0d691d8d4c30f38b4840a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53535f53992038a45c830b5d94546447537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f44eff8f0b7a49fd43dc285dbbb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc5fd3a6963eb97924b907a0eabca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78126569c0751c1a08e672469dcf506c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180b36d8dc381a0af96216d773b7aa6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d724fa9c08fcef2709a2c37bd70d82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602473b93a49a3fe8fe640c9c2d0d6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93a1c990cb0a68db4adaff93512286544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa1f7b6635a3f057a9798d11ab19e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf16eaa6f87d2b5c4a1ff8938b99758546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e66dba01506fcd076e1bab38104f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589445d49463b778f5c1054871b7358548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59324acbde67d413c4f74f1edfd74d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82af853d878cf2ca408f0da74727ff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f51b87c7be9891425a55639960414551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938aac00c4cf81fed6c2f7583063d36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9438bdc875574a1b4846748557599553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d642b4c8029e07108f781e9cab2f9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a320c96d677d5ec062b50d4740627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15069970e22c454cbfcff85792193203556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0a8599cd3e0519c50fd5f186024f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb22371211e5137dccd29295dcd34a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca243e4d0a03235366f928bf6d8ce90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f36a4641ebb0614254faac0c05518560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c7fdbcdc92d22f0659499c87c4eb1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530f8cd0dfef188773a8e5618b2f5cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05b562004c4f893bcaf9c53540c3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3857cd1e7d5d7079bbf7e74305574b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0e35d83b428f6a0e385ef7c08c763565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042205db76fb1ccf9fdea3be567ef45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674adb9921a825e6870cc76f7ba4c2e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7571817efded4835cd93d69872e503568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80cd775d0bb6ad032f2f4b3c230921569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f396fb6e25b13ef6862de261c7c73570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89311fc897d7258f8e89c1675f71959571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df983a64a42246e4d8c43bd7ab210a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802e89cdffd08e3c01bd5c6bbfd056573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096203d1a1e7eab0d8eb2a82c6a9ec79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea85358ee058b2a4d8194ffdf5cbc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719afc4ebb20a32d1db2d558fd52c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3226da39b5752d20df2b18141e96c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d1d08b25590dd09738f5a96a22cde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371b40d3207926bc1d7279109a8356a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c05839adf69fecf89ce46abaa98542580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa7bcb239b27ecc59a186d4d98d10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde3ee2dd24aa3080a71447495d462582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba613d988715d5e19634ad6ba25558c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee981ff647c6dd79e66e447a55f61fa3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e039f346a3f15d7067d7f8d97732a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f1efd3a387d751070b70f758541bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fca073bd5a37502d466507dc4c253587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231bcbf3c64f2c90f84b58b4afb3269588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d10cc07d09aa5c1e56c59164ef47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c07b05b940cc230df68561f933038590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52393d58dbe42196d904abaab24ca02c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8defab43dc8eae8faa70f0a2be95ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee2bf0370bb1be41771cec6d768a0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d141b676c7591c33fb17de373cfbc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407858a7459df9b9b282d205c398beb8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896516c2b234cf7ae10edcb6ed55859596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f9aae73b05982b0d9969747154ad8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8237650b1ec32d44b52df8365747c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b044e50b7fecd288f4911844fe8a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec0dd0e7a1dba258b1a64c716226f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed15e4d8035df118e6c4076fd6df9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ffb3fc87db770e43cc63416e6d782602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e4c13bdbac4c75b858f3b1d7f2615603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c3405d83b18b86474ffb26e9c9ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dd565720af1d9b1c60edddbd62b95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e45fa4092482b37c19ba3ea7ae4d8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ce3d7357f3473b4d704f81288434607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711640cf979983bd94c41c7bed6e9209608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1497cf0000ed272df1f9424db4d180e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c038daf8861c1cf34cceca1dc06a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9c28f74f2c7847df4783fe86e8342611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb294bc19fb8ca002410237d7ec0f8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72c65bb327fbc0be4e4b9f6f8ce99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdfb6600cd8e2ee42ddacd437190b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd55e79a9e09369b904523d0896faa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459aca9d193a3a88b4314489a3ede33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedda0614114ab2f5d8ad17b575a339e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc6d5233356200708963f4325fdd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2acf012f3ae650abab7433a4ae02c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec086ed2aa0c4f7e851b43a506016620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5993c773091b93b81b6a4292b3f5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432539f4a18cf236f5e0ac1826cb02c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c50d8728035956eafec5ed84a0ff0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049bcd8bc9d0c1e18eb551ce8d3ad79624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9583a6bce4c37921dfd490e566e4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c4c0309286dfa49bc6bf9ddc18d2b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99211e3a28d9181f3701cafbe4e41fd4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd60deb29d6970db14a78daae2e697628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5ff46407b8ac2114e18ad8646c42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2bd410728bd8b752666365f3e9f63e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a1ce1801f97d21276e4083033f27b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c90fe6ebe79deecbe84247eb4cff4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1f03ba98b99e765dbdf9f57b8eaad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0b0fb5b292e8b92c45b01d7ff5d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d287788ea5f0fd982c8a4da189d6e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233d5f9ad2c890620ca9fd57a48a1a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797298da9e68e0042c00deb7f3dc79f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392d9c59632ff54dea70d0a748712ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b12d7aa2f2de58d10b9dc72eb1e64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a0566134d2a03a167f49853f95e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d45ee1f1584fceefa7b1ada08c9d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9dcd6e8e26e1237c12a9f2619c915642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2b2d2f9d475518059b03c11087da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5face20bcaf4b2531557daa27a68f384644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14153027258f07d86a6e6cb3f37a45645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc24d739911ffb43f66da4130e5c0d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f627443c99ac73e2fe8440c0a41889647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d9ddb748a67af8cb48425b2069a94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe33386a058a8e32b6993671b1dd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33fc386a0c9c17875326ca0df3716d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf78feedc4e69a137a6f54ab95600c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8e456ba8346125179449d1da9406652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c208ca367f8cf25c78459e2d0a15c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb51e92079417e704ddb66ff776851654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162af7f45fc0b13b4e3a2189461e2361655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d720cdc7b3f2e6f60b01b09de4687d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729614142f88494eeaf6fdaed1d8ab2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938504611ac143bdcaf8871c77fbd18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8627bd9e0a320dc1040324bf33fc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8054d9dfeae8c8fd9b07ce0644e19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fff97dac86f151878f79f9878803fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6995153ce73ca48048983a2d6e5e033662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae67b4e76f79139c23c1fbc2be8df4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b9a5c0ffc31a9d0e4932a3bbb50df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1dc10758293ae974de36e1143ebc6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b609a947fc37b7156f2503d2381a4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c2623605afa7bb4f6b453d2e40d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc96d4b68af007adc5b9163dbd6b1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6bf837d64ac944aa5a2acf048496669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf86aae5df9387c3e0e4a197228c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c57415369f7b39d64703e62cd7c79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfbf9973a474500249a09b4f96c14c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313630a395f7dba263078b62a35a55f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9f703f4c24ba4aef6bcc253f66e33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f098e8b34abb1f050068b0a04f25844675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc62e9d5cc20c2fba2bf6fcb24fce3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5129a49ec79eeea3e1ffb847f407f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e0a949914b01e7bdb457b73aac0bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceedbdee275c4a45df178894a4bad2b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e45d65e5b5456460ebe76b2b9e7265680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7e768ac38efb25d4bb6d38577b785681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a57b149279f212e4a685cbd0a378682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6c68ddf44f1b41144691af2b18670683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3636300375c541c391f72011d47563a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a0d644ecc096df06afe12d1aafac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca56b69c364d6688c1938e3183883c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c77ddf6a42f063231f5b7e0f71d9f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11014a84af4261abf06e51986927241688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ef51135537517fc2a9cd784347ab1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15489c5c0d505538e90c3b677e823024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e879cd4b74dac87e9a5a912d8ccb5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961609caf448fda4febb9c2b1124ea89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac1aa1577cf0ba592f213060257c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be5e15021f4908c3ca81781c81c35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fa2c59d25c89ec60d4b69604c780c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11d5d2db41531f830517062350c5f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed0a143a5812b341d59154f15fc37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5ec00f21f3ec3e82dd88ce78a9dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f07c32be2c76d666c12bbfc57581699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef55616555f11fd5df01dcf5294ac63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a89a22ccf1fc4873136577b361a86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c07e778a2a0eebbf5d8069f83c1126702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd9c4f7fc62449e1cd9ba6929b1d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400572e9640816adde18198ffc2591f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40af63926d7a5b72227dc4f7cf4076705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d79b4fe2efb96c5ce5c25315fc21b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9b73a6ff03e52d8a7f69ca4cdfb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec09d3dd313d1bd1e7751600424fd97708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf644986de405a9aebb093dfe815c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7411de62ed3b50d021995cf5590b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96ddc195360515ace2d79b6cb3cd08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b21953de3131ec113f748cdc7b259f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6feb58f452c84ad8ab1f6effcfb54d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2974886d5b564581eafc2f7d585d1a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3725959d1bfec996598edbe4ed401e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501e2489b88e53fd4760f1b7e174838716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc8ec45e969a5da7f27ce4550566c7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8ff88c0a8668532470f6ba8392d38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce79a8b452509842da4c4e09b55de8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34a2e5257f13b75777a12cadb69fd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa53803afe029f1d09ab42efda98a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f10e2b10f25200f53eee3abc733f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c092838faeced5b395750410032d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d9853b8bfdf1a1c52fdf48bd5bb36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c1a93613f714051148e789ebaef88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a1c24e6e935650df88007e861a224726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd0e52e47f12712232b3ea94a2bdc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43f253b600f82f0d59ff84e5a129f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31669933859d46a9ed7e643df7951d6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115ed0521910c3cbc986f2afc0de22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf4e2156fcbf0e4bfb3abd7f1d1d46731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caefcd4e43d133609326a73a5f070b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d874e0369ee0519e3aa53c234ac119733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c164e5cede1a0266c49cf91824c999734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a3d80c0187d1724d81228663c09b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830c46f4a455807e573e3926fa7574736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc6436b5e2bbfd9fc14db17c7e22e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99688511e4dc442a7c9aef6633740c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a541b10330731fc89f57b3d18644739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851785d2ca96df78ba8cee36c24cbafa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a436d0f6b582fa7651d04df2a85ffe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b304f11f98c5c3460ba7f56be2ff5a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091736c79e7ee90c5896e6ea09bdc63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1f797ee034010487b4b4cdf1ded06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7c19c5382e5c9e3ed6d64c779b44a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61ff3f620a7992ecac1f8d67d06f71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b977ba51b467b77e48d32119a5f8552747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16518b43c11eebd93e39dba67b9f40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2275dc83ef73b169d6775deaabb8745749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22675e74cc945ef4288ae7597326575750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd2eadfaf2967d95dce32486f47062751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b147354c4ff0900d676608e50b95668752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5430126fa7ed439254bf3ceaa1d1d7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904cf618f17cc5b0971cb02ac4c4f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fa6ffb0ae9e11043f669dbc3fefed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56553bbfcbebc4afc04649aae20db51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d874ad7ea79f4d87a1241937729503757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc5f0a597554a44b474d14cd3a15ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf877d6b1c1537fdc3f3f1f8a472cd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae73bc9b489043580b7580150a4f1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec116d4a4d0fa63d479e3a708f4436761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1dc0f771f79e2258e8e8abb29c324762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc881cb65c2461b975896c4bc0ba1eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56988f6866ce834bff841b0c85b3641764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056eabf8c7a85128c1c9edc306a84f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04581b6ec275559ea5b63437c8941045766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617820ca5a9059107485fe9d7754d2ce767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>