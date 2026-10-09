--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5854e0b023b295b1540e0beb0230b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fad853ce49095f9c2cc2122165dbe32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deff523c4a8fd1794690910f43307a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b116108e21901ba5a6d52c4f85ac0f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b040f609020ba925991eea3a14af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c407ba44a697b7f3ca5a188ecefa66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc22fb24cf796d04a84d1481b0f77d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126404d7f43ab4aa1e345e4cc80f968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e988566444da3a2583f57cdaeb02569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355c7ba81ed0f1bc45646dccc7fb83d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d29b5c550e192f9bfe811b8fc9c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f9241d99123f298bf2a4245e349012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee4d0477669cad0f62cb1292b2072213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760f2d7a1a40a8eab318b3f46786d8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837063202a19b82fceb344b2c98f94f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0e1cf87dd3f75db5d8f4302273acf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb8c46ea5723cb2c696cde4c14b30917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c372f2339af453a5d34e281c4cd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398aac88901df55476fbf8312e6f59519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030327410c9bae097f875dc3d3a41feb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a2e3dd6c3841a9994c092a16062721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5316aecd6898d526915a8a9ce3d66d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197941e3be8855e2e7fabd6b0639c83d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c5e692540f139ed1cd8185760e22624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2baefc63f053425f4ca9d4086c92225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddf565772b5fcf557e85b0e00bc76e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ff1154e4653a9d3ec563c426b75027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67163320029598b30dd64ed82da418d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee7b77810884dc0a504d71ca7a09d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a412d178d68c104000d047e6db18b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a872cb31e1a2386326fa3d5ab9281af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979c468e154fe8ac326852cb8ff168b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a99253acea08a70c86ac7f1179077733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ecda5b3cf1658b5f826a1b49a652c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0e9c509659a5f8f5b22edf8520cbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4173ef55c73272c9f502e5d940981536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfb8e43538e0aff4bc229cfdb0ea4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ee86db37d6dee89a45b117a19a02038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b2424c0f0995c892c75b99b189bca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1de7892df5aa525d3dff2eca0f05a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc667cda0c103b6a5fce7aa8eee4e9c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796b6fc20cd0194a91434978e930b4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7c974290de3118af47af1ea9cf83043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faddde67db97781c0f2cd590a0f355844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c183453930167e605f7056034b4462d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d91578022146e8a44b9e7de7455ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88670634ebbee514cd54ce74aebe90947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977476dd9230c9e4a8b1496e8fecbe648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d157fb4554ca6b0719e61edc33b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b07d68688bd95aec1e2e98cb60fe850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f3607b3688cdb046a0d055ff20fcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d74e1a33057b293f01500c11cdaf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ea180114f3944590dbf9e1519d5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb138956e52b0daea4632310f3637254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ede0881841b28c7eb5421c83b05655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bdc1d38d917a0b82aee33f5b14e4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7db4d3ecbc207323b41f46c1ae0c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926599a372c243c33bb884adf924f53d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7bc3c95e93df32711eb85c28fd98959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33181fbce40700a88da0908eb2965560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b944b2d7a08c2fd3871accc7706b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3258853b4a1aefbcce18a23592089262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b6b3563611e67dab3f199fa4f6bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd44cdbdbffe27adc2b08bb733bde564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2feb523da8b025a43c08e3f18fcd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70518391d91b790b7c8fcda5025c7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ad44b1b9ea1d0d25f67e5556358267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba18c95ae1b3f6dd9b340165a1a65868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e59fbf8bc89c2e73880db4ea6887169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5479d28862b2303e81d3937d8615670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dfd616c71161a8c314dad7bd89d1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be5746b90aa833404e0ec286c3c0c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e51fdb041a686240cbd43ea574b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa8edfcf40114f18bc8485f2492a0474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a58ff39cee3aea65402ed0f6ba8fb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ce74244d601ed6788df4f64ee93876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3c241cdbfa37ac31f92d8fd6d1eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816da688d96ea13699f4292b8f9712378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b6d68ee5c646e9a2213c89c270c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d868893b4e885b4d3250acedbbd33e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0d71542a8e759dc6c82c4a40f08f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88886281d17d9c2da332d778856394b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6f5540cfe66bd185443897791567083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9c0d1a838d06c8557e520676c0e8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef718777b835d076df9efc7ff81bd7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76906770cffcfd49a7a11c3f38e635786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfdfba05eb553fb9bf50f85fac47087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164d89eddb97c5e204690021d17cef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6ea88aeb432bd74aff26c3d36e4d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876cfa7065d2c8ad34608506457699a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2773eb1f9f234c9eaea700cd45f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897036024708cdcbf6312843f2836ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335055c1122d33eb8a004fd31129739c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770707e8edb93b9e5c1a03bef9a123f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0288c0e2604d0d5de93f40a9383062695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe3519f5c93345b9c0a8f36c4ef2b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd7e73d7a188ef7a26b648409a4fb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb5ba480180d29f2e96a4adc407e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e26fed3ef7043ac82cd8e3ee968fb599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deff13db2d04d3fef0467f88f16b99d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b84df6dbd04d73728a08dbdca7b20101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5d6db03f0b7f8d42c0234d65fecf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778774363c6663c551f48eac7c3d79103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b2935b0907047d0e17525de14f0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede91970efceac3586b60833df45423105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4de66dcb73914b8ed55da7da10d0fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c7dc46b411fd392c52fa82cbb014107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b357ad0b2d2cfb63cac36be41c856108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95507ffd47f567d35e66a5ac9b6d4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6a863722d8a3c886422e74a0d82bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d82a9e43c2788b6c008a1b805521111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5738bb7bc456d674e3d2181a50ddb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5106678d7424b8c15d144ed6f098b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b53627fa5700f959c2767caa80a3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941740c2e913b726455d5e38625182a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54757c30f3e9485f30b01770350822116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c9c45c5af277df99df7e9323b28db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1301682f326dd267a80a7d50c76e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8467e8c10d3c64c23de74f88cb5c495119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119523377245f904e55110a836e5b22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097902518410380eeabeb84225fcd54d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79a6d15d48a4ffd2b4c7693b7f05a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0481092a6b6704d00f54907609a76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053adf6c192e623541ee80c47bee3178124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142dd010baa39358b1fff963bc25afa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fad4015db4a258b65ffab141970034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d24f02c4ebfb1aaaf4aae6c7a4e28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761a2d3b8d03c4eb443eb9b15a6058128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468cc288f22f0a8685bce473ea5b196129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022de59fb295b926b4ec0eaaf82556130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c984ea6e447b1badd050d8a1d515131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084074bd173f70c9d2f65f2b792b685b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c956b70611d558d5b001710511c40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b889ca7fc3f30762fa6c854e42ea7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd7bdd6fe3e6636bb4f774eefb79a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadba0f275e1322a6792d8d071177b42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7951a8f8add6a8b99c6a148bae054f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688620dd0261be3d78b11e353fe59fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84283ae0c21547ba84fc6daef3fcb78a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cda0552653fcf2e1946a5a0259bf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbc9dfe8dcea90b5a71723b1fa1077141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56738e8358c4d13616b7854dac5cc37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06cffe8af2d738381c1e95d157eda4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caece0ebebb2125ce34f7b7d17d14504144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d5fa062e97693689b44e4bd06ac7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b9cbc4b260ebd10b6a2fdccf9b98f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdae925005d91aecfa14f3a74c791ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83d1cc68cf7aac518a520f11a7f487148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ff5cccae1b08751211f8d9bfb27c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465619e45d2232c1e8dc962b9a0f5ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8649a246644cad94f21fe9762e17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b725a5e66e9a4204e73649ffdcc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d2cf103fc83e7e0fbf8e8920ce89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae0e70b1b4120e6f9f318d3be5996154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e982c51c06a5193ecade272d7db883155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9da2bf04bef0c55ccfba11b7f087cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ba18e3a8de4ce8dee8bf99bd256bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea81d219f211a9a36e5d53811e0e33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c184bc819d5d0f8f49ee5f1bd2e126159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979f433fee15d7214e73820f88b708c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ad4aea21ae8de400c3b41b0060cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50d9c18675ce4ccf6ea3d6cac433c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4d66511993484c90b18b73df8cdf5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e9649f3d99f57b7e7e371dfc97d20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2343527c87f926b51f55c5688f0d220165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37c130a5518b2ff226413cd2d1abf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bdd5fe758304d5677b9eecdd972c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d1a695f823ae4f77b3083282d798168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559e62aea3138f4e6da2285ca35ced6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50eef7c2c9d3221c6f86820290dc2b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd187419099464b891a4ac2dfb2826a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bac72899cd40570372dd6ce0eb6b5c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebcd0b9381dead7191ca0f3fa534f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c951fd2578bf85e0b99d023d317e996174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b62e6dcefdb7d78e4a5e63c0b4520d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1830e6c8535e0710c092f391959f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b3af135b2aba0ef214662b451c300177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea215bc2d2df5e9f372f3a6429bd614178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953127387e0365d4a8930ba1b296e06d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56305b40bfbcda7611f71b18fc8e76d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9c538757047bf0ac878752381c03f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5b9ab7f738de9b8b77f224168faa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e86000f55591c7f6c662941d63f51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139761e80e6bd06572bc3301b05a255184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593e79c5be83ce4253e9df4e59b7a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c5732180abb57568dddfe421452c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbd5051cf50d9b90e46112d1ac37ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205f4f90a5af691eb9bfb9aa7d28f0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa621d6f9201f7a9a32478e56024de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62359018811c6d74205a9e98af1f331190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbaf7ca0d8056cd9207929369a38a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e54093833e5e9e7bb820a6090c93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029ec93a2b41f2c35363b81764376c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62cc801c7de6427dfb5c72ec6c32fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c74dc9e1aeb034dd3287176708b4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a852cf366ec599e7f134a112cd2dda196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2b76ed547da330dc41df2caf3247e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8370f4c89d0855aded2dcd2a94c6067198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe737ceaaae0612a0f32e8edde3158199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e13b07668eb05f028d642f1658918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b57c0c971638ba38191d4ae770c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8fc75074af6b4bcb131377a0325b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf1830c6dab047176fb036af236fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37064c1592534feffebf53d8efbd502204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796624f36109e9368aa2646f34153137205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32022af1a112ec9d2e6988b28c73372206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fabaa6256b6beab10c3ec78f337e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537139b435d4cc8d8f31f4aaf761c717208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2371032a6645c368e70a5871c6b07a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c763679818185bf82f19f137291c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7198785135b92001df54abae79fca2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cbaca069cd6d143709e172dd6d210212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3a249e3e03bd1c6c7acd53164a2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdb8ee0ea32f307bb31cf30d23248a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff17ef4b526dbc248c7e42f0ad9943215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d96f9deacdb262ea63a0a60d9f02aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e837c1158067a4ed65f7155781b40f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58a7fb88a7f29bad7eac7e6d2535c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80880b4f0a6ddb2e249b09dc153c7849219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e88a8124bdf1b6fe27ee06587ea4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e70de874645827ec2c1b681f050dba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b167dee5fd36353264b07e214d45295222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6278988ff13929adb4aa032c0870a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286aeecaf08ed8a720e6704c305ca5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4425dfebec969f19a73a0ca152cc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af471cf9174744e0e398a7630741ee3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29260d544a900c9b8dbe3544cc3040cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd138178ed3ef97bd68ba727e0f5fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0673d188a342bb43bc1384911e13cfa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13226b718a3f186e5a76389df26e7c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdc43e16eb825fd1be326716960296231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2065c8757ef828721ccf0d904295261232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5ac6745c4fb36ac96972b8ecdc9c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a7beed4b054b56caec33d86fdca2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08761ec74a2d5e03df2bad5c8c3a51c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6cb5e1d5c1610a1efcdf4cef4d20c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfb1adbcc71ae46f233394b068bd28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2930ee0b88dc4408c42ca9c507d08b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19273fd9dad35c09a6e067798e5d74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25edcddd5c1023107c576bb080f57c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99424aeb07754fb2169d61e686a1ed6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056332e1566a23810425a4e259e91337242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c04d4b8a783c9308f5b8895b6e2de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dad5d9595c50137c81f9f266c61fb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf085388bbcc474d77d2026eb1fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e94dbdbd4743c4790758762b00f57246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770cda2890bcdb17a9e5545026f91b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226131a8aed04c865fa4d30c8274e33d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad89317de21751ccd2e4dca5ba0ff6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e505fa42d64133aad9484e14e54c621250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100e34969d81aae352de869a5950e48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742983fe80815a4c55764e54d258622252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d8a9aa4180602876402c724e9413c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d29c57ce354615c1755907440046e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87623c7d31baef34a81be9ad91868255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b399b97b564ac25caa3299a00fa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e40224fa290e7868ae72f7e68789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2d46f2ed1deec31b61953c9acf77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4fa07351a8aad961845f60e866c5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb0e6c2d335506ed7c6a661572563a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239305cb1899c1bbe690d1080548ab18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df653f6efbb1867469a0663a171ae4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ad83eabeac8dee2c0b4cec597758b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d837cb7a9fdfca5e625278a151ff9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060462eae1c8e9f1b59edd831a3d83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1898cbaeeb400f447459dc00c071ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ef8eb1c6c63531c71a0c24eddee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51607e8cfdf7f268fbbfa9034c4bdc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28465c9ff5ec975242ee14f045770606269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ce1021829c3712833171792882f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a5a065dacdb52a5daefdfd1b6198c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e26972ccb00dfc21ece3d1980c42272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043ce75a1912365067ef8b3c49ed0de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ec47f1688f23ef059ca4d0f0c9bb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a21121b12df4052380d5f77f6c77ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c762af3c3858e42d6e87f7c779803c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc1cebe699f3360c0eb54af4e0b293277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe044e991c0e09deb98bc86b3b165278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3e4dd8ca07df0f21a2bf8c28a8464279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bdde60fbe2e16271e55bd6789610e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4e18a17b1c0324b8aeeb0a8a0b93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd798219676bcc9de2de96604ecc4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c853c135f510c94fdfc299243c734ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4e666df620a5b5d40aab62893228284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cb7c3a1ec0710b6fbe83d9463f3ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a84760a3f707450b1e304a3fae604286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c05295aa96042734dafc5469dc87a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7612d34075c4b2f567a74483c929c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a150b8eb0f133ad67da74ae13f78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9df46956bbe9c7490b94639c86ad87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66badc9953a020b49af8652da721732291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86996914bfb56d8461e37ad9b04dc111292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a532e17250714a1787e792c799cd090293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6945fbd2f954e4f41f722935b0ffee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b5a17a3b008ce4021d0dafa2a8e62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4598440dd9b8aab1a316cace3616296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9080849203d2c656f2d70d659e630297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad9add4cfdc91f05dc61e6a66aee42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d34ec4b5f2ec35fcb9c41092d0996299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84540cdcf48275d7896e8f1377f894300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240b1e3ae9af4cf82b43ed3341c4c3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ef4222acf65a61741c5cd9e3a38ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e27205007691fa9bd6a6d91ff26c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b419694c261219926b0b82d53bf287f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff924a4a9ac2fd2336fad36e18ab16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c39ff744fd00d0229c1bd104d5c1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f388ec6f0d25e6833431fbf9cabebe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fb35e87cdbb9b24107c4b65afb06d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b8b3b5467aa8638ae58f82ad4b72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45dce5ce7ca7e0abcb214a295b70d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa180740c2f14ce6256c0e062aaa9de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002850feac906e386fe9ae6a4a4fab6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ef7773fd633c8017e1d627e6c80ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f287f0bb8d377ef29b58be0b972a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69003fa2ffa77f008e9cc6fd9b5dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e192870284210f409174bfcfba0834f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f59506a348790e0da6a82522953047317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d2c8dfc8bce85c3e6c7b14102cbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d638c7e36333150195ae583af39b2ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb231f6be66437f4b3741cb480b00e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8550d68a86b82e6b21d74f0210f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f301ee108fc6881cfc6c78ca63e0a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b154032ba2ff894cffc5d5182c0529323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0fb041b8a8d4229b4f633e1157997324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beafc7e3ac90768e17e62b4e5694413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a93b4b28478bf470043d0b6a4cd49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa5e319bbb7f1c4dbca1e1f94e9d24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaf32289d67853e210ce954b43f3b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f8b8dcfca6b641b2ca2ee20e0f9bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdaa2fcfb38c954eb72d0eae6f8d08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1fb98f0574152e90b1d7a34acf79d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6447f564756e672db12f869e935fab6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642e4ff6710d1a085875d932a409e89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85985cf5157e7bd284b3ef7212900f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71628ffab508faa92e797ffbc24e28a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7db39bbe82f37152bb0fbd8a9e88b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a723abac424544f529ae54589f8401b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c5b5a24046229267e27afd353c1c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e821809386ff951308ea5e3ec4682339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dabc18ba36b157f39fc5dee4e9f50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fabba90549cde0c7e158e6c6a9ed3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bfb30bd4152dee69cc0b05fdb785d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ba1aac9e7fc907c61af3fb6026f13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96a1857592e7ad5788c5865a04feae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd183ae9409e0cbc14cb16dcb7c219a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffef91501499692c6e6821949cf55d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e249e4c905090ea8ab57c6f75eda5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cc5fb2f7dc1ad0d0c70122df8e2af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc2412fa7952fcc9fbc60c06606918349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe743c50d377531348f481b8f876b7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e544bc3254457b3e1f836724567fd25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51e117f546c11fe65d2fd06e96bfd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26995acee9062af6045ef57c871a17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86651a5ab4ccfd59cae5446801bdb6e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e40d3ce7abf5942963d02a1a0195a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d2a9a8f3035eeab024fbd0b29c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46d5da2b1d872d839b21c2d1043ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e879c4518bcf6b82e229554d8fad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e06a01f76316c758e68500b3fd04359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50ae106fcc521c56854e42cdbb32b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc374500f02af8ab5c93ca1f021074361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a829abbdda31d5801aaeeda07f62125362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f13459ca651c8872aa221dd5d1c84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5ee542fd4803553156e572e3c733f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a65bcc040449855808cad69d8b82d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c98d370c10bc16e0e7552c7888ec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36370df0b3c40e3c581758367a65cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf186b5089eeaf233806c013bc341e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa943eddf3f759667b72e6c7d9065e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ee563e6b2ef97dd71e8842d525eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b347cca246f6a492cc68f38139cc28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6120aaee96a3d5467f4487eb845c57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7639a36fa13b5ab37a95a4cea9cd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adbd461926d37ef65415f5c48e1d31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0913a21df1f35856967ca90604c6cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f69134c63c8d035c0d55acfeece452376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279476d1897bd3a9f80b8ce7bfaefdab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a013392c9100914de36fb869995071378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac3414ec921139649c8a7bcd8ba12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03474f22cda030423a697483f60a11e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e618b8e3615c6c071cc3119a9f0ab6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a7212f3f22112ab775ec84afa1bfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e122753b0b25a3002aac9644e89e86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b807ad98681d80082d34154650fa1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d58427466a1442e04ef90fae192429385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea09686f42415a0e951bcd3d68044386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6991b2600f91376296069cee18801f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2faa0b271db6449a1e41d778ebb7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f74a3a0ae506fc08b124894ec2ee76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f9d2a53a1348c31c7bd8cf80a72bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a52e58496445a1eb7405cc697fe4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf3a9647ec9c29f7ab906bb7993ec8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845208145ab19a5e1a920959217ff8b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a3a89afed5365d1e0c1f8686abe66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19619df3f45664e0c7df2b5da7af34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b2c6bc5c5cfb71cdbe6be6e426124396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406b6e7390d0a565886da789d711e61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64e9370c8b4e490086952315dd0c1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10cb6f4c195fc975ef3444cc22ae3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc26797027076906f57202d2cac53b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c0feeac873c0850f7519731c4755401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbace8e5345cde01e039da0325db334402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8da05e2ed40632b80b5c4f9d30071403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe36a269f271179124bb83afa672c4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3c1c8b4c45a1267061519b87bc314405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b1930c0cb8bedd16c616cb31d8343406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c58e2a351cb4b27189f6796a4757b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8115c62d16935c259dfe7e45484c14f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc17306cab130894ae8a90fcf1c40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7a33a2045de3c995cbacf28ad42bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c048d9d729a941678ea5a8391473411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463a57d74a1bdffc9943c24a066390412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce33be2b02c832fb0dae5f4be06fcc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36248233843a9f397786089a6a54dc85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0b08b85c64dbb1b7287cb8b6e3a72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809822d387b09dc4e546b54ccfe7b20d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717b5a559aaa83d568745ef44ff953e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a545fc43d6feb838a6d31eae925f8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b927ffdfba6a0c3fdc59aff1f2f56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d98436aa0299c407f2b8297b973c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233241106ae780cd2833df9acbf1c4d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8984965c9a76e5ac7e0427f099a59d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d55eecc70f3bc1b3fb0f6b4ce521db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d73c1d8ef42d2c7be36cdb542caa9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf290a350b947a634c3730320db0768425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390a4ace33fd8dcee675b7aa34587ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100886b0cd504c8034bb4965767c5f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed6807a4107a16381d5dab0133734f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762898d306c643e8c85503af7861b7bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561186ef3e1f8eeb2ecd012207a9cbd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e3ce2689e42a8d11f8310a2378095431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143e98d5eaa9e4329005874e9c254d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a89e7e549bb56f0b4f2f7db96658d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccb53d8c06d5deab4be56f4e2957c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6894079d5bfb8ddbe239c75c16939e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9c77dee1b6c88de4c4b423fbde534436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0f42b897dff7f0401cf55b810b6e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58485209344483049fc1a41f73546853438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b1f9f81a53dd4ee5b0934800466bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f687007c163e3c214d4e132badc0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f3cd1afe6d17f5ec8a63c6aae0b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78ce462f02e3c89961178d1f96f22a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43851c3471e68bd37785ed661fafb5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cfe9f999d26a93daf593f513443eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afc641832032a4202c50ad720b651f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31fb2c0f655a7f24fcc6263d54ee9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab74399923b1d2b28c5900f864714c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9929c10c85c542ac6a7b8fef6c7c48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0114f614ead80a79970ea71b684600449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6eec8ea0e683b63d6261e5830585c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339768f0f1228a6ac9a39c9a68d569451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b34294fa2e356dc07d596cec94680a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b8cac728c6dde0f0acf07dc765133453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bbeb007dde406c50b58931b3fc943454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c823a5dab0a4a29d805cdd28d3101455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc952c3c80c048c1fbb5155315602e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0e7c9defc4aa5d0e1aea3020d65c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21451e46739bb445394e6211b532ed07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7edac60162a46d98b576c9960d3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f315d1df350d76b9feafb0ba6ac18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d9f82db81ae42fc61eb7c374625cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e04055454074fcaad9f68975f99bbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e9569e49c4ba6e511d5b7300caa0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9d200b4289230769e14ffbc8c7a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebf021e1cf11435730fb2f0cee34fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1889586165409e5fc3b1f63bc1eef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e97a479d90f300ddf5837a369f191467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca474f47e7074cf2da8c5b3564f17c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0b04b6fc06b097a9be5db632f0a8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799db5af1e6bb15f31d61a47ad9aefeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999111956b078cde3e95fed7f7032293471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98d2c749fa0615414f948ca1af182472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baacf969f747e97009cc2d36efaeca9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4271328cc4fc9b7663878d51ce9b84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc757ab9f1159dd1db79851e393b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b516dd3da5e0d77b5376183bdafd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3d3afe2b04b3bca50ce9ddc0fd8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cf77a017bbcc15a43e1e30fa99f21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad8b005273fe2751be350611cfeec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a9d083f322b89b277eadd7ea224a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ce05ef83f78d771f4a052498a70f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f01af558f744b86ab0f798469db8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c4c36e59211730ba03dbeed553cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557273c57e7f3149b31b1b183edc5da6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e3f46dad47b72b636cf95464adc38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7027b08fbd7fbb48142553d929d9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979c1189f04a2851ead0eb3825055a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f810d16b70d531a89fbb5aa5caac2b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3767ab0643e1b6e9d9268bc0916e30a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d7f14353cbb358f13589ef39b248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f6798835fe7164e8f5d7b1ae16223491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc0a05f05021c122373e1cec334ef8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf9b424efab3c7edb7fb75dfc1ebfa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424e985b935f415869511abcb7c47e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e44df73dde21ec79e69dd866caddae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101864d6895dc1836d29f5ad652f47a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac9b797b4226aa81ce7bbe0773958497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23b388248683095d2da956255cf3c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc212591981ad441a625bd17d969f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbed0a704892c8a7bd1770a1864818500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030fcef1966bdc94ec33a18547cc383501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6c36538719746485b0a8b2a83ec73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edba13c05d6eb4409cf587bfebd9c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb51a2d8388a751d534a39e8890a37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eca62e0c7424df55e48586509e1e18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b87c9cc98412c146bfbbabcdea67ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda7b167892b2542c5ee16f7edc4919507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d278f36ef750d7a054a93070ac2b72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17414f722329fabd52a5e227af5e69b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ea86ca7aafd6b96bfd4ed21475e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722751e6272027348f83eeecbb42e2a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fee2b8879701d3737ef6517f32e9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b1a7e078de086cb850607ca874735513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10429a1f87b266ea9b1f5c2ec18aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd7c0dbd1f0b2f8625571523bdce8c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bde337ab05e85668308f8240c70454516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd60f0fd4e61bdb62816378e36f9a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef3a7090eec46e010c171c4482bd5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631da92ada4e8ea2fcb2c10b51e116519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b428b2988a97d6e9fb681d01bcea82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ff0db8351ed948b694866053a134a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afea0c4aac6ae38b516b9397c2bcd98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dccc345781b588a3fb2d3be3f7202523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf58c7bfda4cc1735a72d029c28f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83def465841b2a1e54b40d78a83d073525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ad5baae91bcd7f85eb44e9adab7eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bde1335c25c88162cb12f46162c0d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776412597051ff73a57a643b25c44325528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2d55547e5fd6a73764d08bdf49aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df0dd103f6199e82d0efb58db81e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b867c107fd20b2ca56df9706fc39531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d848fa752d5d17777b2fde742608532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454285b3027d2f54c26c194743fcf7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e52d1a111c212146546e5e8784dc0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ee7c4c48d3e26c1a51548eb24cf5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75439e1971a89fe3d0d3d00c9919850e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459dece49794a5cb1e97ec1f7db386d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7de923b6f9010ae20ffb99d040ad0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c951c043cd6f2ca00367c32608a2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f26f8dc5e7a32b0eadc5ea17831d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a18039af6369658c956a43f28f7f4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e674e4c61d363d88d470a1d88c99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a7f2aecf84f818d2960bcbd1926ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21be4859b6ef34e6ee0adbbf0ed165544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dad4139df36855b8fc90febfd93a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b95496a5e2a14db17575353d8aecc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4d543aa760f2f30a2440c4de11ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c81a98c48d75db8de63058e9e513d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16b3e212dd690b79872cf008d86334549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921489cbacfdb4434fd7c0eb1e54e87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4520ed7f32fdb8bf774b97d1c4fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c652afcd80e963bcf048f59517eb24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9200548b906bec432d3095e90c276ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532c56f612268b1974124b36482ae58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87541c98275ed7b6b643c39500842555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57241c48451dd480c9886f6c6d879ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016b50a779404864a88a8c8fe9da79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64633ad8cb6e398b03b3df629638d17b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda851fdef7ee51d0c3d1d46994598c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086b83261679620570f314dd7eb11c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e564ad9f5c3c5769582837324de62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bee783148a203e89d159c6a7d7ebe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78185dac53efc9f7d9af92519d6e1e44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eaea639a07df1de9624a3f389e138564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bebbe5e6fcd1c487ba770a82a76d69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b73fccdcc3ba21f9a05b748dfd87e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e34cd2b1225294e7341a52c1d512567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ada1ecf6d863278ddf644bf2260d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd89aecfca76c9ed5e7fea882838b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec802b4564723581b3684ad6a383220570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7783701906bf1f30f4efe018700be2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d707a67dc800bdeb5480a07980e24da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42ad0312eaa60e93f1e1cfaa311ab0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c25f18f425385bd32d6a296e0b51a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af66ecc64216de754f1411314ed3fc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99246ea3342755591f6616138e2bde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4479fb89b9ef7a44e9d34ea08caad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e4d6c597bfec75e80f4120fa887d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b21ca3fe5554dbcae5365cf3cdf11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bc066a84234f9a39b588a96f84114580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ab1ee9ba5488306ba05897b3ff4a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c005e518f0a8ef94815e20d88751e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f72e0d3a8b661f84ec29cbc52ccb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead00cd2bbf227a8a2b614cef91e638c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3313e195c563599956db081427d14f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70b5a72fa5b5fc9774d89ee166820b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73317990df26ac5b3351d3f2dff8271587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0efe356acb1d86d20d1c68b9fd2bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e68d3225111e313dc7dfd32dad680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6bcdcaa371e1cd790aff977f8f72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f99ddaeddb9426ab07488c6e630f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c7b48a8d5963fad76b91d83ed11d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af89af74395660863574a78e69bcf7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc26cf623bb2c5f3fd2c5f768a34452594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9877e61c8d5c8fa2dbde3d7456462595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e67e42006204ef9a17f938463c031596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867537c44dcac8bc56b948e9f882df94597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1513faf6ec505a003e2dd323383541598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e516f8b87fe364f09de4f51ff9eeb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeffdc34cc438c25672be89a389bf0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e548afe4eb11391f025edfff1cfaf8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef8e3af9edd0c139a9ee03fb842dd9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922a2fcde0685ae1a5eb8eda33a517603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc00533c900a7f6c3cedd758b9ce75604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541006af4b863cbb41d9cf1ea9cf22e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4bffa5d4ea039571a74dcc0362b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e285e22019d9ce181e3493e8a551607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c990e8d807377075d2248028a05d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac62cc567c33e5711862c426ecbf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3309705210bcc066c19ef5f70bd75610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678291d219cfabd3bce24fd2194f70f2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca91af9a6eac4fed7a48c927fb1c04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c971c2dfb0d4c9e88ea9192338039a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efb55c0d677a81bbb58ff570c4551e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e893d65afd1a085936df7f6072d760e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec211e29a76dd40eed4f18d972bf1a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f075e7e0b403e4b60629f3e8f382d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738366b5c516cfaaeade0ac9a7819f6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dab93f4c970f77efed482c49e60750619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27142fb1376ff3c6fc63fc3a28404620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d941029a512874a44851ca8af8d840621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956306a252feb996b78cfda92cdc225c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8ae5fd55186c3d37ed222f26a50d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4e22a414f2bbbed7d020de7f4c1ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb6db2b8939188077701e831d3c918625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b99b315651bf9bcd9040ec11ea909e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8796cd4a8e96c572e62176b25d769627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6130d9150085d1409f8a6b95dfab37628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084c5ed9bd3e26ff7e0270c15fc97b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ba99be0b3aa0e4e125bac6bd566df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5719606f59def1fe05138dc75e419631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea970f612d7bcbaecead1c27c24047a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd515c99a9bfa59fb987eb598f06b6b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f758e75ad1be1878481af761adf4747634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d9093d76dba8531c1f6af2078fb40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd1cb94d46901c7516e8e6388561e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90254f0512f89cd667ca1e9519db395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe23c7e72d24b753b5c915b88dad7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c4963600f0a264d77fd935a75404639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4fc098251c6db7471c1b26759aff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b971412f192aa6d2367878c40e3bf60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf767121775028d79e28a08840ae638c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2187faf1f7e42cd2cf41ed1614834643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca7d137d76b6824be5f312396a142a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c223613736464d00c8d227fb1e351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798c731ad43471fe7161fa2c346fa5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04750ec900acc533cedb689faf1ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ca67a9575ae505d149d20243c43e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dac9903d34e0cbd654b212dd64ca2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db43553d970c77e9f0f2b0004a7a50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a37bdf00c6c88b084e7298b0c4a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e542613f3e61f6122da38a93d5b6cd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a108b6c8af939f454141b955de726653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b61d464e7b70ae67108617bcb7074654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8001bf1dd88baa936f9a3449735a57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bf7be9e33f02fe5de8ea891ab26a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf28e92bfabf4c0260189dea624027b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f2d4fd4f742b8dadad833843394b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f791cf93f8bddfc3065cd840a54a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198e9afad40d937c91dd9b1d50e172660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd99d3f31d7f6b0020c99baf3864529661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb6b0a9f2593ba960ecb0dc0495e8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568502ad3e81a9b62af2a3b0c39741dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f3b6d1e86de414ab413a97ad3cb2e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b7cc734984b719f6e629ecce2e3e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a3573b5552d8aa6705dcde3c668f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e58a65b106255d780cf995e72a92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8edc39d48c929254e9b951df93b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35873571cef3c079753357bf0cd7b06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63592688ca8f3d70e7d9b0b9ae332bd8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0838d060ea81d7177fd7a00ce73207671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a32671b63c715e1acd9421fe414bd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632e15c03fd3da435208a9a22333965673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a54d87aa5dea995acc82b390dfd7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33d9df2fc28f99ce8cfe85d1eab3fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e67a0c3bf77499ca9986715f4a9723676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977e1b72f432cfc573517082af696c6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6f886b649446910ce9b74583c0bf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aac09646ae55166744183fc053228679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cec503f5a9b6c5c7682b26c94f4e8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454adb4614321e5213c246641c345450681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba777da36f1440c5d18460f93d2fc9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd751896a5e1d705c0353001f56f05683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a8aa6bc0a6771889cc4950da1567684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160e5d9875250ac3ed5e02d7a599f7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa2e298c142b262df9f594d9dfb839686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fc49054b5183d5b4bdeb60fec451e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828ca9b933497495768b3f6a7f6555688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ade5f777816357bd944057d66ce28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdd8c79f28d1e253e5be0ce5f40780690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f8a6e1fcfa23ac5a17362f8d6b87e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2e5e56d7c7b1ae68324b7551d4c8b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8492cd3205aa6b8113e3dbbccc2662693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a54f015a2b6a3d602b5565f0b5cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9f5a2e5d4de7a1ef6212277af0f59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213a60fd581ac6cdd75ec88a9b705a0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf6544aefee91f18e410088b71b33697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeb89ae25f6729a549218193c13e01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dbc17b15161764605bd3d75e06e88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466ad631bf22eb658242e755d01200700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa66fc756b4000f8c70498c9ce96dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049bbe1b48c03be92125025cbb33a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670e8803d84c3aa016021f6a78da91703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1c135df5945b668ac2c4a547355fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c318ae0c3488c732a8055c7b13741705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6f63aaa8f3b59dbe91ba839e75b8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482b8e5c003f7722da29322deb45761707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd97d852f7307aa5179ca457b40099d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca720c895317981644154b49e538e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb153a15442b26f1bdfb5a5f557ec5a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9a75e2cc960f244fe927347373aa6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381113023345268ecb993f725fdb976712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2d455a6cf34db3600ce0d15baee7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561a331d15316f372c983a1e3abb412714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25008d917bfabc2b79dd6e43a90a6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d544d6524b45dfe641dcb1c1dae8e05716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1ca721ac25049259116ed606d7b13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635044b1120bad409c7bc10da7fc7112718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29299a7d46b903d584f9b8e43200d886719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a3d7ffbfe60eb0e6413e6b5be6a54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488b15790dfaf419e3b84a0a2521e19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d15dd58371ea2a0d0a8a15b56a0563722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df001477f1f71c5b1097b588eae3d385723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02c53aaf98656dcea47cbb2920a0fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a38702d4e6cbe2b1e79776fa837c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba63693ff85853c4f33a0e0f065e00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cb123c66a17cdb67e125ef7259fd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711d18e96d456a0695216ae24685fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016753d346810eb9c691b7d55904d7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ac946a89a7f3197dc5b8eb4f9c8af730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78fddd9a7b7d017a06df1c205c46e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b5c17abb4e14a2ca987749a1a667b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78876261053772b10ec130ef4a765cf7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade228baa2af1bd3f400b1f6a2ecf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816ebdaa1ed9e48b71927ea9f179892735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed7e71c46c4e340db77c1211e6b699736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c814233d3f92d6ca3e92eb5d1e0714737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e31b81d0cc26eee91175818389c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb24488968039dc49749496a0e89c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc385c7f1e63cd0c6aed7f9c52ec19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda2e5ca21fb06897ff624525f05807741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f95444fe254a19aaf68a26d6b99e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cbcf3f64c27bb6c7bccbb6c5a7775743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d463c630a98189afbb1df44339d820744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489201d5e70c8d5f5030b99190aaf3cc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124086e375c218fe9d13bde3e1b632fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4339e5ea69942d618d4f518c165c1fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba052e0d28d53fc9adedfc3640096f2e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c0f6529f937d2ef615b02283f721749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426639ce7c3e05c67ef41c089d7b4ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038359c5a8513d10d30264933fa8dd6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cbe745699f40f7e64a92ab99d2a6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3567be2c6e0878e99e1620d94759d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7cb326343437b8c3887ce90060f27754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778491770d4e5cbffc6c0c1610968f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7934209084a227f76301718452111756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761dcf9185b553152a687de82ec846b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf1427af52327de6cd248a88a16524758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759199b05b2cadfa797927c055e826759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987e139ad56d582fb69b4024cb259c7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a7e2b58e2987ef4ff16e7dfc3c236761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c6e7bfd922539a485656b2115383762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4be65121c178d4bf9b2e0fb2514464763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7b212aae6e37366f27aecc05570e8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badbc8147d00c146f096ac6f5ae0a1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4d5c0591186a99482721fbdd882b8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d1e5046cb8b4836048904e7c555a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267261d208a1f0435225c9467798c40768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c52647bdbb20a8fcea5e5daab06dc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf9841cfd0847459151202a3e256d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e733770fb6426ea72fb6f25c6ecf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d045af2dd8becc37ef400d41986c77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6538e279d2743ebb7f8219b73674c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5eaf5f0af371ae089e6eada2e40c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c0470da7b99e49c68468cbecb95e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75af52648f30846f02d6f9a5dc306776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d875bd53c75df3a3b4def9a0d7724c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f28a1783e046aeed913c604897057e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd67155b1757d922e56761d25e4fda779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e080b5b810d1a694fc688bd7116678780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afbe476ce5caa0cb1895b855d81760781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759e204675b57b80b4cdd9344d3b1ba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5889185841fc37608c7a8d067f529e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd958cfdfae0cdbe01e711eaf251db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36b63e2a0edd6640978f10e5c4bb82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e240e43cf64b5bdaf14ef58f1d86c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4563c3a278f2a483a173bffaf4f9a6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9db6516e3e3eef38e1c6fa8839be1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9974cfecb7633faab7c6cbffdafef5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce6b0bf00af5dbfabb4553c7ddf191790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670b635738dd18e6e59ec63fbe8ba63791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc34732b54f921e7816e2d13db5e565792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbde5ba62d20ee4cb81a346ec809855793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196424826cc594e02adb4d44ed3e46c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c71a242ea7b188c18e580e852c2b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4139a5804a5a2e956f0c82f817020796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c55960e20a2e9fcac69157f7f2323797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4009dbb789e9f15711868d89a56f7a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c93e5eb5df3abe425a6ff3d135fce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aedf5e380760e1bfb388521d8cb648800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6683bfcfe5d6ade5399bd17cf081d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23c782c088a4ce6a46def895603eb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e062597d930b10f5ac11556a69475803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131003b1a84c345648c5a5515fab25d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb45494ae24f12f02d7d8b397ea7dd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e6f5812f8ad6b3a876df656c411ca806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ef9a791cbb2db315864bf91ae015d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762bb7c77f7e7dec6918e90b1924a5d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972bf66461d438bec8d569a877cfd5f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fd219591347afea52c002113fe921810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cbe612ecd08c1f7155669b2aab448811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a6a6f44443ee9047788db36b09510812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374137c44acd263582f1f792f597d44813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be4c0fd43316145d0fa56545a5052b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36150320df9a6bf877b7f1af83db70815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352a46cb84680fb744506d66c6731c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35854011e1f13f37660e51e62437d1d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80a58d573c1ec887c2681c58097109818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365aa8eb9cc59b017a3106882f95e81819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97d264a400950410baf24f5515baeb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f777d40ffc0ca76040c4d91fe7da6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eee6da042a2d3706bbb0b6f59eaf3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40fc84c163055d23b53f49046a1ac3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cf3919e76026d25cee24ac3c50e54824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef48b079bcde5c96e9ea030a11a2c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224923906e83600a9debc64bde147c4d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7adc2884ad056923ee5f20a2aa3289827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df97e50d0c5a8b45d20e9a89b318f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829004b5bcf94098a0255155b56f7a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98d87a8ce78306d20145af27c79ed9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77f4933abdd4d1f630a872596ced5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77ea0164105614970d444335d6288b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcaf0822fa874782d22c96ca8ec01b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d327b97636ba63c7e11c5c77a7c0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2a7b113a01559a7a70eaa7bb672f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7c670ecc93f5cbb730889b0f738ba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136841570f743c060528647d27a9fbd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b614b13031c8eb0fb6d12da9f32d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f568d52067cf52040917c0a3f8213ea839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0998234a0103d339d1fd7fbf6a6115840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e3fc3746c3fb6899516faba751f2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b59ba237a6b5f53561fffd34d8e0b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7df3698ad71d854cae0efd0764b825843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36278545fdc100bd9db3e35b94e2309a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd31625e6e9cbbf226d51affa0774332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ddd46105c73da6cdfd8edcb4abb4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d9f8dd7aee40b54b630148a8093ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96edd6abb1dcca123aad61a4f3f8af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268f6ea521968dc86c255aad7c42606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96475612cd78f6a463916ef9d925947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b9997fc5783b824db20c445ecf41d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b676abfa2504a5647be9c4df7cb0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7469ab5938500dbc11b63b4ce70412e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32834e71158334d16566050720d4a3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d2f225c5e90026cc601500cc532bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a27c14ef6fdf372e3ee086852e3b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1556070903f34b515f1292eb129b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4e4d5b2648eb055855823c733ccd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72ba6bf12774f382a76f0e9c3656516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1531580e1fef30167d826c24b2d6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f98b29301982689fdba70ea9248d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f7fae661a440e12a82f727f65e4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757648885f499d5fdbe8170d3c7d8d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cd109d3fb67a32d4df961c80904621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5df5f3d9080ccc57a67ba86be1d4a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1295b8c0184b335db75d16e5eb43a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960b3f84a6cf4958942e4b78e2d1eb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e68ec952ba6ec145794cc212eb987e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661460e1cf850e567db3f18c06b3161526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9973cdc99db018f48cc8dcf8f47a2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43752127285f76604558d287798ce9c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261a4dbdc9f7dfcc67849886b6f04329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81546566bd712244a167e08c3d65d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906ace2913d9d8a27c423623a85319c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9bdf2a1f6927bee67fce0f8237c6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439408e6b35e569fea00027a560fef7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc654ada1b475876aba05f71628c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4087ba283eeca0110af735b8f16b0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff06e75f097a4d0ac964499e1080c5336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd4da36d27fc333d5d32666d69ef637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849de6bdb38c48e73dde8952419682ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c72a55fd74181379d104329e008e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599305b847fe7c1e96feaf7c7b0698340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c23c3b1da5f829ff81427802a38741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11274348da31c4d873856b228af6ee742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae75739679a85145436aa34d166b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab391e77d88099657bd0cda50db09b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27753ca4e0254cf1c2c115ceadbb92bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657e02ad087c5d516319bf20d2dbe8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec78d3ce200c62f70e4514a2aabc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18304ddbd0dbb0bac24ec45c1b9e00448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44617404b0e88d6a0898b1726146079b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b33b455a463e66cf6f77b8fc75b1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd80cf2d26c197c1c31d317cae25c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3191daf790826bd511fd449b8cbef652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d277c1e32762ef3daafdeef79c710253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a49eeffbec454611403ef4dc7e34654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d9e53b50b426a441d7c726e9b183155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76389f52849568fc6ab207abb28bcd5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f02099172263c3aae397d1523ded9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541715d7aaf10664ab1d6f0661c24f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3efc0016b39c58d058c39ee8e02e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c1ec6c81f0b85b7c95637261724ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc01b2ecf28b0a4b3559aa26c284e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e41afdb30087e6c7efe1dc6e71a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354d101a68f56c7e045fa90aae618ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8dbfe14f03984dd8d57b8ee35bedf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e223753618c4a85f7b66fc6578a45365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca054ae12196c48f2e4ab0d374110dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636d5dab2966ed809820b49ebebb3b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ce15e467a6922b126c6fdfb64abb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdbdb0771605a8ac6508e8821a1ddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315263761c65d71f973b8a0af3a4b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4aa100956c7ef74758c7c99522a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19eb32a7d0a1785362cade3d613b2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3e7662c1ad24191e06f67038f347173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be95dede2c41aaa9a0f4fc57420ee274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82484c1342dbc22ac1cee8bc65c77975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c842389db34bf1428aa7792f47fb45276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07bd84be57d6d1680edb11a41ece4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060c2750d2cb9fc2cf0f1c3072597078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1949695f6e67d803b2eb7f14718e0a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c07cbc503be3b3fb9b48b23624a9ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986357f7cd37bfcaab8749cffe3adf0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c955b7344ffa072e79c86a28db79382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65331339d8712004b880e2b089be98ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06d24525be5367bd8c0040e4d3dce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718d9eadff2dd801fee2ee71d526ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8836f2374738dada58f870de4cd16086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc1b592e87e351f92a21dad2c34a2287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fe28faccb75c6a11273afaba21d0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2517d96039603e10f1d858add920589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f5ca476256e4a0e8216df857160790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7994b1c5dfc331f5cc1a45c961b08291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8cb8ccbd570ee1985cf4d17d74c0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cccf5ac8d4a3e72567ebcef088bcd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779bd1321434b9fb27bca83778d07d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ebbba9dd482c4ac4e378ef934990195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400995be9f6d3d5b8ef5a5f8943e61396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22816230875eb5570d4710e88f1c3fa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c50411c3eed2d5a4af82f70ae193b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9200d5b077105250185fb657bb8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc609433f58deb68a0ff5b12ff329a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd0cb1212f1b733003bb4d25643688101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058904ce4e763d03498f3b6fb1a662e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03f0fe05526392cf98249f3c81a4f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c794aaf23bd223ae339a05168cc0eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4386413f4774db741f8a7ec84785105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e259b33962977d2537db0d4b64d189106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7c592b1218bb5b9596aceddc66d9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510840405e63f0a0953e0bf62b82622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b6db807888d83aa201fd91fe83b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7899012b1315307be70570785af9d39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133a66d2ecd2c3409531fbd24a5a5b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e4aae805dc00dd994252c405ce5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b144911d2f25c896060bccee9c8e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398e2f29b01b9b4658fb1be00578c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fdf60b6ff7b8009647b4433a4cb4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a657066dfb4f9d54e325ff64b108280116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f2e03e28f3410b6150a327b9255c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12dca318d086d38fe5e634480edb34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b68cdee9814131b459b2ba3fa9545119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1045637f7216e65cefdb4285f7e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888182e4d1a9045ce27ff23e03e595a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166afbcaba19a31efa41b0f8c08d1234122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411a7e8e1f9915174bdde7889e928a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568ee27970c44e6973a847e92360a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828ce81ef3d4f9586bbb3c85b6743d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3eb6358ee7f817f881fdd60316da7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836e12ff5c34b0b91b2f42db23da869127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6041231c03d968c5a636e3f3e4df29e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad99bee377d777ba3f841cf86d6afed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f7a0400ee11f909c46b0cc9077ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e94ae0ecf724eee683b6a64389cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe47aac394b6e7722109b96a9bc63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a1b6a168a8edfc89c320df3a90772133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e38cc61bba3025634115ad673316134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3fd3ad063bfe78194508698729850135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1469fa6e44b2fda712deabbbc33a693136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25761f685442e5add6cd53672e003b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff920cb3c778cb6cdd9f3b4f5059935138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca927006c1bc72e2d2b7c68b2f1328e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c4475d0f3e5b82f445aff5647189c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813189f9a7042ac0a3ffe9659abf65f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05bcfae527f464c522b8df4f85790d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904fb2801386a20ddbe9b5f3571a565143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911dfedc5917962293c8c82529ac152144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c2a33cf2dfe6ad500aabaae46cc08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a30ba81e4ea2746e88a5f1b9a8583146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d95bc9e31bbb395ddfd7f8d15987c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce97d7d18e6ae14df876a13595e0bff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18714162d633a933fa8f871ecd50e391149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0616a39f617b704daa117c23824024150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db233b2d051b20efae12854b8ed18f2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367ec0d10ca6ddd538b4ad4f0b3067152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ddeeaa3381e10373bb7692956d37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b0b79bb72f709bada733acb55ea1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61230de49e90b0c1b4d8a0e056d1102155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67715bdd1401e0a9bd3809006ed9984e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093aa6cbcbc60490385b4520e32a78e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0f6947a30d12258893c074a8abcea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214efcc2a64ff9614eb2738f1397ba7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d07264da67c318161d657a062168c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b86d8e554458ee7913cec5e62a1823161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301b27af433c556c696f318511448fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4be20085b7695d504856e6b394d912163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f056d6273055284b9e4c8a35c904164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10070bc9514bda7fff6f0b6111d6f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7fa05cc77d97214546b9e15f87138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258790b2db309181ee6b3eeba15eece7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c997c8dd4e597ff492f3a01e2322067168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ecca7a941e77c3d24f2d1a6f38ec1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafcf7270c9e2950f92e985c39317b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453713676265f039386c9bcb040034171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f613030ee3ee0bdcc834d5097b3264172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580125663629046b22ac8e9a13417f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad6b16acc3a677e54c912f6d5ad2a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80702e946461bd1228829d049066f60d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d778a1b8ae7149929dcd7f23ae596a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13468608edb16f3420dd7d0e34c1d59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4db57b67e1ffa73f087ae4d664314178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f497a333b8fba51a81e1fe4537ed2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed84b9569f4f113f5d67b5640fc253180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95b96f4308376690e95a2c1a30e4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7a9c87790f32d21bb018f183fb7e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b3402db25e2fd420857e71be3525183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097c07d3e7463df2ee60ba94c1bbc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b71914bb1b7f169c866cc1ffb9c21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae76029f33c21d2af61d577463ccd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c47ed8aadb4b1874300f835e913b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377bc4c7011c16816caf420612e6732188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad33d3ef30d1f1ad8c62256d658942189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054367480f862e9841f66f78d4edddb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7445663ee4292e285e152f7f4f77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca1a31bfade5b83674d04fef365ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb5edb58bb14e66d849b5bff6388e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92293304a63879ad688aab348c485194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63559e72f85b34c6625cb2b8d44f4346195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c66396828094370893c4928682f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c182e74909ad96679c57f6634da146197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef42b847c1076ce942f2184ad465eeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6dfd1aa3254b9a31054eebcc2e6c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7c1536a1afc515ab204c6a74b1097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e37afbd06c001e5a71265ba9b10d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaac4eaff587872915728498cf6848202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0dc37e4d76a60e17579212ff9cbd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb90dd876364173d8ac7a21cdbed8f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d7446b7201789d8d30740478f3ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077608c59b003c1cce976e7e753357b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185eab66c017226dc7785251aa1870c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c1fafdbc02e1de930a31b12b063dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0b5441749626be09d390d3a8837bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a8f185e6ed689a95e5fd76212d88e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca018c16dd1609340d03373bb6ac26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a92704185e05eb73ccdfd390f1d2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180e77ab7c00da2b70a914bd2ca5dca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7d8193b2dd7cf4d126392633326b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41da65de0496a47a4153cb41e1440c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8354abc1c29d1e63b94639f2a56796a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8c2838c913510114fd64cf202b015217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f146971ad060b23f58e6c5e8136038218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de68a99b7c3a8e66b2391a4e96834b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118d21aba681028de7a43adb4aaeea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3b7b330c447406d36420500c068b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548f29b195366b88c29e66248826272222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f066caab93512a5ccd48dd90f78a5a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bed4d928277d3937844e0ae2ca3b75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06ae7bb645f5cc5576eef56604be01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5757fe0f81148098fad69b1e778c6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bf5a8bb7a3b113201769d0b5a81b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c9b61bf5a959febff9983ecc5e55a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc94a504f89722de0ff510481e67376229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea812d1be5ab59f60f68975056aebda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f2ac4cae06dee65d53a59e430d9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06e7ffecfa99346d45bef80c6370c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9bf12c2b8258fc485c2d4b88bc5b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b43f2699b3c1ecda32e7b1938c07b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e589bab55b73d5c9dc79d9817443ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa491e980edba90df8481ac20102197236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59451959b5307c475a7dc86fd3b12b64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fc0c3173a276e7d8eb1e18ebde55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec90f5b8689804882c5f556afed898239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308fc3d60e4f7be1d864ce87367f93e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd418304cc57b6bf0517253edbabc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca75ed81a092373e238971bfac7cbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064e002073d988746a905d631480b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ba696a3a00bf5a3c4ac9d9a1f7b72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec209ace78f2fa722750f75d9549997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2969863a0e9e7e2867ba892998b6b44246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c1c18f61739517361bd25a523f174247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77970c8126b534b021bcf42970f5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167e913b9c0b6dc883af71e8b9b1f9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fab7949472f2b8f0dbff2c6605681e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6188bd735b56626347cffd5464297cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc010da0e12f473585c978c3074ee8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff445b3f063752caa355fe19ff2fcb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c2d42f819248b656602a2fbeb2446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a04d4057a67bccf2cb2ace32351f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4113a41c5b52856f5130c8f79446f9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b02247aa503995875cd76063ed516257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2b1993b57577fcee9b00a4e212b1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100522dfb9e4bd9b1a513fde40842da6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08969f33b162ef522e2185f296ffbe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f686ed059039eaa1b5b441c223a3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b60517bad54a935f8330906933363262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06965f50128ed9cf2fc1f3fd392ea402263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bb8bb43f4bafb80a227ac1da29c98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a7c08d50780223263fdcf502563d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949794668ae9268b5509ca25cfa6fd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc0907eff6223ac1c8f3235fe174d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a13d6a88d3a8e0c261e7821354440e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46251ad3a995c9bd49c7969b21472093269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63630e2e7525d867a3bb3c62415def270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeeb9a6416b3cf7a568b2b64dceec3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d9c84827098dd53677e66e5edef8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab102add4d3ec7936580a9c391a203273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af41bc64ccb05d46e082752a18ea226274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b3a39cef315e2413c849bb595aa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b57bfa8babb77d9b79ba915d61240276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a279cce611af4809af34c0856b0fed4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b934d505df2ab28aaeb9e95371a14df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ec7147168daeb44c4caacd457a532279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979204fcb427bd97b901c5bd55f959c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1459fbc801512a14004a3fdb9bb9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b2437f95e39c590e265a57657b4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c35778a6806ee330ffeab3042a758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4815a225125d884afba220b7c6a08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b202402c56bd76fc7ea9d677a4f72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ad75f4f9e1077ee8ce8473d601c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a70fcd7c5b642dccc765986cba344287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c983b930ab1009263893d49fb49c1ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32daf5edbd0e1b0beb9bc92cccc1df1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9356adec182d5b6b3dda550802a28290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d3e76b2af202186b5f7c1b569fdb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a03acadd6c62dc3cb56e1bf398c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29eea9fcd5914f58cfb1868261313a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcef4cf26ac4df62bce072614765e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0218d613f729530e4e153a49679b38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ace58e3ccd392f170b3ee2dcc7bfd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339c0e6fc574ab056f2e0bc28e2f74a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b1aa26b53785ee712adeffe9aa707298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95338134c2cc283e2907ba619216a776299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f49101c166fe5121e07fc6e0cddbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40e60aad6a7f994b8129133f17a737301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b2503f7d6ff178a1772d04a1bee8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b63ea8b1787d414c186667af19d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ae2bc59cade5444f39d5bc245624304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdf8554b8adb68fcaab2964d6e4bd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18ba5cbf68049f76445fca0b39629306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085610e59dad4964583583a3bc3dd828307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0792376824dd6f5add448ebe4a70c41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1caf9e1946f7021609608c2fae5906309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5fea89316d165b0de026000545549310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad962b334cce35ab55cb57dfbf346dda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43523d241cfb16d2df7b16802f683a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd25ddd3c6d309c8a1d38445da7b430313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68a7ccb87d70c2c489db113b24a81a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60b4fe6db2263bef023838c210376d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8febd346a6a380ca2443f0a6cc2db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4610e28ec9eef26971837af2bc88f6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b54df00f8c4e8e91adb6127a00b8ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591b05679315826d9742fdd4f107dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05e61f396526e882ec57853f9d5a7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663052c54c4d951a6d6d89ef585a33a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf590c430afb34343646d6d39be63aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e5bafd450fbe4e1f2703f4f4c5060323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2159a484d326a0ffc8005828cd088f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc65f9d3cf12b2d9d5860b303fd6d6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d78ecd40c686cd75aa3fa8645161d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b9abc277a22a627283764ae1a24a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ffc71eeacfb79decff2f338669a58328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061e09f6351a06c1f4cd4041d6313eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e85698b324be491ae5b2e91c44df24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dfaab22c8d546e8e1279bd3595168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a8feb5bacfeba928190544b180728332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562644246233ab11ba7edf0bd44d0cb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a974c79ddf41d602f7149d42f1b57e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8c530045ddadf70104512e178c24f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd9703d943e79c62009c2224411cbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aee99184ce7dea14bfbbbaa8affba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9b40df74d6ba84dea379d8d8c847338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2d691afcc76b025a5951976729ac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3370e7fe87936ea1a19a29af60c9eed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721605b3fe998bbf73b9ea24ee2aac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ddbe5aecbba4862908c0c5f0112e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58d99c9de69be711a8746fc39dcb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467f60098a9b570ed6b54fce685039344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165acd290a0df7787a79feb7ebcc4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c353bc6d4955a77601d431402cf78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7ee622c271a32523d1a57c4b368b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae731f27eedcfa6bd72d5282c3ddd998348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e339ad3b86600905ba66e987487e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a9b846ca0478b77c65a74d3da1cdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1a3d7bf156285f3d7bb2173f56f42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606118d57a98c5f06595f78d7ded63e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aae5f2e1a5cd26ae160077116975a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efa160ef6eba1203da7027707fad04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c967db4c858ded2c7f483c31568499355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be1233d93c151da4629cd6d3301f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d3671fd085fd824181041db07e67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d2de41bfd3076449249c39936ac45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8be7cf597a1b778e5c69678fb928b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038df876c42b2a8b38862ff0f34e764c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1a9784b1899c4cbe3a23a125bb748361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56026e0e310735b6ab298a74656d077f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942013865f520ad01c3b0bcad152f45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdc8967732ec6af8fc0306eb52bb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90eeedc7b859d65bc7dd1c9a037ff6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c38ee4930f97006e476a38bc092fe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348409dfc1cd29f93dc00b936d8b795367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcf94edd5bcf4fcb94cb55ee63c06d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775382ac4cc7de129a506dfae446039369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee99f09e084121987f35fa8f7cf9a13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77faeae59e9bdda87b946306c24ad9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19f9e8ec53644b01651995683784c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3ca641130becb0fa8c17424c47cc3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ef6f0dafb1f1f0b65d7059a6bc4da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632923c3d1a3f91a2788d7a52024af9b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea4613dde75b87ccbed355027e6cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d004e10e72d994e9e7b4d248be33914377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e586566f8f403225ec9c0614eefe4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65801a19626c44b63c4b403cd294ecaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc184f827e36c95ac9d2fdf9dd894380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237fb531e508d4f5d81e870b868ade5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df98d3e0bebaabfe4319101afd20ef3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb0bd11330d81d6945de7e92c043a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb60d35d966c2632b7b8014f13a55cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2a0ba80abb4c4ca8e87026354c829385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913229183c245ac0d069e7ae636e13fd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7d5ebf04075d7d744eb2876325ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ca1c3992a7ec44d7027f5fdf1d4f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932da946f54d37234773452f09474a7b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f1dfdc72379c93938c29116b4fdce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b93b1ded404376c3f71df26cd3770f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d254dff4a33f6801e40e4b83d678ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee16857ae4355f03ce9a2317c2e5cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104508014a7cf8eab9dda1a09ff68c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117f17f8c84f2e937627fa0919b9b5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91146c64244ace07d04254542f265636396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c58bd7a024d657e09421c387cab29e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2e7f254afd431d82ad8cd9893540398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad9b8223771bc5e34470684d7f5ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e593c8b791188bdcb6a2740a4468a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c1abe7dc67ada278c01ba4acf9f29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4c2c8706cbbdf08c77c8b18ffca9b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a20c34ca7925bdfd33282581ba53e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72967da51f75b9042c67bfd1ad625404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f78599c759a8e7506a091ffa131378405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d6a64fa771c3c4ae0621bfbf064c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af498ca02654fcd5f29833b6724174407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f3a3e00053cccd7b395f4f96aa4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca76d30f6691a6070add51b9612680409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072ef8daeac025fc68e9ab370946dfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112950dfcd2989a1efd9695a91922d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41b1d95ea3e4e1d22d2eb4e8d82cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3a10de15e9859c25c8f7d6cd132b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6948ef39f3cbe8680ed8620f03d337d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461f6a5c77515ae88fd2acf69d469b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f17ab82c0541b640f9d4614d45e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f401039a8c469618dad9ad67d2fc5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28432d5c64790c4165b2a492775fc28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afe0cd831de93da5901aad7de2487419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f510e8a1c137093fb89220045600e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c89a40e3eb41c4e51d2ca6002f8bb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759bd866015882bed7ca451ed8d0be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a82c7560c2707bb94bb9a81f68476e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0289db1f9b3f9e4147c79f03b1dceb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bce92d7fa64378b36999884d9f1d80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bf5df97856d777bea62bc9fc796b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62816e5221747c55ae5a086c1825b8b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacb3fa4ed72130951f4674115ddeac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c85be5d5d0dd1490148ed555883ead429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a9bcbb04e180438cc89cb63d4ad01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2caa04f6909a49e9d8496db580d456431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024e5301f51f8b2ea0fccdaa7a23129432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6c9010bd3057b99652b9aef8bcb58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240bdae33dc6c0cf93807479b9b6750434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30103b22095917a4d78a1aa32aa68d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38842a18b204f6f31afdfd6bced2bdbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b479969b113d8191da35e3dcb68664437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8683a6eeccf0cbcd20d10bbaf8fd584438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8fa1303c3f1fc62fba094c16f0f6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10644c66a59ffdc512cf7b77c806b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f1d88f4dc5c069e7aa9eb5c36346441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd39089f6f19b41068f2f8dea8920442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e014a1037e0140ed244bfa2906af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa852a9c16d8fd6e0bfd33c35c7e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f32df4143cdd4881e019261344569445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89554bc00fc4f142026e6a541b1d6358446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40e3e65795333e92f0e823fa3a906447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aee36d1ecf371142eed822263b4b88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf4fde415cc3e931bd894701f56f93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a651c837188bc922ee302fd80b13a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39528a93254ebd5be3bf374b143ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aa1d058f59543b38fa99616a88c95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b34010d0ab22ad68d8b1fd8921276b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677a97f64dc8cfa15abe8e5e284839a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5baaef9dc6cf8b6f5ab722b08de283455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de2edb883252a8c1b0d3bcac0d99c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e120ae31ac8fe0b53398db8a68eaaa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4af6313322b3d31d46748d87a198d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208fcdd03af2042706a7031ad6c63ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c5d8d58cff3ae78057d838e5d0e30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6b64ee5b1a5100e4d4dde368fcd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf45fb27fee1a4d552d08ccfc60e8a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ddc04bd4b67ae2b8cfc05e297087463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bd429ebb1bcdfe7843ab9772012c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ac5080ea652453dc76ff3fce8f118465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a3d36a6eb1e1a8e245ea843af93ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368986a90868a5f0671a185d5011aef8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c60919bb99c063078b1da3dd6399468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe4eeea969e8b9d8eb2c17c09b6145469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32cc825eb38f5047f411e56cc57007470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213b074c798906e66bb4f58e9b2a2b4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e27d1bd656a46e85bc836a696f493472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309fc6f5d705b1159ebe15830dbee4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1921af837177e6f357d11003a200474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f20b51aca2ac2a7555032c70e1c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305e5b85e605ad76dce7c8b0abea93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e3b7c490828b68c65c2a49d627de4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3bdcfce9fb71bd92e622a08a36b46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b274aaf335c22c5604534c4a8360479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4bc3b3199f234f114220dc77e88d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5127238d69cd09528891e26153605481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f445c8cc484186b4857ffe30bbbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90180836927bf057a48245336766df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9eaad2ada1df9760ef3469678a644484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768695860dc50a8a69d031b112772c8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822093d7ca2be4d972c62b545fbbe986486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d420d16b2beca95c82280697557bb59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5131af6d07d0bc36b2ee9df9223edfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b22ab01d79d0c1e8ca43b708a28dd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbedf7c97057e78849a5e1835f056490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824199a4e48deb9757e5533de14fc0a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c4d6ed51cfe541d4bc9aebf4352df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24597c3742d5975f9609691fc0c69d10493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921424ba43cd98c9bd1898e95253831494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe913c064f18b80336ec50c2e6dcdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fc7bb5b776e35ee741608a5c7edcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e244746bde08831b751ec3f24db083497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba391d8bdade9da24a0c1bf7602cae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab407bea9fbf1ff745d8bb10347bf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f743c1d884b697623db6ddcb34de048500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039075607c1f63677cd72689ad37473e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c6a1c6503a8ebda434cb07a786f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c2cc54ac90fc331e20b6948322f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4f21bac40d9c1bcc2604ec8a1a771504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7040553330f02ccb9445846d35a5d43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925d533aab27faba5b37ef16ece90fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58841f884531fb61a266f9f7f5e662e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a889e290017b8076e9059f95e00d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844278fb272e8c244b3714c897005a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d470b04a9f329e5e05a0be4578e1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd292f8c6b4dcf9a57c8cce921e3d974511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd1c5a817810bd4d609133dff9a6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9cd89bd08d616e510a68285afef1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa825fda15f3cf9f81ed952525506103514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faac58afd4978da23fd6a9a16653503515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb646ee3bd3c288381116197e8b614516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6a009d28820afe7457431d96b5a4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb76b4c1b9627592a711bd0a1dbd70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a101177c7e66c7822e2c42aa14f69b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19a16cfdd480e9167a3ba782d948e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d672bacffcb60bb08cf5e4783f2dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58839a4b2b79916621b368ffeb9a8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0bb0aec03c6754300bca8b85c328523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9233ac3d05582f68be4206d00d5028524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608da0388f8ab8bdfcfa1af5e87ac24f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20204215a85580f91e42de6bab2b105526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c343fd60df5966c161425f8ff15500e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694204dedfff220fb7eec72b8e8f9b0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cad400bd860efb243d9fbf02de0e49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92ee1312aa416342596d91f7c23de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e77466a50f973b0974869053a2952531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711f3a2c4406dffda709d3f2814d02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9e168583f4ce5866b4f8cf82be709533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0721103b99c2f2616db161070139492534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015bdad04da2281618190668b592677535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db3054719fcdbb2e4c0a070863283536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ce41ed76b7fd06d7cc10cea00b86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7483898fde55e7aff9612b310b3dd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18766f24ea5e7b6d43488a5dd406027d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed865e5fd658579520d436b0d3bfea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e20afdb2fc9899c05d0ea51db34d4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe72311026bf70df4b48accef11f80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd7355d856bf3460c2d9c1cb47ee84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc042bb93469ec99982f26222587b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20833ed800bbe3a73b78451211f069545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c59996334596a3b956f036912a770546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212c838364563b4d2690096b5c89237547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2eabca0929084b01e44c507f22fcb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353748a97388c3b5206b1e98e0802842549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0d38b3cd230330955d6de37e5123550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94e36e630d69d9bbe3ee1dc421676551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb71f6ed269a6f2b966ee0f53164c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39d02ebd1c9f6029b24d59f9a855fa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdba78d767eb57dd212d7e90d350f4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c364e47cd9c82e2e27e99731739d9bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4be1c2f48eba90530f3927a55df0a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc0fd090b0e0da85d79decc9f5b596557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567dd717c817226f7e5afabee1bfdce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ec7304233b8ff71c4cd7f8de986be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109a701a105c58333e27ee18af7d866560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c34ca2cb5aaf1513f0cdf827a99b7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ead36bd4552dedc1bb9f2c2ae9a98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1aa8ce8799418cb557700fc09c873563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75e2c586f652d98a2045a4c349e3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348da93dbea373555f31bba0f0497e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019db84783c20b7a14c37aca951d6aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10411ad870e7dab89eca434048738d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4552bb4ad9817f6bab7045f562bc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c45bb454cc176c78bac37a23d377f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf5a7357021d633905dd8b197b2e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3a29f84b541cf2ff4c13f18bbb1e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f57dab8a8cf155a3a314c11ea59d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeec382acc241872fec1a73fa4fac1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b99505d556346eb3a616c945ea92574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c49642b9d7296dfb085a1e25731036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f8a5a31d09dbcd165c9cf014693a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d439dcc3397629aabea3abfec55ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd29abcbcb3ce422a760a5b8c61d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e888552226f2ac1c6f85f4d8f1cb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f872cf3c3b7f8501bc5a5dfb52317580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868417161114ec4830cd427b85b8e60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1beb03f1f7216c306dacd6a1b358bd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d480ffc6532deea8e98b526b1624e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd49257cdbbd99b526989257860f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a612861ae8f67d1ea6e6515b8d02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab06f5257511e4433240a73ddd07a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4119ffa2fd2b14b0c5daac13b9abd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca64b33f6106cfde2565b992b8097588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af960da033c5a2cae20271e933b49906589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ee35f9034a3aab4ae7733f90f0723590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef625e247d94aaf27dea982fdeca22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a64eb1f0e770c2577a8aee10c3bcc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be904161e30bdeb3688edb60197f7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6453f51854c6db2b806ba5cd7d6352594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb845c02797b19fc5804abeb36aa91595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb1a0666afc16b33dd018c5c847a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abb264bd9ca09334e4bed1cc478111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded9f57080f69c79d0d6c124ac0c29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fbc3c1d587f0f3823536d9ac8014e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf051b97a06c39c144bc13fa3c652c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73130509ea8661ccc7ee07e519af00df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e5ef7dbb4a874f42ba5feeb319488602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5ffc3d0d2fef9f4b7c668b57902cb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98854825700df9989f69845fa0074ba1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86505f61081144e9cefe0ffce0435fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef0fd8acc1c73a297b2d04759a7eb1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946f750e8f86d667a5fa0a1fc3c4c06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759095be667e7c43635d31d484fad59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fdf493ae50cc69a9720452d810b62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e797311e2d28754b9d53fcd99637b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6b28be770b393c7d7846993dcf42d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456b53e5012899f48773915df62fb5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe7a1c400367c1e0c53d22da5c9e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585fbd3487cea88f73daac1f8cc1bc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bcb706631c97dd481c6eda6deb28c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405628c525ac7b0fa7fe6bc11463128616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240c0158777997815b70f95c9ad080b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d563ae700b0aad0b638e4472eb7b5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c864a57f7c65c1667ba7c5a8eeb4d6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbe6a9448009ce4ca0fd2fdf631d1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5670e8d7c34feec2bffcb7b789192621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211a290f7eecc59205feda0134f8949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2decc521ff0479609bfa3b5d2a6729623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e5e5d010097708ad66b9eee98d756624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70cfcdcfc3728ccc692d982a0f7433625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d25bf228d5e11d9b2da09e6882dd62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b801be5fd00c05fa93e42b0c00fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbd391d733e7503d625a3f3feb0646628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a75de8bfa2329263971858c7d8ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646d13d2777a546298d9c69642cbcfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc56b655e0121575ba62887de7a8ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6862a4f27d1da44bb64f6d1be528d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e01f83e4ea1c1c8a5d588f6a4b48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1e8718a3f7f1dbfba19cb76288f7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1ce40ec53d3f608bbe89b61d52f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94121383909dc6bc969dea29c72a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962119d36501537a3501b23aab50de0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b90a6309d205d010387a24fbf06aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e47c6d2f0ee92a1fecc4dd825960c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6399e10c0cc42e459983113c9f9fadc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b89ce493b4b459ab2177342eb99cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f5d893625189cd056bb96096c472d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7629db36c88bed22b0a601282a200643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47489a365d7982903dc61a2d4d09724644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2072cc68638d8cf51715e4d67917fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a2cdb1aca9a993443d780f659dd35646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeb355f519883b8f39ee848016d12b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d919d78c1d5d90da1c29f7e53f60d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82f6132b8366c3bff724b0b2f232e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809a892d40392ec00ebc56875072b2c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57e9a8bd1bd9415518ba0bd3bbd39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a38bd6ccf930681d13aab51cf9e6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e745a09eb14494ab9ec0f9d64466653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00856d59ec0a02c03a239afe6341e972654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b591fd7a7aef4e1063785c9197353655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11b487669ffc40e8a3c1f4e354aca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547807d90bc9af400de62399276b3505657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db9f6562f77f9bc65711e68b47c29e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c12ad25bb43877f0798d3c272e6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5f452fda57f480bc83a1de093566660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac054e2aeee50e8265c7f5c8ea55f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e167107be68e94173b3846fba69633e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9dd34e2c0c332f0e768aa555b6639663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c40f8723ed62158701165fe731df3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbb86f675db945635da43db4632322665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99667c4d8d739ae39c70d3fe463e4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649bb84514fdc92377be9f7da550181667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f7183362554f7bb0252d1b787cdf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b9d5a428e3918aea3a422f4f4f6f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74154274da554648b2b2dae939de0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e68f787db6d37b60ba8587ed206b3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0516de1142e27c33a1b47b862ac5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91768aa0c943604f6b1c2fa548436c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9ebf7a7479432284033151cf0958f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fb9599834b3847fc582afa073008e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2341f83cc733950c169b8f73b903a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543174430f90271aacc63a9adfaca57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63121391f7ee2446747578491899d41b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078462939f012707e2728245dcaa58e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bb89890dfcbe0ff6576d408f64cb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43277e21205cac42a562f195a575f53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7f4bf42a3d0016e9faf7993a43cc2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e37c9bfd41090426ff6583fb3fc7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef06fdb48c1c81ed07e54cd239a7c0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45d6279953cc888ddabe5f0197d8b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c70fe5cfda0a2b92a06fd75181506686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613fef54f377b02daec6fcccdd2ff1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720291673f63ac0bfbedffb5fd35bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f878e3cc5668454af832912b78792689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33b142a36d169b40c9c0f1114a12a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1fbe80ca8be4c4ae3a4fb6eed6ac3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbadb27f486c9502834c5848483688692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a36bdad209080979a5dae049d40834693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb696eb347f5d8d8d2b63ff27c3f934f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a2a52b0393cca8a04c9d07f018d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b25f1c541be7897a51756eeb54ab15696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf507fac574b4a04d0f26789234b68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dde8d6b03e69e7a78192eceda2400698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93b179bc6f46a1ae8b757302df0078699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5502aaa9c4e541775082ca189f888700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427c1139805ff04d87a6cca77bae89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba648095bd8f344cf62002ebf29f55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef67d7bed4433c2cadd1ce8949a8eec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f4fa22485991e8358c664bf0f531704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1b6f01ae330403117858c40cc98fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea06c9478a494d9d956ff826a5bb0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c29f6925d8ffe5b9b1c64bd98b88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd42da5d69a0ca0c4f0b0a1d189e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e8001bd8defc5ff2c07356db438e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425b8c44637e84462a21f99bb9e88b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c04bcd0ea961ad2bc640eb5bd7879a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a919d758879cd1bb34330046cd6e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d85da7a31b61d30080c6855a5a3d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf1aa83b87dd3970b5c450d44ed188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102dcff32432b95df1fe55e9a736100715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbff42fb328065b802836679ed6e8ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e949d67bad4b5a38249913c35a6723f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178dc3ea3a4604f571bc9a5c388fb53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4537af95a3ffe73705fd116caf896719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37e7b2baa52fd400fa88731bec03f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb76d25dbffcb6105452a2aa54b19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8773f5ac4d39190a578287e435256e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f669eebec6a29981d8a72cd8ca50e83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853135a31e8c21510b6d24b3cebf680724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1173508556e9c879242b1382abd1f83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e896037179fcfe9d1a91ba639da8545726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1bcd40f43135c8d8df044a4a92780727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45312c104dcb2700193d5883672cf2c2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbaf760cddeb4814e87fd2962399d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a458b546c95b342f704490d6a5edf00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20255dafc28ee54f8e850efd7d94504b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8b8fb81b9adb9608c212973e9c53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a96a0a5e37f4415c40b0a0db8f36ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32c177ecad5bc1e3a76dccc47251ab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414699590c5a2614f7bcfbe6524b6a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef267919b4b35175ae5eea51bccf3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc8539acb7c0347ccfec2ed1a6fe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a649f694e6c02d6650a574e05800cd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feead7c7ab8df4389b5873a45999a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc656b81dcaf4116e14eb984f8a17b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf370af7eb944ddd65bdfe6a1057b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf905622aebdbdcbed07de201b91c83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1358c3fae24bc1fa861a4ad1c7933e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c6fca97089a90ed44916f646a511744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa82f6187bfadc7ba7d2bbe845eee1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec016c61dfb524e9597ed388e3bc04b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f21ea92dd08da957f6a701e12bec4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548c23b6297c0d83c258f7ba42ec89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b9f4a5cbde9702cf180344e89b12b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de6cc291649f0ac30d33cebd591272750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec9094c05006e6ccc51016fa6d1281751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c3ad3c1a54fe98c484f13db3fcc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90b10908ce16e36600981bae9ec1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c99728e88efab948f21842566f10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df733a9ff9516d2042659c5818b1d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dd97b0a4a701f27de8ee741a9e831756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae617057fa5ad6276504394708f537a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b55111aca7141514213c88aa05031758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317625943af33c637c51c94ccfdb5db759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5becbf82b052abd4fab742f778500a9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4b39f0f2e172410f0f0118aa1751f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349c56b8240ae9ff075d15999e8bee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6a0713dd81271737f30593863648d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a8e3818d8af70442dc27ecc7fed1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff902810bdd20ba8ec15a8611a04a8a4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e348bb393b25e5fa3ca8ee1d99b0a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7824b132eb2cedabdc9f94cb07fa3767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>