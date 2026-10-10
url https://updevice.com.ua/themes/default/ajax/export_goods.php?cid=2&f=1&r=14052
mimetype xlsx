--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c1b4b79ab178a4317105eb839fe21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e534ba5427a9c860cae4f7d2a19852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb90dfa00a37e79a5fc7d70f2530f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d222ad97480b6839c958dbfba4fe734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f046d5e421999c510b079f7ba5cb0625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3244097f8d6b479ab7a7133c52e5cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ef83e4b3238fc2b9b5773b9e7673f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4a46bfed02ce9a0ff5ae592d083dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd17de277c143afc974f33533636649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0e5ce30204da2ba2fc53df7b70eb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cbfc57a4f72bd3ab9ed21a25cf76511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ccc102f99376f6d4fd62c83c1ee012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398506a9b9d4e00d5f099a33823100913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49eb1363755222d6e6b616d2a13b5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e775c364f982792d349ba06035a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ee2c9235485f6b730b927e0aadee016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162cf4166af95605a60aab8966f89c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6d26413c008f88a71a29b4a773e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b2d25abd4772521caafbd5df10c0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8178796d18b847983b3b8dc5d8f2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7602494bed2443629d59a2e48fa57c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef4758b29bf60a3797bd47f47f90c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4e817fa7caf7b3dbf50f3ed43311123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc0fb0edda9124c14a2a92fa78df724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c4bbbf93c97ebc35e2d8f4508ec6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eddfd682b044a21e7cbfb71c76a41126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a54f662bab29360ddf93f4d86c8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62024934c1fea17634e97d5d2ffc545028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b331cbafd143c319c2c4750df9b9ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe630715badc8b458bf83b87b29d2a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c7c9ace5d4680aabaefe170f54ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bd47dd51a708482e3cced7d8b5b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a8fe33463b21330b40a12e16cd3aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0038cff686d275ab069627995f6c21434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a875869fb6b975b7b891bcbe0fe3c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952adbf3fd6b93f04348f1870f0707ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e019667bd4c89f00c0f6096e4c4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b594668df720b0d42974f918e647f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42904674329fb27c93b412cd784f02ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0acf5ebaebc0f5b634fb2ced8a350d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0e93d464ef64ae569b49682391b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb93eec8d0893d0a91115c058a6141a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bb41d2a9d56ca1d017200453b251943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad7bd1da70ddfde8cf067343cabd1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3ff736040ccb255a0e5ec40d6dc3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686bdafd2b72e64c42324e6277a976946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cce97c2bfd4b249df9b8502e464c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ceb0b45179a301043f8e2be2504048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a041fdef7528715cf1ea019037ca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52760894138ff390403e46dff661709f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fcbcb83e606b6b0d08a19259b3d2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3014d0656fd8e8393fa7402bd6ea752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c0697d3cad8f537c036dc21913b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c377ae84cb5c11d4e6d98cb1dd7546a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1708a8ddc94cf52b225a5d9e1a09d7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09b5bc092977dcf4f8a9f42dc4be1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4ecde1ee153288ac800828c40e15757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb773152a82ac607228e3c084675c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135e2d069f1763049536798907e2b4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52fca38bda661c5ee8f3f0844d413060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d872f7ae3dd8254dbd354767d61561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14228a4106ea778dfcbeb02fabd64b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ef9408c98649ceff2775f22d5917363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8c8786b593e0adb13be9cb3eda97d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688767394358c7d6cad320337c0df2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324e015e0beb6473f4ba06cf9cb3d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa9ae6dc16de90cc81e96f7ddfeb8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49f153a32d49e238430a13f05ed2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36306dd5216a26dddc59420b4629b1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79860cfb62ef6a754467f4810baee670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20d3451a6a8fb5dfa0ce7db59af3fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cd13374d399368b1caa7aa2aa4cd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6012a2429fd27ee99e58b96f39df373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4235b687b570b09cc67c49a3eb651574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27007b6998d070cece483d60897e435d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38243e90c93f17b0f5ce49dd8957f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df9e4ea9b4609f868e977d0fe2618177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030fa4629d93c9465fd1aba8cd2e73578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f02905d1774c345b3612a61df2f4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0934b91a79b96a73e7912b3ce336880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6913620d836d46281c79dc728158aee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf9660fbf09a6a6cd3e29e88300dfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7918af721c68a45551e81c3430154783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c36214b3e7daa88ccdcc1b0d3caf7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1e3fa33afffbd23e27c76d7f985185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d10a7a1234e3474368c1c7af2704786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a434c4bd4fc0f61912169be3cb730a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25df83af6a87486ae8e68108e3849288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d6f53f6d2b5808149a384a940fd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a65eb1128e9f5b00a428bf2f1f35990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc4bbdf2b41ece201b85db5822eceb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129d9f5f72431f6012e4ad476d3beb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db679d93c8d0b8132f6ed82e1537461b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f764429872c04ee155e45f55374fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38978445aa898bca9f40b8e5fae732595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c16690af4a79a975a07a9234f466896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b2be4167304559a94858ab6f6e8c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aa9e19f81d31444528c42eb3b0b3398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374417df26fbcd859cb23c0bb9defab099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a8a9bc88d83216441c52a7a7acd4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5fc1af65bf756657041cf40f3c80f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ccbcf9a1ab216db201a4cc4d1d7d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc17c6711c83bf1386ce929d1f93516103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2cb92ce32e1465691406a0a8b79eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e26d4f6ebc2856268475cd134c2d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dbcd68bfa969b9dc32c1ba3e8306e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9296707c19033b033c0226be41f222c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab19492dab5693cf2dcec4c733cc3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5cf3e7f60b9cfe51e0dae751cd558109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce8c3cc987a1c280daa5a3154f6e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c8f939a1a2c090ae6062df3e89fee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfee3f7685c91bb3be18e1fa1e3e07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586fe0c802c306b7c4876e9458d9ac2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587d6cacfab0c0c5df6708f383edea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205143c400f2c1090478d143aefb1fa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83ee016113687219e1ac163de8150b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c186911ce9b95f82598a77d64ee536f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843d72a7c10a134ba6fab5d8922ff06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fb3ec19de16a646958688eeb48e55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93152422276ca8d5e8f6481b7d60994120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f3c31e4490117c2ba6a1d9c16c6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf7df7398b0df097c9a51d9f8ab0cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ca2bdca526f08c0f44343ebfd3323123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519005d1fd103ac8308dc1952b5bda8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdcd7c97e2ea2ffe12a51d7e76a09b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be465e5ece0878a7caea5522f6ef1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9458d5ff99b7c71ede774c5fa48490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdcd4d084c01dcc2605d3978409e3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9ff1530450db850e2bcc72199d19129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf4e88e483cc1635f86386f1559b3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b29ea636e7f27f8b59d3a29517c674131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7749fe4292076677f079753c7c14132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89f632f13f3c78b51da1b943798da5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46054b9c4e947a7612ae2b20175cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460ca167641262425eecbf704cf8a75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4012ef05cb76121004d622ee6ef9f91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359f523a6ced62bfa59ab48f68020a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a99f7dc6e602ebc898ef23c1fb660f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e130889891ed91ac34999833b5dd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ed4bccb011c639a4234ee53f7104140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51870c3785f78617c3e4d87824e1da9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617dc4ae92fabb0d57b6b01cb005480142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd4e72df14e18ec0d33ed355c5f84d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de6a3f53f1cd23ed3fe7162d246232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26596b28467df1fb41e20dd1d4e79edd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899224931bd620f6473137f0d7dcd157146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdd4cbd23aee9153dd92ead2826ca1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e31a553620cd13ee127fd873dbf42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea1dce261ca88d2ad1bbb9e4a1b5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a287b8d4fc2bad71788e99b9d8251150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf8637890dee6f2a2cce325acedb5b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd960477c50d009519b554f48c82c22b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0342ac6649e7ff337184c05684cb3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d835ba1b386ab1f30495f98e05c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6cf4ffa156cb1440115e5ecfca82f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13700c1383700ce5751cded67fe9055156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a7324b4c97c1a321427d76d77a07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a373708edd83c74810a41e8289235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e6898c4d43f4c9338c5fc2e19f937159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9e17e05cc9f9ed1f417ebd62ff00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676ef95d9c73dad39cc8b6f20ed2d8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11627e540adf490bd0dbe0736d654f80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9ff13b72aeb8351591747cbb2f8ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4c430d53cd19133349c939aa891e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873579f7a256eb4de175ed7a6c8dd1bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e550d68b475beb5028c053164bd7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca718833c18c38cb9f3dd2fd59848167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35bbfd0bf7b13b1a60aedef77bec56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbeddc176aaf1883780abe91e6e96ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ed228942d90b751e3186401eccc6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a54930e8b87f58d2f864fd7d4d00171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecc66eaa5b72b2b9f9cc6ba63dd5f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468a03d81894269d456017af8b188c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8798e6bdd228116f0ecd50b57f98e98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556745632f5691586b92fed792fd660175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e18ff2c36b3c66ef7b1ee12c29fdf0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df19507fe2f5cd2f4b82a5c1dad32d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3477b13dc81b70250bd6f154ff09dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c433a90bbe458646963906170fb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66fe73f9d1933b317923f6c18ab258180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9124d98170e91c1d7905fdbea96bff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f00255286084a617200fc5d41e3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98796ac446b90ee20622d382c509a5ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7036ba92e7e317d082883e2574fe8cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000601df79aac769b6bb5f0676e0a03c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d8bcc45a50c7ac0cf862d5d3eff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83f30de3fcf0333752eec69b5b368187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e675a5ad3a180702b0d408266667516188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542dcb383e4e15ab4f44f10d36cdc59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921645e41f687987e99f5d9c4e6bea8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec490d99e2188958c44f8907d973bba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758498024637162d23198c8fe3cec5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3ee8c0ea9ebf2d396775cb621ece1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c61ccb6aee2f3f0b7552e4c459de61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0c38e93e59248913b1f2bd65c940d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb04f4e74d2a7b266057c4aa918a960196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70437fd206cddd81c137335025cc9b8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84dfba9b8e3a16096ab7dad4582360198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a4967d6752fe0f0daf2f95f265ada199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc331167b78eb44bec4a52d5cbe245200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8169ac00887a86a2057e745687e983201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0eb1dc5de70c84d84be56ba23b3d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387faa192bda33793063c9dd1bfb494c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9281d7dfbe36e2fe274bfcacee23f49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a76f2b31c92ea49e5a5339f769028205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e7c711058927c9dd36e2d7a505f46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41bf082f8b856ea7a6854fec6e6cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c320c34aa8b825af1689eba5a867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28411bd95c00609c7e9ae11df1ace209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919f9ff2b1cf4025b4ea710daa62598210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e07996d0f7513f2e180c102146db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37831eee49addc351cf743f5d75ab9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d656655692bbce8e5d9a57c522267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480bccfa8f363e9d3fd52de45cb9de6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f1fd86b8de46f51eb9964cd9f00e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca364addbcdaa63b998fd430f7922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a3b311c0854c1d22f16aaeee1867217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4f498a528d57585aff0386e6fc6b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e103f23bf471b4587bfca0be510a87219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109d21e8da7293a1493a8f6fd298431220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15cceb124771f470244cc641ff7b05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a00e3eeabae8a7b41d4ea172250d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86226023c228cc4d0c4e38476e0f928b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a622c7a7fd3ec315f08f3b13f723c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc252cc767c3018de7fc23e063ef90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce783eb8b066d5f0217eea2d1a2362226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011942ee45d953e336f9995543d8407227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98958eb36e99af581770e97abf08b5df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5f175f39b4a071647944c75416958229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425737a6cfe3cf9d7fa3b89ed58a472f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b738bf15a4e4d3c23a7c84a273ba562231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e61052bca8d756b001654041fffe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0003a43581b942b0cebe80abdf6cb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d487c8c9eb914509b3e15f5375228234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01073020085239a282e03aa2479dce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86322b0cae1e1a31d909399153f2d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d9c2fbd745ed37afbe4c75864b034237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a9549b17bff02073b408c8c340c74238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251956ed475bd34f227c5b80244618239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55078d57cbb79c91e71ce15c3daa8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74527bbfe513031cea6a63830bb0d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be249073b247f19b2b7b7cf494ff43e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59314d22be5ab1c1096e495401ed2129243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12dce1725d54c8f3e7c0f61f5f0b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06ce697da1606121d646a7abf1fd10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8522026fcacebe7ece09b6eed812328246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e7e9b3f58ce30952c66c800bda8c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35cf6b2356dd06c5fc9c9a0255c9c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a607ac7f9702ef42844dae565188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6782bf51a5e16e0b441b3e6625ec87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85ff7c2256740dc5e3c9030b2dde7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d5fde679f6f908c0fa3a6d2a90a89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c9f3f5728a0b9c15f7194ad9ee7b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012991dab5c22685bd314e3af2f9057254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024427efb0b48192aa611a2f9b78ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7a26ec146db411c426c5b59e277b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ed0ec35d088d358449732eb7ff00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef3cf43605a0e90f1eb6e9969d22b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a508445ea99364a158eb8c3c1e4da1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc090da0bde00f9f5b44e28a4b0b62e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbeb10408a8e4410256ef77cf7ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7e066544665b5fd52e47463e087e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2985604e4f657fa372876877de445263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d67718a5b7f72dac0807992701cba8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06752fccd13cf524a0bc0f02afbc4e36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09c967b122aaccc6e51e69b3114a31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c567e1e8afe604f9fa247206e6b4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c0e519c884c0b81b31363492885d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a87f1d03547ee7da1a42ffb760e67b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b964e71dad81ece5c7951e141da5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55125a8591bfd15d391677605a4da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c9ebc3460e6030778cd4cb86a7f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ed380e9c3c03c80fd0b91b8826dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736a2be2ac5d81ecc47863c75424770274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e06149464344949a410abe7b8c4d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51be778e652e37f7fe1fce0c40b959276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32a16fafdfb08980dab0ea77e1980b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fced6564878a0ef95354955c89d6b14278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc32c0c11bb7a2f24d04a16f81f8ef5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fed23fee1f895ebd08290a4cf1aae5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b280a33a1e8723445d3869e237be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa23b0a9747aab00a37604f96d567d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6afc72b0b512e64192480c5c0b5426283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d3b64b81a5ed60439e811cc26508284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c18f60a5cc989741ab642f59d422aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69817cef9068f2a9ea97debba0f85d6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f37adfba2fb03b71abdfc4ada81425287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90981e3ba3db8fa36bee6bb0d24e5a5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e7211cb7c503ca98b516b58c38a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef0ee52ddbbf75586597b5bcf6b117290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812eeb00184c469ed72f783ef591384291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e00057fec845f9148c14f43919a6d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b3f2e7993bf0deb24d0e5209a1d45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd48aa7c4635612744e537498fd06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b315839eea9edc7b45b1fae3d323d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb96bd52b44ceb3d9b8ac13b7df5ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd60dec7bc5b93717d20339874c0778297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290c80705fde5308165c58e6802505298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad1bb93eb0b59ac01d3cfb93f1188299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f129507fe82e03f459258c4e5980efc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2e30ee862f7d832222798503c6e98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b595b7f48110b4bbc8660592e3595c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4618d4bc61e3b70266dfee2c0a1407303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4e74bacecd44a4ee4cbdec379114c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581441925542cc626c3bf12f6a71f1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93979dfb6a93e1ae196bcef7f9923f0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963795cde0401f6998a7ddeacfb05846307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970f8b5b87f3815b0dd99194e961ba8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b0ab9c63d85d0f87f349f021b77e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce7da5f4dc0e1c1c5221049b1085f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ef70647dfe962e1a3271d08335ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718849d41f493020dd78be16e0099de1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731893eef5412e48b10fd6e1ddb325f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06470f280cc7b9ec1ec4d7d3765514d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab9cfb4fe9724393a9419b0c3f287e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a8877754f49328cc9fa658a308968316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c473a2353019d6b6aaa5c89f53f2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7c087be854760fd1e00c2ca20cadb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00086095cb8d6a2c7cc37a978cef2ff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb230aa875e9ca4bb77c775dad7530a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f7492ed3f1ef35e2e1bf1994522d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a47dcd51851424c523abc8ee3b47b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cdd6f3f1c244492ab5fd72aaf76dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d90d4e1b6fd4c1946a4cdba32558e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fbce4aea2309ae7871f932bcd39b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11bb38c63865c6f87aaa1e24abcd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371432e204e922677f1c952f9843de4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942abd116b3ee6be082e2be37a265c74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43598b6224d90ea2b729561834303329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d80ae1893bcbd17d5097f625f117dc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f9a4661774ddd0c0b71c59f03b3eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d57dde740f58dae7f1c39986f3a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e250eac979c3d161c0294e1c8867333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e607d3dbfbcda75734eb869f50e7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cb4ac83fd6cf3029bd78952608fe5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebb2f4bc5ca5684b45a921056531ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348160b40fdaa17fa34d824caa10cece337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ba64752aa51ac8bd0514329510f35338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399b0677e912a65c6f7ef2d5903dd1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babec7887e2d68be8e874d3bca881d2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09303c87e2675ffd4ecb6aa8aa8f42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f8870db556e4f5321957c98398d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c0de0e0f8dbb249539bae1898e7fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e41c74a768b0b0a9717e1357fdba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d5f0b2103d3b1bb91622fdb61c9ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6256266fb07eb4468851b848e11a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ab764cc0362ca7f21021f4b3decd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d4b08b708a2818a815f5f573bb5af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59118314e1f6efb83c5e0b7dbe96f94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f75f1b243448142a7bbeb582c05a86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5acb9fa5dbb518e1f34c410de1663351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01dee6eb9c3caa3e867044150fcc92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2ac227ecc64e924ca23e4a8d63e8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b98267e05cf7a4dc4edb1ba82d907354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6c179f0bf138709f133d8b6d5d587355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11850a900d1bdaffa5134eabb1dbb72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f83d9e218f6a914ee45ce0c8c63c65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e947a57f2be4922f3fa5a8216d829ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024c636197bb2f0fface9739c9032c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2d92913ff126757f2528bec6be89c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8715d5762080e53947cbd07e3e0924f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8d766e8a1531a0ce9abf48a9e8e8a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfd9884d863188b4d6e9ff29849f5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6a0693b66c7684446595fa0a4cbb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34e0d839cdbe0790072d7c5e8b63fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537142d20955f7c6899b43013236501a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d712abdb7193472cf00e38a2a5b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0e56b240754a5fb5b4509089b83b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8d7987e5056c0eef8bcc98b775c5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086bebbc6a7df41d0315846e9654896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1269af28117286e621f147f8f64f5b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc2e64f82d26f1e85d844041e5254d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0929fc769fc14f94d3d9014bf101373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caae282a97e5dd008b154ede94c1e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9098b2adc7dfc281ba5e0de915ed46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a3055dccb56a358c79748f7ab76dd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e52b0e34d2ae2a3cd6b5836814734377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4442db0c1b26ef4d79a50e78ee98e33378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8126e4fcc9e1edccd0023f953f140379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29e8561ef2ce72e3777b76d0d1f51d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac49e8f3f894115c87025a1d20ebb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480102f94f6fb53149356be24f82719e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2da5e5d3d4af4faedbc1aeee07aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b1829ff1c99a18963dadb1ff8c64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa4f020ad273e915a234539718292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e271530a8a91daecff65012ff07ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b6be34ae75fb36216663a38aae9be387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec477d2ea73ef693ada33f8d4f25eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f6f181fa9e1e948f9027a0f5435d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bddd3c85ed243cd049d3429c1dc347390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff04dcd0f189d4f9e69b045bed9fb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650063e3b5dd3c0d88cfd6caf0ffdb05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90834f50f858f3b963f59d3b277cdd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63edaf5fd578d5fa90016500f5f500394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8939b04236dd5d094200dab5aaa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb36239325b3f94c3b856e5310bd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe64b96424cac79703f3055ebae67f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cfb59e390a3de9f6bf55d5ae56ea1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae27414da1a77948c17513ec7c0a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53824f522913be93572a47c7e28002d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009fc84ec90546ee5ef29916fbaeb07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7703db68a49832f53a31b40815ffd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a918acad5c3dc6b25bdf552b0559db9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a28fb7ffe613b3f3b35820e0613a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eba631493ef9b3a3ccd8e705ef220405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4f77abff611b52a1b1d96d24c338b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cef07034f96291c76080b3c887b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82e594a24bf01609ed362e855385ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcad6fe446ff774a62dda930978ae7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf374e1477b37a7db0b593bbc7f0f33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee67f29d65f263d31e9708b9441139411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4497e434a37750513f983b436db8ecb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d2d4a7a5ac99247c61b79ef414b64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7385ee0bb42080ecc3478fb4758f50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891cf37f2a36e1160f41916a872b4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a29668965a0d607d559994d6a6cda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b774a5194f0009815111da84bb197417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377a1fb78f86f898f790b0f92e1e759418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1bb8eba1ee402068bd82ea9818e88419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85e4c2878eb0786f28155d898fbfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3efe9570cab9072ce24712eb149f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc05b8ec6c7ca5f75deda650b927cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f72249eb52bbebed9fbd7f68733d75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d50ee3253fb7be56dd3f047e9bf26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f9fb23e05754ae94391028f83ca34425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0678254f6e905d09918c9f9039bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc94640fbbd4674530e30bef93dd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385683d8f13d3e78ac5f85e050f6e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791263b25dff83b2ed03c85ba63c382429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e0493842f275b290204d2646fd19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa566e968fef801eb78d144c8c37d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f89f6769f1d0fe18f13c336d77fa74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675fb7bc6271b658899a0787e0305d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455945f6324008a3894096b4d11943a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0f6d23deda194093a7876eee4f67a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf561302f98ad2f96dc67fe0e9e36cac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d44de130e2cd870ec11c61f190cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25562b4ab2a4587c055c4dbd642fd4b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5d37f81461b480e09654460129838439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90370dec99bfcc5e19203c8d4f3b793b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eee58736626a1d0052bc91fb4c6b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c3dfdee3b89ab3f5cd0adc76ab485442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f981a5d00e0074226918eb0c3daf08a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a6f949505e03cc64a42219815a59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656263c4bf696a99f4e855c1481b3ce8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950a82f3b2faf4165465dadf52f17df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630564d91ecfcbe4b7ed4d08628a27d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d602991986442eb4bafad8ef99b2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028430e4b1a35195805bdf3a752322cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12907cd2df2030eccc47e3418637e7bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab39c75cfb8c49c5cc914e64ba0fad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e20f7cc7fbe498f8b04a5b93ba464b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5998dde0abd079f11ec435971f646453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cacdd36e393e1db35ce2b095714013454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2313e7aac47dc4a7d555f235772d64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf14c3e156f7e253de1dc0af6d377e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f985b884f9472fae069f9f18251815457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd9dccc13fc6992523fb7e9cf64596458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021d59ffbdea57974c5ef169d69a54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da18fa4ae82d07dd85accc1ed8b46f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178dfc190bb881df420e0c1a32da469461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c390fa4865203c4a6afe865abd77462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c5f45e80d4c3b6e85ab41beefa58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78885017d658e3b9d3d4dc4b046d75d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9fafdd728c268e2bd5860d4815f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec0ee17dab3c113b4e0463c258f4b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3b4b5f431e1658ffe33216a829a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6d193f799143c1e4ea738a58b116468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034a6c3c9c78d417c56ee03cba104c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c81d474a748a4b48887e1a1a2601e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c65427a2615de0e3e28fcf94ebc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08661e75c28be15c805661dfe800f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914c04b811fc3f81affead539df18d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0940544a9a15c960d93258a1f827da6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e658ababc94665b6a9d820d5b57caf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ccd6857ed257146c9716badb3534d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f694ceb5b18657f49a6739a57b37f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e5cf404a4d4e348b2214e204059b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3525343787f4f273429dac41aea1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e166d5c882521d3297ffe40689c40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac600fc3b54138010a13a476590d15a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1885fac2d580767915b4ee7605920482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c20c7ce723a83fc301184a975eff82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd1af3687d1250543136e492a34e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b4c9a8aca6edaa9a2416d2368645e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf582fbaa073a699853219127c5fe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146e39679fe340e71b43eb88a7c2ff7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e2b4d60281cab549341bcd5f6dbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3d9a055412acef26e999a30bf174a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b869644a2426269847cd8a4c93e317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7bbd675adb1fd6cadb665eb6ebba5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff953c4af605f7754a4fd27e6a59a97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e34f55377111d3d30f7ff239ebef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e73063c6fd79848a7cea073ff712b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fec6e222a754976688e5c997e8df8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37205c6873d78372964bfc623bbc17d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746906808cfdaa5952e09dd29bf4aef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb525c842f570047bdb2d9fcb6514498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e0950b2b4b42afd8669633535a4f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf4f01ce69b49984c5b8a73b7a259500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd5518de53d61d8936ed9a42ec8a1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede1dac0489c7b611b1b7e2c70f2f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec624a6fcc4ad13cefb037dd5abe6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7f771017e69904b07fa1e2f0f6581504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2abdb3892edd92d6b8c44dee084edd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582192821a4656e9587b811ce10fd9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf4a69cc6ab537f903a0403a5981c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14be73617924b18d1f1c5494487f36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ecc9300026e1f5d4cb3b29c0a3765509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c6704694f964d830dcb68fc26e88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b0a3c6352138c4be774d6c535704511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea67c792c57df5d508c254b7e9e40aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bb093b922ef17cb38967aa53178ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6961c442ad3a958f9f39ea03e7d9f9a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97030b51d52125a2178ab99286e3362a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f3cf817171a75ecbe0cd09760c6a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d1f1863c8b5b15b3c42a3f0069e51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ed7e57ca0aa8f483a7affd1096939518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57020969279d9368ff984694e3ed09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b045d53829cb2287836477cb879b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f7639707467aa0439b0444cc9d0a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5270afbf4346583175bb6a27f943c7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f0b1d601918a7aa542e74113f2504523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751ee7dda1c3b69a594a7906c67eed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a73987eb18ee4e0ea456442311584f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4c9537fb3e881e44334f84cb242e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ec07780ecc105155a43a5cb38c44c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaffc0b5718d24d71fb83cf9fb4cb53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ad58ef39a83f3ec13dafca21e9e9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d4b303326129e4a6f7bcf9546280530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36db5d2b16be0eeee4c5a7bf8f9cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba64ae9bacd76074e031580999c3e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e3a99fb657ff54d785a904dd0cc28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890a6d11ac6f79d894cadd9add8ff9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7db68f91eccc013662da7824503641535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee85a012447a5063ea6594a541de30d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6bfb43664b068c1276621c4cd72be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d0a32b9e3114cb253129ed352bb2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b230f3a0db3fd7d42929fa254de4ba9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ed7c8a060ad303b82bc03ae1755b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b36a61b5227b08ac469cd545b0084541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2fd7a40c4aae45d3a124fa5134078542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95526fcb66c42d2473ee1989e1f8aa7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e1d5ab6530644623bcb2c465e618544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6fc688a00ae4b95248ccd7d631f37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0ae6d9a51ff76137107c4a37b7f2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140df038bab0da6e26f2ada955e796fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac73bc602a43a2b5532817bbb1a4c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1653aa5ff3840fb5acea149661aa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce991eeef519eb8ac71df801ad10994550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e14c1555c47d1c6ecd679c956986df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3b3b87af88f1ea1277397d48a9074552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b05b93a3f557138b6034488976ef35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a132c37d7f29b0eab7537e6e9ec76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcba7c6b4a4b94fc000710e6a3158b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55300b98d0cf7567182c95c65f4294f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce750c5a1fdf2a23d41bb16953b84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02aa987dcfd6b536fc3fac8bdcda87558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5148b5d9ad59a6bd38ef3a378ceb39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bda11a09e79b70a253229ab7f84ff9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f32e7fbd54092ce9cba90641493f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58037d42cd15b06d4451dbdd4aeaae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baf489da134a07ad6b0a43386cf861563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2400303b3181654f8d7847dd2739d80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76b9c2c4422eb4174c5937a3d4fd4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090420e2912aff14bc7479645969fbc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e08fd33ad7f37a166ee2e24527bdca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef0701bf256eb19372f1866a644dc8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e478c7533246d41fa1fa6fd45dc9b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c245cb3639e9b4238d2448fb7fbb013570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d77f4eb755a82c67d6cece0fd8276571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e926463af6a22bf896cdeaa959326d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461f324003976fdd5e45d4041aa210c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d337902121d4fc484e6f9e7724c76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321cba52bebfa4aa6f504702cea62fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef4d99ee31eaa065d8a0c7928a0d7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756aeca14fa95151b25bfbb55bc46df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c1ba550af13809dc1784c7d62df9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da4cee8f14faabd30416c46cc0870f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c187844fb67c378b2405b9aac6fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752697e4ba6c8c625d162485def9c54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaebe6a90778f1df6a3ffd8d6a2fab4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ebdc94cbf0dd614af211431eeec24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800a0a3a89047f569c2a4464e09513584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57c623b2b360530aa44b4858bd24b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856baaa2780c0ce0b114822a8f9d2cde586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e735bb5ac6768b889635c7d6cbe5ee3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e1d14b716eac5246683c779dc65f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fbb1e40ea1496c77fd689e4fe54d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d032054316c07956cfb47c487e1c8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdfd9d7ca70d4d78a6f51f5d402fb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4af0863f2f1255e0117895fd757000592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b4e5f352231278f71cf0cf4873872593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325456ebd5f4fa878a1e0426ded32e57594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706c1fcd36f38d5f0dc6e2142f5d583595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a542e8ff35d857e0089093baa60d9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ccb0a733d9fde77b07d8a7d55598597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb218cd602c5703bb3f0839ea3942598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808acce0a7c83d18c75bab8c18df0ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970b136f703a9ba92ea89dcd52f03b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7230bf451a13c8dc778835ff8ceb4b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a4924488981f5b4a3ca1855615801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8f49d6ec2a70a8eca5f41b7b110dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45dd4d7c374dca216d294e3a594a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f25cf125ab625a8c3879e194a608d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cbf26d3bbc4db12cc09445ad250fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a9471ed6ebcb7e602b3c19c9dddfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa8c348ba526cab57b2d7a4a388823608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d76bab31dba59b821c9fc130555a2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cd370a3d96effc3e47321b25ca0d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6080f7828c90bba5a3665e6356e700611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b5fe070a82aa8843bbfc90eeb99a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fe23854aa2ca78f42e17690fd89f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c83502a5d391d6b10ce46c42c6552614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceee38d27dbe29a4923d5d3e9fb22ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e142034ba1bee9b0884696c18f270a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a48129427fd96bd3b33fc30c492702617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550407df9af1dd2b787580d64a1b9fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad027c2c299fe0cdc855e722d45370a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a33b5d2c5673a56534015c2fc018f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22ac4eac7f20db7754953cb53922c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05850dd441d10394ec67c13ec9b97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6119d416ade8c75c899cb0b8247c845623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a8d28acec2684dd6d0645da166c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec9252fa383153e7d74ef81eef1cc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b98d1e6bc35400f045384fd281d43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddc5e8f340b0c7c2d4df242f1e898627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3921b5273e1625b67ddad0e970e1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b528b7f71ad34dbca282221b7813b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06d9b3a1920e7488da1d0e5ac4cb89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea15d644fad39abbe38f797be3d0b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd44424bbf8fba81e79a116333d65b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e20e068fc9a5007e22f4ad630c7c90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13acfc87cbdf48292ded999815bafa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58aede510561e520c49231707dec03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03afa3866240871dbe79d6ac7a6871636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb64abfefadc457f73833f72fa26d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebee08974632e5342353d2a41b4124638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981bd8ef5d9c1e25b7ce7882d043267639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d1010555a4f09d332fa69f743bba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1528f52a062ca442dbe47087bda309641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb17cf7c1d1064ed59e997ec0855c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a7e202a2ab6851d0f1c2e3b89784643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdff27baf0fc0a44cc4a6b500254ec6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7d8334114ad40c1a7fb772980de7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d13b393b6454857aae213d594504646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216a84742de0b702abc9d768471b3a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48fd91eeacced637ada14762d91645648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd7df0018fdf1a945d7821a2656cea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771013008d4a29a062ab4943d1d0d83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db82e8f1a63c5785966cb53c4498982651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd4ded9f33b0ff49b47c1ad4e13fb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b53e5ce2290bbaaa54a7e2074023653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d930557cc711e5db1da744d7ab1ca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20badc7530606d785ec709d28e5c42655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6030945442d26d34f0061b24b5198656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6cd9bfdcb8f8375b519896ca15e66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e5ec7a70cee8a96e22024b7507d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4e2cd5c353e36893c1bf2472cb801659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707099441b0c0967e81fcbab415fdcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97146d51197d9114b6aee0665ca29cd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84cf3b4ffa5391fc5f267b326ee78d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169257e459e90970e2f6ea3a813ee2a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789e74cf5aa7b6e87a9ae8462c40133664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446b98015bc5928e8361676c6b3f9fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559fe24b559b79350ed602819273b54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1216cb3112c6c67cec41e90ff18b79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8143db03016dc7c53dd352bcaac042e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e725255d908a9e1b0f2e697055cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e5ba8f5c957f7bd7117eef1f03ded670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0817126e8d3e412a15bd9c1b48891a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a82e98469ddb3f64e2b39628ce832672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81080588c652eb256360bd84447c323673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babb8a5c2c84a9458dd7696a5b2b3f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ec9072f1e1e54a998507f8c907495675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b4c8b05e29943bfb9c22fc0f393e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c2c6966b2fe45aa5b206713bb050f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392eccc5f59ac0b05b4db015404e981678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069edc740e7a9849c3e49774277e9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391cf7a4c237005b8fa844284b933a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc797fd7b434c617c09f0927152b7b97681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22c5ceae92176dc2379b4942de9172682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80493b76cf069ae83d5004484900e76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76d164329a4f57f1524bd01c29aee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1afd1b2ce40b4bb3390e94d612f7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fbdbe0b6641189e90a16170c8f243686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9304d2a68f2b92d5abf4f0f3fe8a39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27770629976bdc80f6d2ce979c46beab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc8698aea16a58105d94eec915e71b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5e713b51c76d28e64585f7b1b6cd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486ee87ac0c7c8a0f121bffcea0253691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565dbb237e3caa8b17f0d03d0ce95b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34442e263317c7c683204f78b3540b19693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc65ea69f84bf8163bade65532d04d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d94b4c6ca4df73c92447f7f611aaf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2745b4513cc61714476b6778657c19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e10de3501fb6c1b2985ac9e9fb341697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4c271e4ff0249238a7991c5d1b986698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e51822375f7fd9f0ca6fe9ebe25fe9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccfe1072679193552c694d2adfdee7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb4710b9f6abd21382bb02542228d9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0154f35ce04bd18c633da1781706928702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab3d62cfb37e8bbfe87be984c0355703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1086b99b5d16fae19f30fa6b3d7d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4f731053911030c17ba8c9d42acd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdeab792d58db7304fff1a61c81883706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7f3b946fae2659338f51a79e0d5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e95b47f072da4799e165ed34c1eef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58ac2cd1911dcc6a78621e6e1caf76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855313d96ab9389f89454f0f146be37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d99bfe031d86e2ef3fe34b5a112a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b46e639fdd1f4d9fd1b315228b15d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b0b81fb4003a47645e16c0475437713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12050dec8fea041e487a988665b71fda714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc2fe023fd20444e99829e688221f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9abe0e4fc5c18439ce5765204f43a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06590d1bf9c05080eb8dba39f813ee22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805152435efc234d1e840e8c1dac71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1335192639c825cd4787f2b6b6661719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca8398ed892df64b80682dad26349b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2326a0898adfa58d2167bdc6c1a78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc87c6a5246ed3273b30e098f8647722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84225fdfa55aa8abe47b03a2a24a38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8175ad2278ca461ee169ecdc2e851724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35300b6553c3ea5dfac558a37be324725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793af0f40c3000816c872f1651a0c947726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef4aad36364440fb9a8524f1f9cf67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e8d5e80ca60c4cd76470d84f2fc17728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e25a54c14261d61c73d80e46528d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ded9e9f8070fc4e3e0c282e8cb50b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b03205ff215ed278f66a99e816af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a105f2f58f66ea5d1797c3403dc61b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1deebe2456e76d4c5822294cb3aef1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d68ad22fa516ae444c403fd09e0ef1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd3ef7493f7f4acc5e63d29bb91ac6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee16af55a2238518095ad938d0f74736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78791f5da1aee52dac84982fd0cc9d9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11363ad3788c10b931b74ef927592738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ed66fb1dedcfa762b08fb793a6f27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4760a8246e220bc000b42d73791c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ebc7282aaf3feb8c7a1296b57e9b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7fcd91f29bb2f21ca0c434791cc05742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a2b2e13112a27dce420b0ea385782743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da777d88c56123f550efbd1f9f5b3a5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea87beef2945b0e7a34f575312c8df6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e0c4b62d0462c4b460782f1a767f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7defff096c9dd39c0dd31068a9e445747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed5d2329cdca695858c83260f8e837748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5037c2e6736cd2311b4a70781e9ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b1e8ec8394e3256f1dfbc3deeccb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5346e700f013884b6474fd1c6e65655751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56068e1b728445f41ce9ad2b6f58e02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3637341529e4eb3c105a6903f8338a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ea11e111080b2fbe7439644691a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55927effeb3b1278d6f70126f23151f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f12a8090fc83f961493aea7aa82a0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f573daac133677765989ffe8eccd4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95cb87601fa20c68c868135137bab8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b26740763346bc43ce234e16aaa780759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb55af9d882afadedc1d969a42bb3a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4858f825f59c48160234f89af892b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d87e57c9f9ac69f04d4f5e7e70be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f46c7d24ee3d41664e1e6aae9a295763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1c6028ef1aec8ce673934bc57bdf4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2ed2b507771dfc0d4cba940d79cc9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e2b8de9138f8a482b8fbd2275b92a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb20c8c41eee6da6479a19cf8fc690767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53399b2a2df3a5c1adc2119c0078398c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9151cff25e658e5342f57f57088991769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05af8ddb535321b321643ee71a8cfa2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4752f9adc88d792d973d6cf7f47ebf2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f606fd6713e75048521d5a02b52bdf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a4b5e5e00e0409053424d80e139e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa824bc821640297450a86f269a2b7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f12c9c903092c5ac350d5e37d2db0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af0d650f4c33f0c6d47dee6d2a0db7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6234953a5af6887defe95d14e1026c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53d1a0fbddcf22de1deb19fdd868e0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4ff4e6fdf80dd3dd6804bcf85391779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa591f17e4725c4dc19a427a2fcfda32780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672e55e4addb75e3c1f1c90696d2dd7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5564bc09a21c3aecb00a8795c8878782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bc41eec61c1ce8e5e20b5abdbddad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979b0d89b3dca5cd2c6fa88f4aed57784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590a7bed95d6ba028341fbbbaf1ed2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10370d0271728c22dba68bf821b78786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034edd192ba96b86c3d4563dea2a9271787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c957c11ea300ecfdea2594f203f2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fc10810285732252c4e64920d6ec3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d619632816bd5dfaadb7eb291abe5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c172877d5c71cb1ae4cdd106a42d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458a073fe7809adf680d4b8866243e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071eaac6618219a7e048021dae44f7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6315c4708e81c22402795206da758794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e299e2008a8921188dc859810e0728795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01122ec60eec570cf3ad2229cc7e022d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d38149a486a158b07db373d111a45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d3dd189d4e52989f3ee7dd9ebbb39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de58b0a6fdb58f33e8747ef05e8ba96799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581d14e834fa1cf1b17b4d16d295d52800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4537c45538943f583ddc46208f5b0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481345f96831e4c3d4391875e1482fa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f96f4b57c9b2f24fa5927ec2ba5f5c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413a57bdb501f675ed8033ff68691a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179618af9a2614dbdd0d84c552c4aff0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7fcae592f2145563c733c27e93f2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341be7e16a5ae3cd1fbb0c443e1c750807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da3cd75983250c050bc6f354b4a3b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36839ee958aa08af256e1de8f4258d0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399e2f5f175cdc992102ebab85342d6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc436d5347678d4d2be951babe6e7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff976e6a29ba1700bc916e98b2aa8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c17d9cb34992fdfe5c87300a1a2b3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663180e1393c72b143211b98fbc309da814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef68f87d0902c3028f20e15c57f23815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9a709ea27ff430fe3462dc0fef4f0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca9dbce76dd3a6602dad451ebc92a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5637e72df8805bbe61d1c24c0d94dcb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfc388470f51e2e2b01280f5868d5e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c832042dff34b79807d4abc001fcf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccb8eb9b875f0687989896fc623852821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f13e1123cf9b9e460eb2160e2c351c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493895569b6eb765dd41dcceff00c2a823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4eb10b067bbf21a024c33cee6062ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d40f72e39803070bf6542833dabd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b89bbe064f0f9a08c4d16786c9703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f2ab7fb827e6be6db5ad058c24154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d708fd832479beabefabe80784bfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1c04adad2e7a4ea0addbf414635f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414335a9990f53d70c443fc504ac1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be37811dea033abcabb1ce8f3b8838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592088031b06b835bd5e2d97959372b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88ad3cac760e0ed77802907c3e998c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5b864538ee7e0875b4bf62b23d7da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456001cb73c77dbe8b3fe994a8c4bf1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e83d41dd24f736fb994dad0c0483d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f8d88f52a4c54117a694a57fcb36914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b47c3fa8ecbe8c76588e7f5e71f73215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aa1d2de726ff0de690000c1f3669b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f14a39d0a974d9ab96fae2fb4e7cc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02de6416722221eb1e3fb61587984c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f178af040e7506d283239cc13afd0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002f5fce4295502eba6fb0c9d5d3c2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb55248881ec0ac5fcb99986680e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8222997dc1d2a78cc3390884f000b0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd476b5ecfbf2ee0bc4a99ab91845523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffbedbe5a0109caadcfc7f25be3f8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e81136bfe85aaf49c16708c8422825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591abc489e9bb498c5ee2f3bdeee1df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ec467de8205e2f6f53a1c17d1ba727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9a15be68d95dd80f22d1f0202d8cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c2cff927bf37284e3012620d878b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69541127dbf18890eac2df4bcea5ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d16e77099a87ae02fb5019aaeaa3d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84fa9533e5b58c8d56123e0300652832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0418e15db59cdc22474ce71cda6f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2001b6d7a15de58b3b73baa1f475f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fa121c10a79687107e58748b0835b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dde0e26b89e7cdee1307a8180a70b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad636a78e18224b0d07c584d945c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7d1db6d2bf60f4c2ab1c7f4ef381038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7a237a7a806641e7d7af82aa1b3dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe95aecbb50bf774a69da20348d9f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1033c9a115823edcbe76a5136776641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522194727f072dd24aeff38c9e0287c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec5c821950c836d9f07e4c77ae0efd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1251b77fc7c0e76e0fe9ad25daf0f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47575d80122255542e683f16c8f1a5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6786a7474da8d2bb246ead4a6b43246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f39756aa3f5d694bec2687d57dd0a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff78eb3e3a12ff7d4e9c72592b171b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730bc264c57ca49a1e7b74ceaa7f75a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20c647477d07af6e58b7e369a69cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb599744ed86f238e58b3381fe13163451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd6e2ec1dbc5afcb96bf8dc57d24cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa20399c45ee050f82439d8d23b0153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d963cb24691fa8fdf4ba6921373d7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27727057f98212ac8b2e68137f13ea5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c357a7906f986854950fc9750b54e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575da0ec059da4803403c92e1b1db657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b998b3651b36b95f4a16f6560f49c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e3ffcc2208b7ef9a1a29f0b7d851459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc0945f4757cf29aac4a502233095960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad183e113a890d64583307c6db556861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0745449867a91ae965d6c9518243d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557064541d460556543b14ab6f7290d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2babd5c73d7c20ed1e4f252fef059564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfadff1c66820a500400119625e18c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115fe65d1eb58896ef87eec1ab73c7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158cd044dce4a720e63edca41ee54c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdeb0d19462cd891ac48abf7addfd868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4ac75076584b7411e63d81790fce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6653cfb43226ee94ffdbe51b4f914cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bdce0fa4be3a434768f10d8a474bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a4df64de3414b54859745a30b022272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b6dd6ae0b2cfc6f3f907c845dff6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bdf6b9ecf95a99120298e3eb4721974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f000c847db95c65ab4f3f5119b7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f433ea1da255ac184ddafaa8d846476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79ba8001ffdc15da3b350474a73bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eeaddaf62ac9adad89659ebddd92b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003f4676385cefd8003dbcc529764679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245e40abfbd1ace51bf559a46a8dcc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36cf7f330ba20a603cdfc43cd105db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0c7c944a524b6bffaa83042fc649e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b0a71a1849a12fb390934d8d01cdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516f3bd50747028a737e8c7e5b0a70284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272fc4051102448e823665bfc55fda685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3f828e0f178a106c0729a468ec95c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67b74011228914093882eeb534050787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af4bec957e9d40de30fa5306cebf1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19614abb7fcbe41aa505ea4b5e4fc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065238f669e26f0e769c88e135cc294690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7999b85c8dea8cfbc61a78a42d8081091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4681d4e7a41501bba26aa7e353c692292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26993b7795b45565a4f23a74ab69df893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a3bb737a748001f1cd7af3dc1bd9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5469884709ff43f4b4c2c8511c19f8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a969858e485582db834d93dc235996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac45aea1c0f1550873745d997574ced97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6ba85003c49e603bf8e5bea6a3a2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a34c24057a5fa761e1438758b9d8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb985a67d593f9a7742affec5226cb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3806de1285a0db784f901687bc19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa927314e3f943fd60578a5d882339102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2732a69444e5fa95e37fd7c5812b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab89a2e6e1e1d6b0655dc749ad7c2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca6fb68d45b91281764ed4d77f42f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b2d30840eca05365b152e2d6737de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7e4955a3969419326f08e54f45ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d67508a1621aea15b5bd7e51fbebf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51179eccff49e8bb4f13fbe3a3384ee5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79aab750791e9cb09d7cbd2fe6146e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8aa25ba4d0ccc7172b13616a7449111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1ab6816dcdd53472bf1296c5cb1eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3929b66ddf5144103c91fd1aa4041da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50c41f752ded29ae1999667451dda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7373f48e88b0a31f9247d547ad17a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89da4de27f3f401c0c7ffcbdf8eeb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad4aceda7e30e0458fec5359009c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59983a3418b122a93952a915c7b06561118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a34e872b746ef0b83abb6f9469ee3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1800ec1a26074047243c36dc61b2dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154635eb217ebc664becb8279e72fd00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a2d9794be7e5d3f1a1c7dff52bef2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c3d6a29ad13c7dcc0e44010b17f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42658e0f8ff3be6386e6ba523fe34347124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a9738b40c5f81875fa3b49889c41b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a872e4ddde5e19f3d66beb3a81448f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ded041374da869b3c2d5738313ba9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a4cb9f832377128393e84d0960df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac755b16c45022d5dd07a2469f88576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369e36c20068d8a30c9aa1a33b8e7a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabaf530ff01a12e98a88d60c4ac12e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76c550618187ede1de301c1808ec3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091251804d6ccfb15d487ce1ce44985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a717fa5995857cc8786ca40865690b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211d7f5f730a9c409e4fe5e5c13982a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3d4aa08dcda2674ef84c8bc870034136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3758c414bed5e8769dea47c72f4b20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c8e417fb919e6e6c5f3c1d309cd0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a2aa1300eabc82b3de75f605f771b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf61d77e380e8e2f8abaff90b3d5d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204886edef095caf3794b2bfe00f2947141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fdbd3894d5323315a495faf04049d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5dc3264594af04d7c4450a4fdb103143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b713a68cc3602109c135c7b798a53ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb96ff264fc47444ad6d938ce812c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1ce8799857a95819359376bd86506146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05612448c18d139972c160c889cecb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790abd65724ef2fe6ecfd7d1c265f25f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33120085987101786b2492fc76fcaf06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea76cfc565f7ceb7add68bec889d58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11009ec601cfe1443ded588a850bf0fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19952260b7884b0e095df38ac0459152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fd59f66c5fec48cd48ab0b22d4987153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7bfbb892a947f45331c5be09913f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bed732ea87ac4dd83e05570126bea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9401ba66e36b2ef0fa1bfdc6245173156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2010ae399ad71b6e2f382b5e2045f94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6d6c9e8c099596bbabdd14bc4d1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a228c93cbbef118b542b2075c2841ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b1231f4c7b7f496f61413a4bbeef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd64ba41b6652074100a8997cbafc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073ac758d387148782c881ae090651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25717b6ebc59e0adefe0cf98287c463b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199900961bd1fd78246f00c1d88049bf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93dc3d5ebdfc3fcf34da97a0381b15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb518ed7397d43219a0251c1f2836b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b0b953f169c9fb093c93d98e12e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dce414091e0e7f0972c4f5de304d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376ef836cf80c864f66dc949d52decd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2973de6c760c7ebfb6c10937d5aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf51939e471594c9080951272009d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a358df9bb41a002074477938b97c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14df216eadff8d27b3341f39d287bb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e45aeb481b8c88053a6e804a4063174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e4a13b13666877bee4e1629853bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea851aee4437505190d0b823116d8e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a584d5b5f674aecb30cef119cf8822177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5edb5db48da26a374083ae6c409d5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f11c361d5946a06ba619c5577955e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd0aee145aeeaa0acd1dea71113a48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055bc0d64ced39faf31feaf6b8d15c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24e2dd0b75bccede1a8f80200218e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42bcacb25e04dcd7a46a82c043b842183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f890e68c4e525f121207e7a383b4cb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6db71cf1925e86a2150c7e805eac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21b3467828ffda128a2491c550cee7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62dddf89eeae2859cb6404bfce2d01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357da6262476e8a8a14cc761adc01f6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969f1dbafe0f9c25931aa983042cd17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f30a18200f69f43e7030ac14cb14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71324d1af29c8bec0349f382825c65e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c02231329090e5b2ef5077a3a69aa9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67ca5e06bfc79535ca26f87963d32a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c5301997a6adfc755ef56c2da787a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38819c1fcbce078c5373dc717930fae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628d97132345c47dd39854e92820912196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5a0a98f9ce3d189b079c1a55c4e9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed3f4fae3def9cb4896ea2b00744d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a4092a129d08c2334fb1fe53f7678199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6161c81a6222150465a80666854b50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab625df71d541e3d5a760a638888c46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83748ef8f74aae5c5af4e7e0d10e61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0082f6d1e196264c346dcf45fc11c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffea124f4cd755815cda5e28e0de6ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71a867a26510be0aacfa0d8686976205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50cc8a2ed96737d394197a51314809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf8fc20e2233001d758afdf2ec7d3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3d50cd4180348f42acc95bdead10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47210e0a82eb313310db044d174d72e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7a62ee71b6d20af334b679baaee76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efc55760a7543bf681f2dc547f5820211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6740a70e480cd6b93fda8b0e031923212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533df40e016dab7ad5865d7fd3061a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077108377590a7693162cf59d6f9d2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa3fe3449394ed258594d293139d5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3cc603ddb8928b9400de2f4272a63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d301fa83178d9ddaed22fb0bd9dd57f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287bca0fb99e907fa9f3649e4881b51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312703351a74b5b42315f6051cb8ea0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef37f9e32931a73e8efed640c349009220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3874dcb2a29fa5d7c84f7194f9a1f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7804af18e43164f574360295bee0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee102db83f8a55c1bb5b450531bf29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344169eb3964953a64c3a35316c42c55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00de33780b9001af4ed19dfe599ceb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74d29a52f077f98c455f3d8f7cbfc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b967f26220cdd3e67133d1aa4fde5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09985a6572ddbe676fc7f7135ec166d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bab83ea35dbabce954902ffc4ddb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f253955e8be8d475004b500278309ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50ab1ff27fc09816c15ef6cb1ef53d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebdca27fac65210983eabb2e9c706d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab981317ee3fa6308cf6b197f0d2342233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6744e265c335efe0b654f9e05e906234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9554c8698352a6376f3ddb26072a2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76055766a71f6087d16111b6ec06c3c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e3d8d4052060fe9af76252cfdad62237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552cb4428141195142b68940d97b790238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf59c182c7352c6305a2f3f2d32105239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fee5b3d248e596f92769d46b762720240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e14ad19ec6189081fd63a7a93b2f2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f695ece5fa4eb3865f378a67a8c33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad18c049c9abb76ee5ccb22d91b32f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e10716875a7e8eb7b33a18edc15a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4700170338493d6d2a25c8d8c6125245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790324da3a5d618052b54ac2657f566b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d5caf8cf38b4a3edaff00f9930ac4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0771d374bf868137522113fb626ceae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd903a9d268618a25d0cee31f9880e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6abb9e13541bd05376999357e7374250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee1b40ab7e82e0f7ab3e5e9de789d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe75a8dd190f0e36c4a2971e825a224252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4165551fc3d82974eb454012986f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ca805157b2cadbda112bf0508179c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f26a51ae661da3974727c7f0f1d5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f893e8e2955dd0063419a73cb50b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8593de8d228ff4f6124a6f4a0662a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d794de6e8e7d068cd84e5ea48b4264258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a3e0024395b314ea38ebdc950796259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d18a98986d35b8f4edab9a4b6b45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e08aaa6bc19831958c8026579c2afb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd096254212b72cf51f1bc07562a201262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03fce6117369186843c6a5ff4f2be3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b04dcaecd6378f0e9f83502e8e46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f209960328a90e8820bc1885570e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d22aa4f6227c89957f4949e24a334266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b894b64996166e595c8c8cd560f500a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6f659120a5cb4d2b53d0923d28b99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4b02f9628abbfa8e68a23efe52ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f68adb64ee02ab044604fe62cb89d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3fb73e017f195541058127650aca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de742b982e257e8e825b5f8be1666aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad194c7a7c442f00ab72499394bed342273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d71a88eb86627c647994396fb2168274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab277ee2e580de5dd544039bb38542275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf4d9eca98e527ac1cdd1a950de539276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545d84ce31f429eabe63c61d444f61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956790d2e8f246238f466a37858f2879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc51f78ba2c74618c788e92dc197a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac5f501bf6a8656f3736b26f3a9d49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d1b493fe272d1628149503e7c3de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e469c35ef6b4c06a027b6638485000f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64d317b7e1c8aa8333e9da754c851283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb3fbb5fcc5b2a85e460fda75f333a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3dcc8f6598dcf52d91d90dc421315285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb6c586ebb7a6dae45b3cc4ff256a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0661bbf33e54a3130f95e6f54701c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba78290c5f74fe2f8eec293862803d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3590943b16f6c3b65a68796a7d81d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e140112c8bca7eda5bd8a042599649290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438f342bf9ece6b4b199db01cf917cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58af8453447478563eacd9e75d971e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f34f7f70aedb3b742e82892838538293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a317e84860d876bfdc94d48c1d2de5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b14d6a970e0b793fa6dccc00baa45c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba7f8308376bcaaed33846f4f0ca9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6938673253531f5d306550b320e012297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547d1d4bf670eb8ca0278a45360587298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca826565d7c10318ca85c8d1c2ebc3ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b41d238b4b35b63fbf2f15128a720300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd474483e7cca0e7e94e9096c41e7cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201b9915a29986a8d22ac5e0b315a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf3db6d52f44304dfbb86f923f6be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fc0fc0e6c212cf305b6fe5f85c05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f41b41e292f8cd8ef00b389388e2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060798d066bcaf2c98b732031ccfff2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5785ee3a3859855d20e1602983b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf3d8b399fe79e1abc1ea968bbb39d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932aebad7b1f6132fb86d08eeead0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e24cd325066c19a5e739650f0d55310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f25e5fa5c9193e10fb17e79afc516311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eab6343c41bc5caf15e9e7480a3904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c8cb5f8c4fd4eb356b3a69e6294d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec2fb3ecd99360b7d16c056880613c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a826f3bde87ac6aa19ea31f1974983f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e65177a172f437eebfad65c4d1010316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898813c7cabee156f9d4a4a503f46eb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cdd13f01bb785009a721123eb0189318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421576578afb9a373e28260f2bf6b475319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98054b07dabac01c2aab80a16b32a547320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3528387931c18cce85541239ec38c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6f5b45b669c2b206b0fd756bf9ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4e2fc3ffad81bdc90ce094bea348f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838ff7917807c1f21b8f68d0d4d91fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1b8ff230eeb6cfb5030f388f95fce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fc4238e8ce6657584c83d54c36296326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5d16bea7febad10fb8a2e0df8a9cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f146e19f50a907892c7473f39ced067328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6cccb3551a3a7771ee64199e8fccf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd052eb2be8823beebc5cb3036e4a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce057683c34ecc7c191e67b78a805791331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64944b25fb0daa26d53d866d72fc4b7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b37252fbce27260a6ca3d2356ee78c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640ac4dcac2248259b2dea922509ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef95ae1a11c019089979538eca3d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aae9df7df06374a26bf3b60692cea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d8ef7cc9711a60bfae52f46ae556f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f86c69fcc12cab29bbf3e874635e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120974cc7cfe4cc56f02df7ce97540339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b639e11886740ef9ac5cdf3f0ab2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387cfabde272205c4f32d695de5339c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5016c9516828d616e2351a8c319ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec0d376dc31e58cbaa35e880d47c77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9ebae4c8567b27c0709d5885ba95e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caea5bc4fe5a851a598dca168e8a47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27094c65fc20e612b9de5d5e0bfbfe1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbb46f53be2cb84cc80da0fa24d2b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9951347d6ec9144b2d9cdbf335571be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e320aa0be315bcf73f55bb635715d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ece52e4f3de254c48db8babc9357d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d88969454be6f15149a7c843cd52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7cae4ba99fe62599fbbbd9f96514f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331cb0233aab4667e5b67a7bb9f72c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f0ca0f963334223868ec2bd59dc7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fc36eaa390fe9c1aac4ae73213103355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f27231d11b7a20fb9a6204f2a163b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cba979f4751b4a3f6cfcd43b10eb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec95de4d279060b9a2c57a3bd7179e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1b4ed6dd5f04ab057e7590802445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf995b5949ae71076706fde5491d406360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929ef668e2f280123616a92126432f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbfb60a4b89565cbec0267f8b0c232362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fe74524527f1f5913cb4243e9ac3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e88e33fbd218c53c3ebecdee83417364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5f65716822f55d74ef95c42c60470365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec28a57e459cabe21e75b0a656b0c50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285570ffa10068d71c1656a14b36994367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81d8cee519929a2efd58bacfe771a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a66fb8c834c7fcf919d06f7dd9c26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ced3be88015e20618f72225306b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f91474c89a5c9e5e527616842b3cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c103dadb66d08b810185afa4f61cf98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d51417cd30107473c91bbfd0a6b3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e7d331b20b4414e620990b6932988374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd834f623b931bd5eb6ca27259162375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c9929234961fd2a27cff0d662703e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d0696d09de98c4a60877c4f1387ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3abd00897434cdc12aff4fa14f357378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf1dabcc187db0c936b84556aece4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350deab2804b032466fb524778e459f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af27890a70a0f887f03e709dd33564381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e88207fc82e620cfca95d16dbe252382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd9bbb53b9fbd36d13e59bf31accbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639fbad3399f83499dde9142b1ea331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89da926875ed04cf2a5673527c03f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba10271e3488a9ee5d486553c90940b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24107caa6cd244c16f64d8cdeeda4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c98cec365004b20e5e692dd754a7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1bd0a81045e34d277dba689716d18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da560e95278c743fa0b0d4c0aa632502390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805e21a95f508806eaa17a0036b785391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e4b538d376c14c5ec3ea2d2a443dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c1d2ba0d299f8a40021bab407eb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac065771f4afb2e741d89556cac4df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a5a8c3495ce0d803f08e24d58872395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533a93e3f42e89d744645866a27a2ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f2cb38f00051c087b346ea5c230b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90cf4fc2fb53f47611e124f46b553398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a8034bf3e53459fa4a8711c245a18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b928073df77b8d13f4d49e28eb7a260400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a2d47c4e43181e7c76892910098ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceab2c897a63baf816ed2b3a6dd72a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275f1699a8a2d2ad84a3daaed0b199403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ab429809f45ad0c7be357d6bdbf30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4e5c9987537bdf7eaf1dd6c4d1272405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f52dcde583935dab61cf5ae8aa4bed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d013313b9d40d6c498a35554625dba3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddfe75e3dec49a78efdff6c933a0a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe1ffaab5c8bc1d15e3a7c35852a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1f4988ebfe50783999e9541f1729c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba25ce075ebb006933f1f40b07b95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06217ebc5bb7e4a1f6feeeda40c8681c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce1c98778effad5641d02f0f38c629413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be040a290a587cfc148b2630ce27dc39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35e87f998c148b1d30d634283c1216415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3bafaf5e4a7b1e37e506c235d7a42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c751586b443010616dcead3bcf520417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20371b781252f0a1bb15b99c4fb3150a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015ebe6ad8ad2298cec422d2d704f11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e78c37e2c7e022971c33a41baf7fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ce1525ae220fd835edb053af62357421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b86daae727aead6df3f392d300c2cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319837976f4e6df8d9962fa5b8e8c7d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb323d95f22b5c6b3bdce4d686c8fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746184a9cd6603b4787a2770ebf4ae59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a57744488a7022cd9b1f29cbbd04a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f05da94b87ce4c02e1f34cf5bb249427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00349632a24be84f801ca0960cb54b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ffa017d77b3c5830bc8c1b422073a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b92501a401ca2ac951848cfde5634430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58468397c9d7dba62368fbd8ce6b8e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118296c5b1471d5499b1ca67dae1f1ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffb50baf7006eae9f97a533895f02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d380f6bbf4fa330ff1bbf668b2831434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136db408a11732920b53b2c4db5c435435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b635c892fe17996d0075637546f6fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b876cd8185cd32b3592be845b8188437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da976c5c19898c434d50e1c8b960cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cceeaf138fb0789949906ee9cc5e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ba2f69510e07acfe907b8cc978bd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841a3176bf27bedd29ae9e8b8b5af4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395783d94ac20feb025105860c558e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b9cb9a1bc2b40696e1519cbdfc212443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01399dd6bcd9102f3caea42185603f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469ba9835bc0d2cc74b96c82b461a06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73a22ecf2e565c6dcef6b446157bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7876e2fc7ca23ce814c2b28fdc5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7fdf3e5d24900617a09ad8c6bbe0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb9a1fd9e197f8b7cbaa7409e0bca5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed2fedf30ebdbcbf7a671cb5973c98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc315a6cb70b14b3cdf384f78a7f16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213bd180ac8213f93bac2a74da5a1f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531883362ed12c5aba0d080fa3cf7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c224f8fe17fdf5f7a5e7eec00014f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586a46f90bd2829321008c7a4534f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df1b042045bfb07b5cf2310c1eb31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5113be8b5428b2eb74787ad90cce3c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6a3e5e2da35fe4df636967c917ddc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c085514078a01915bf54c2ecdba136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac011bae741ce8b0dbbffc2d8da09460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ba75d4dc72ac41cfa70af93b65637461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a1fde5cc6d689ef99080774521fb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572943ec57f0ae362990ead549cfcd6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77213665485dc24ef746f56ad4ecc0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207e1c33060b65bdc69a56108de247465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a46555287b3773f8740d87073247466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799df91c7f2d1bd14985eee53306b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd8b5d27c36cca9d54e6119d3c94fe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eafa2aef94c5b9a79152beafb7b3f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67aede27bb5cabcc8d50619479611e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212dd47685b9cb0ed28bc6dcab88448471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93111d1afcdf95f019984d6bc47ae10472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeddde34d2c359f7ba72f8a2e3cac7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4bd812781990b15c3a3b38f782823474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed046f25c8e5d0641e5e2bc7c867856475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a10d7665ce51d69510ba4782fae771476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37bd053c7a6d1287b3900481f50d0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a554832e89716781d6eaf7d8508f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476a3df27c87e1afc8f996459c13fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508613e838816b3a2a94716bef386ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf04e110b84d2c6bdf76e83c77fa44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef00e7f892c52fa857ce5b215d7a29f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae792b38de0a6e3b6a0bb77201aa3c21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24099fb885fd72cfa16c843b1ce7915d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a9145ccdeeb7a56114b2c9f39152b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cb4445ec55de39e76787a19a361bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17bc71350ec04bea7fdcd16d3e9bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f916aec6af716bdeba106334c854b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72747acccd996ebcf21acc2aacf73255489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4b13175ee1503a3960ab6ce6b75c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bd6a9777d974367840bf93b215f8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95243d3a89b92a69e1fc6d922cda7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990988181b108ebad4bc941e8ec759493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296097de3b4eff09de3a1db38eed0fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadc711e990e4864bfd83a43088919d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a646699ecc7a2c39cb3ccef8af52670496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862315911b4ce6f64dc803da94af8d68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168f11887b782b4f2b6676559117e55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f005408a5a93b1ae4fa8086789cf7c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde650f6f5c4704598cad02d36371ff6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641b92516b843824ab13991596a084501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87b8558e8b3371f7cd944b89a23802502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dc611c1cf5ec6747f0f1e1cc29170503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486a7b1c742dff2b28407ed6b47f848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0fbe90e3ab2d6e546424a1beacd37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f861ebadac49ec2cb86fa8908865506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd620de49ac46893b097bb7ba28418e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fd966ea293db35d111f9d914734ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976df7d7445b0982840ead76653070cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b15af29ee1f7fb7f76536de0d041510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bd778e1f4bb73a30327b4f066cf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab22e55212000caa93d7ebf1575916512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874a600090f304babd01826b116e90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f607d4e59de9b40813d3bb91d45cad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf7853e34951eedf12eddd2098a881515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be54960f050e6ab3cb2f498444a56ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da561a166a3716bb1379be8a4861be3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf273305c54fddf7b43a93a9103eeb26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f6d3cc5b42ac07e460e0096d49d66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c076f39945c2ef84e8490f15b27e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327603b9903a062a382e5254926343e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcd8759031b80b55f59e690b157f4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc54931b36ee3759a15c7bc94da9912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0db09c1d2bfd5e715304f929966d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509f5d7ef9d10fed3f03d85a482db57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb74dcc97ecab8be01666f6cf071902526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248869f615490556343dee21e1b702b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457962f0d530d05b6a5b5a4e72d762aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808a748d43b7d967ce3b109546eb190529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edca43417909d4339092369814be98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba62c526e37f6d6d99b066862198a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcab2097ea7ddad15e95f3178ee61e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dc6605deb82ed5cf843a796a5b074533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e2d8ab7cff4c390ce7e5902c5498534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696c8e8c06be513e822e5f12abe373535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07255f212ee938a047130fe1d95d856e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87124943ac3a006714d9b7b8aad49ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517310be70464450ca10ea2cff429c28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f6e4cef45168f5100462bfad854f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58fd67abcd3f0e919169b235daa85b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e238575eb3b5bfbb9c9d9e68bc6b78a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b33a29c6756c78a7a582ea719c33ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331b7bdbd23d8208d5d2a2e317587e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b9c24804491b154a566003f769f97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d25e558fb38ee6044eb10d57d004e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c9b501b58715be842d9dbed995530546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2998fada29953b580e3d97f5969ecc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe158e68d04cad17c7cc4a23879e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53cdef16289048f5eb36452bc9ce0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18669c5b60a74b735ba4f4d41e7f0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4000b6e34f1172a27828d824c568dc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821782927a5abde742aa64f2f9b922552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4edd9a88e7997da43d23c88ce14a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2616c69eb741dccc99537f3c3ab2cbe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a30f7af0bc38958fdf81aad65ab63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec997680d593dcea9ebb240fb8d92b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc26b380187c61246d0c2f271590bb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a258b0b8118c2f8241a4e6d814539f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c9ee975e6a69bf08055e4ec933263559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971247d8a7dca5dbcddc9bdc3825d4a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3806bfc641db2d63ce805e96f8d58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2f0e41625fffcd80cf2862f4eb0db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899de57b47af8169e4dbfb5f352975d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ffa284b60ab7a138a60dfce0912a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e2a8d5b413db6eb3feb52968d8ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e737736feba17fdb87a3a4a7b123a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855d4e7467eff666d3f7a6a739e7bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19464f821ca57127cf62c22e515ede568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3260df48b3dedd6ad2271d3c0b6652569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97081ca03f203d6f79689e415d27bda3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8277402bf91a398f4b56d213a2111a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd68d3fae897bfd3c60eb2dacbfa7e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0435b748d33861127c83e7fdbe3e71a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c397aa09a58ed6ba3b6519112d8102574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcae5164c3f2c822e5c481612eb916575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eef040aaaf781e6364e438cd2c8c98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176443dfd6b7af4fe28425173a6a5cf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c751f52554eb343d7bf501535a5e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc1286e129d3c43337dc9b9ae4352579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04627c558cd82f3763752f50d14bffb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961045fdc65ee1d0a336dadd311bf13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95875103d3170b5ad6d5634f5b416a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d275a401cb0d6e49b3aa705dbcd7b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bee6052f2f208fef7843bdf27a7b2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe515ce6b018c3c3efd4d4ae2ab6d14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a858db8487575a919dafb544bdb2ab1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4b09acb9d1271e53a7a28e08f1bed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023537303ac1a5c1c61065043a3e7b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891759ac3a05d0796ae3b0d1390e935589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b4eacd2b25b564573b98721caad3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e1c07ec64442a3e5c78ac542a649c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67381a64ce9d2f51e07fadb2c1867592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695fa44e59e8218762aaf70afc935f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689c2d34b23d6c216396b4d590cdcf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce40af4de1e121cc2e10b47e325236595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34fae0aec8808e6fa65cbb707ff47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752dee6088e7ff402290691f6abb16c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7aad34bb934d69d0037de989f2893598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dddc79fa7de5449cb938519f363b96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d2d661fe91c30dd65ef890dd33ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738687203d78b4e6b837eec7ab4b1c42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b7b1b8696c548919444b922a7747e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c29bc45d7efb9a0afd0981870afc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652139f8510d0a6d9ca29d90e524440b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485b4af7236c47dcb7f50f77690d67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d0777da241c48eb573333590b6c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b0b89fc1a5aca0ee6f3257f1d341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746768d516e85a5db2e89b8457981cb9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb4f3848139709d31266842b5573ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786b82eac838e7d8b45b6851f08c41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f159b79434746de4613bffaf453c9bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700af3ae921dd55c0eae6a1f8598b2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26b4418773e825bd49f27ce3f3f22c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4085c0a36b74073a492d8d18c9d48db614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eefe5c3f0d15670f10a4d17ffb8f09615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7e382820eb247f8d32e132d0dced616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd95da27edc21c52ef3b2466249ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcab7095550891f83911eb0578e941618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f410c65effe100d68ad2cf0289447b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed0865f04b60e7947b2a3fb841429620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3dc40639f9358482ee4ee2197a9f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13394b2de52b677559dae046b0b1210622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b265df03d8192c2d292a4da8b52fcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702da5a5a86df7c67fbb80831928b7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0817d95bc5cabb73668ae7e6805df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255bfbb6a655e5e4c0a784ac98b47bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4fe2505dabb96720281a8c4b37e3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d478f123ab5dcaa94096232f5ad04e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d773e1de591d84de215d08e66c1c22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f7f85faf164babd5d72da303e40d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb9f8eee64fe9d03820dafe38b657631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44faa74722be2d2bc0942ef4784ef414632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9545beed47f15b1981140d200a4d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28463ab7416374c387beb9537f9579634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823d923982c9778794ca4aefd580b6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bd371e388cb66e637364729414cb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff301b6a4de7a80ec5c225844f2ec7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65e3b5c9e99c9b3b1612b215fcc42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fffce78513d3ea973d0aa6f57f94fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6203a3c9665410a890cd37365c69762640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d45bc8b889d26a1e00386870cdd4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17d7043b9ac918c15f992b402a12c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7663ad5ffdc0c3980d79dc18eaaa6ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7cd439202a97c51146ef17d008b83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34009a4434d1274d2d43eab9de825645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebe1bd3ecd9cd67d256ea52e212f47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923550cdd88dd6d622a19f2657ffc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2cf2cce883e90ed0fd5ab396e4d5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a59b0b5a6063d77048cae834d420649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b12cc9d6f6d4b19c521495e6a1ce13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718d32338ade87ba83102fe95411f57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164a41459298dd647913d5cc5820d77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ce4b68bbc51b188afce4b9e637a4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509de34c539a2a29e45682790bda037654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa69d1f10bdb2dc9b61bbd467852488655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c60cd6eb839c1c5b4a570af690423656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe167057964785cacbb4f58c36c9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7df634af5f07a2f7f831ed6bef21b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863134d04211ae7ee2b0dbb920bb39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c25832874e16929a742e02509006660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b74b0c96d3afd14814bb5249bd08d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c59082c8c4d7a52639442d20de11c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a30d20f5e1ca452865a607551064a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a291c4cd128a203a579005e0b690e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c0ec88b170d05233199e2caa1260665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086eed66b47ad1c77140bad4b509dff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b28c0d839bf405d396d6714b1baa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a750332a56ed81929d4ab353762ca4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1bee1591ddf9c7a70fc6cc8ae5e61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4bf7e2791d669013c7029917b25b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b514ee2f466158fa5f42e4ee34cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba13ec801206f1b9b44c43fb915086672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee272595d9173284d5ba7f91e54ba47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc47639bf5b4c0650c36238b548682b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33168a8d76fc2a7edb326547b6494000675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac768e13555b4a2c67553881b110f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38cdd158739d8c56522e30775f8de5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f02f8e7d23da9b945e9116fba231678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803b84a1e65c9a0533ec981ff6fbdc9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d49e53d61ac2e84b7413edc534b97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9b8d8f14efd161d186a8e780b478681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810fa76ba3805d4cee8570234e29d82682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58eac26044d26178f4e233cce51276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451cb62a1e6128e354a8c0b1f73e5e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510927382d66772e71fc4c082d36bee0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5249f7b359753631589799868ed78f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a166bf20177687880a8970a910ecc19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948696e20f676b329d129ef56dfaab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183a0d89e09855fbf401871d8ee23c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b915d6af7ba67e4e5b38993ac183fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a791d0880e1a3da4241707c022eb82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6266996f34d139d94f6bdf53d21cae7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c7bd3cad6b1651dc889ee3fcf3256693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36698997150ae540bec651c03a3ea3d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302fc6b006abb34181d318ad75e5e03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32202448668923a4288433879ad7811696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97b8e97c4d7172282b66de30d8122697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5d0eca208bb8a8a5520bf026bc13698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de484d7697b7867329ad2878db3f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18343bd070581d8613af12ae8182985700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecab422797e1cc89bf1b2e1e27c33d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a201f84799a190b1109bf72d1af8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63adf7304468a2b627ef578cc29f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052beb81c1ab52e01b5485dd7c7714704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0368ffdab0ab2541879d9065b35ef6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc9d026e20d99dd1e9b038658596a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2cd82d09abfc4bf1bccbf7d5d03ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478aee9f88b8a6a8bfa59d0018225c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129a0fe5cdc71e85cac44b8a507a695709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa327c4c7fe3e23075e8042e407d124a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9b23b9f5ae92e68c299b948baa14f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de3e17f463ecd68ffd3a7c6752ddf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b625e35948ca4a262f291359c0dcf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c955501707244bd309dc20dfc2d78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddd432a9a49272de0b9847556d34c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473edfc6dbfbb80b913649a4ebe2bd47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367554c40f38d0e7873e99042cd5d00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec984b792eabbd90bea47a162881b39718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c7c423144f5c935ba0d8261b294e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f8e300ded2ede668ef417477db13d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7869e1b811993613f396e1e6911099721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e039ace22ae02745f1ef3e732b11c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e29e679f5e4c18a890e88205fc6e4b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b015337c1d818e61ebc06d12c5053724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b345c844c7ec5113d03d986c1bf33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceb0fe005f3dcdaaa1a219f1ab4c2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250811ae6a4f441fe87555db18fd166727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f5788e24483dfe6a6334719bd18c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835b40f12903c64a478a5989d9f5357729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73447bece39a2bd782e317044d0104730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2837b37c25412cf1d872a9376c105e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d755f95d2828400ab207093bd08d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adca9bd18dff83a7d171e7f2ecf9988733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece664784db961d8cb7bd3185dfa5ec2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4a9d3c7a72abdb3374a0a200b49e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647fabba67afb901be2a694e5297dcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e17bcefb01c45f1bfbe9e4b135fc36737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b272dd04130c3d89ac5b8171c2555e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbdfa9e667df1ec87462ba7b516c29739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c6d6432ef928184b19710cf4b1ff7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb479936028504728a9bb7fbec2006741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7b5e138b21eb303c9f112a6336417742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe16dd482db1f054e4dba8a5668fc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a8be2d1b03f1702c7a78b89ba44c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68b81fe2327e0c29747114634c94c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2724586cd6969bec7e2c19bb5fcf3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2346900e472d5753945e3291a0cb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2114004cb9240caca86febe4d52335c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013151b730adac612a5115c8a96ce077749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea18c318b6f78a8af18fef3374c7787750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4264057c2ae1a4d55bf364158dd691d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9464bb80607ddea7019095949b87d67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066555c5639de37b64ce382a4aaf3f04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6606b039bc2d5311b9b2da28e45c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b8f00d5569b873d6d5d4062f3f330755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc975b60683d92daad771865984f42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439cef2bb175e38c1516042d5009414757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ec5361593402c42caf5151cb2166b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2d1aa431ae2d7b38256169a0f12fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed4f2c9dafc65f64d015af23b3909760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67e23d0d788662c55b7caace570fd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce0f7f36e3c617effa42a4b035249c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499ac654018f8e74ee349d8fb7b146f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29cae554946d2f9b0cd2ead87617fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb10512ef84e613005dacafb21c8df5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2389718ffe4a92e5f0376af39e78f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988bf8736426eee6a87f00c7136b322767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>