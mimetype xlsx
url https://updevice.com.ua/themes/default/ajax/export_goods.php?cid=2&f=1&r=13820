--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb0f18b2e282701097e198ff0fea941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce15c806cc1ac85bfa6214bf5c11492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24e7bc6bd3dc4f4782d04a27c075753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ee4d8bd480ba40e6268ad273f93e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70d7ce40fd3e066f4de37aa6cf339c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a17322048d178bb311111d6c692a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f699d95a7531248e8b0a379b884a8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740f93e6a7ff169f4ddd6d87394f438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce9b60540f3c5317b378735f05f019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecefa7d389eae691524c843714aef0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ac9d55576d67905b9292f51d569ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8cb3b25c415d3f743b6c0b3a0376712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093925d6d0afdefb805ebbc5e4c71713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fb40a76ac27c0d6c70171152b0a4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a82335ac7b31712fffd601ee4f803015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb010bd3a1d2058e4fe846637e34fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1049f793ad1369c65ef63ef65ef219b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e10bc62b9741e026636bd3322077218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4e018ed6a215ffcfb77c022e276af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673ea3292d7242eb6c4a0a5a2dc3b6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba76f0a902a033c98175ae63cf6dcbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26c322101e9640607548dd7eda865b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01634d9dd23caeb6c98d408e42c43c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a544e47d9d52109e0d35a6b677632d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d375c5fd1616b42791452a598026d8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbe3e043abb7cd1b1109aa078cdfd926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2ae0bb915c1396a908045b57014f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d2d242452ef3152835d389cc830dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b1b8a21183fdd0a6dd8cf17faea7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfabe05af52daa3342b2aa645b0a50de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e383ab14ba0d301f2471e46d74b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d0406517c8f929fffe45b538cccf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd038f05c1d78349cb4ffd9410a3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437afb2011e3bfae31197b4347a818734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335e0aabb1f3cb54bf346195a34874d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ce35ea4c48ce91bcc78ef37608c1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb4e2ea5af9fc1a00533d1a41f3a6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb338f2309c2a410ccce9aa38f697c3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf6fcd48233680fdd8403c5f1c6ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb655a3eaa3034d4674533b2637d0cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c625929d656a6e102e63ee5eaba6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a81e5ecd609974285cde07abe2acd242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554da9720b61e11d5f42b9ea50957e1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b7088ceb64a045bb56c03260318444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232434f212f7c9ef8e8a541594bd30e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c074e50b175559cfbcb7fa57788b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0ca76fe51f21034fc6c3541373af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843af0ad16ef7979224c480ec2bb6f1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d75cee248fe63909b4596263e3dc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbf0758270aff58ad01fc4c503dafa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc81f84e8f833668aadfd1b3eef82a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb079719abb4830a2383d77459d74152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ddf41e7ff28b33f02709e9071199f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1832f2429b1101887765c4a6c9f5c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d00a236a65cc726c7d7d8c23dac055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea249580dd60ed8cc84a1400e6798e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d974ac7652b4cea039078994276a9b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f98c8cfde07117e043dbd7bfc990458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3357bb6b7aaa7c278498e36d1cd9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d2ef967038d00e7de18e88baaf8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d66b7bfb36b25916a137b6c7924a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237071d350f8f9cf5906de849a17812262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802af88f649541797a9da0daf8e632563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd865cde8590f62da0fa26d802005464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e76faf6d6da0e5260e62f14d57a7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42535a26079133cc3c09c6992b7f57a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f87e45ca2691f0e1256bdf9e602767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb62563b046fe4d6afc06184284a47f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678bbada34e5879e47b50cb02497db369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5358ee2db9ee51c0dd5790bd1a7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dce1f325cbc30c81eba34937e5d5ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a82692b18726dbb27568a0aed46372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb202ad799c14243682a408c86e9f3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afb18df53901186245d02b30ce88c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef2abd3d94efc1315c2b80b68b84675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383046f6df5b479d8d145751c87b2d7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a8996ea7cfbb41719303c3a213c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf57d2cba7df12e031a4f051a41e3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514d2ed453af21335c3f2b2132e814379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f47c381a63c6ec804717e2bbadd6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235af17b8ed1b2b681bc813fbb1ec84081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3096a45f3d70180dd59e729f1d05d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b0593dd4d264cc5a035559f8b41183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a8a69f478724fe3ca496d2adf0ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d95e597e5ae55f0431b7967757266385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9d11a3155129b7b45c2abf1519bf086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199893a9b3a39f06856972a335a7df387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0915056f43607219795b146101ad0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb8517d2ec0e2a238013c33a1af7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17dcffc16fa91dcbe06b08b6c01b5a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720e2262d97095f49d0fe234824e1a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fde507e7044bc551f54599e72eac9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0083d169126eb448a3965427af8769593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8378e3afab468c67382f435cc198fa694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3159856a626ffe89d8f7982ad6adc3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6caef276dd380753788bfe89713296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b1d6aa054ffbeb0580a12b0c144e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b40e4c27dbc756003a60c0dd823e7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b35135782a20fcd9dd2ac964d9aee499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0f31068722d18283ccda95bdb57a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d49330f7030b9fa5a40847df615fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d89aa9e4113e1e9249c8fcbe77e88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fcfc875d82944a4f7a52b96529eb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63939363fdb826c5640b2d9e595b3e5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b90185f12a0cbd2a425697331d559105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4e27d08098a914e471c98be48bd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a2fd575af085ff87a50de7ea3da6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2267ffa4052544a17f44ae37ab2996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea32c7bcca52debf571654cb5ac413109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04e73f3365a761b6b3a8ad283a215e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35550eaba91def61dd8aeae936f88aeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fea65f4fad1b9cf77c080710c73c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d9c84f5dd9dc03697feaea14aca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42fce43585ca54175f178dff66206c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864f91ae8adde9f06cd6abe16099e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51215a4efc4d1c39be7f3d27d02fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fcddd37737629efe7c337ced8fac2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab26bc0eb59a8b872916d82c960e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0eba323fdf50a9edf48bd77e8c21a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130ee96ca116c8b0c84c23ebd633d95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae18d26ffd112df730dd69eb5f62d2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca37c81883f7ed8f3767a4d95842103122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1a31d59bf4730216dca0f5dc5a4b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95f7573ce22f6e57497f3679930838124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015679769ef44d67c15fd76b796032c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf78738c394232d5c00c115378f9b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c8373226d7b9a8e93d0dd74675167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73934a4324d3133ce3a08ea7e220be81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740be02770587617b0c25014d87af84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea197960a453bfa078f268aa2b1fdd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd86f9b55c029a7d25ad3a98287a3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf06553541fe163bbd67b86ba8200132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863740424fa3cd6ecc067e6d98f5045d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c7a1a0b406af4ee1bb39553f306ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988d19ffdec9d3eee185f416467bad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d93a84ec10950824d2af3665c8e872136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d33ab1e0454309157413f088835df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6895b3d02c30ff83e4f6798991ef0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f838795952cf2304e1fe217db8040c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf0f90e4cacf1fd9d98770d6cbd4a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda57d8feccccf824ce7b6e49c480c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b368370771b0642770c2e47dc691e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa32ea6631c8eda9a40e95f71f23a5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37acc01aebf13ccb7f4d1c09164cfcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a662697bf65806337e8e51e9322fa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac3f803eec2d6261eddb2601413e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bd9efcc12305c9654e50eb5c1d978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86872e82a6e27129072f8252b6a2ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87629daafaaf5daef01fd27cce3a4d1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a88aec1a31815d42f53858e6b4ed0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897996babca392eefa4e1a2d9d294cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab23a40f07fcb83b56abe9f9c0ff20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb448e254f7c3b1545ac71d30efc88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60deac63bf7c2b3d14ec4048bbc3d3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753565732f4f189fc498ab909415b46a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43d86242147f6599bb8317bda33887156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3faf7a2a4bfded51df91a693f5c337157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a227abba9419d52a67146366c7fe17c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9bb48f130d2547dfa4ea64825343f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d262b0aeac9666cb3a7c405a6d82ec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f020e71c9f3ddbb23d9a841626cb8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371506328bfc35241c9e254a3656ab86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e57d39b430d60ebbeb06a0fa1bb43a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2606820a8b6c305b4a7697d51e6b5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc75bb816c14bb3411ab5c5c0e76170165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a447c2d0efec2fde166d356c9305b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1661dbd9f90c217e078d1739ff3940c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded46e56ac83d8031a4baa9f22f72ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e8281f3615c8723d19ab23e52636e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d523dd463a6556413ac411e9dbb01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296caf17237137339cd9d055318010b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736c197d55b551f96f410a1d5ea5153172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8120286641f485951f2518ab8f6f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292f215729ebddf40e04e3c8b61a673174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faba89040d20146759d71e24d6222f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d6b80a6ff9dc3ea0fea8c8849b75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5722213b6352aec0805c68050659da5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e2fe5d47016294972a81b6212dab6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d68abe1df43b25efac52964512068179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5418177f8c87434eb2f12d80ec4744180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607ea43c1bbc60c84cd5db7f5adf59c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eb72b1ba15d7bd3e48c0b9e843315182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df5d3bc6a44fe46a340ec20873709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c40e8213355737d14074c74ec8ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04fce27337ff543e9f785e02c8e3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef283c3877d8f337df4665e0cb7b76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2da52aaa4e0badedc734e71f40249187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c048e6628b3e265c41b0a5c39c375188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60998cf8eb3a428664c1dab3c61b97c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f95483ae5127db03477db502c13c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b507576910e74af1636b1c9dd12231191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e2bf4e09d0e477019355301451d5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665da964973bdd2fe87318972f3a04f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e327ff228380d3d26b3f3dc100f9d51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d686c1bbd35529fb72a4c4ce1dfcf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a130928b6fc863583a32173d54a88b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f0709c22fed27f1a0b201d8c1926197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f353c5feed6e5753d6f1e2cebdf23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36ea2681387e506785017976e0805d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec360ef0da01180ee689a4b72d3468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca9ccb9c756ee0bde246d6ed7466a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43bc384f6d5ee8c10c3f732d17b046202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba2daf0cda4890d4b4467e5b0020d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab7296f89ec153689b7e077d631090204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e60e53cc3ec7a9074723ecf19d2d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a08464039d0a09fa3d94f6b62f65a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd36e69434a77e0404f258c62246ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00876e033fcb4737ef609dc3887d5739208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13351cd3f68141423c5dc2642072630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555016444a065d6bc91d777001d9f43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42942f1104f42721b533a84c03d8cfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87ec15a35beb0ac79157cc56046b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfb061121f46ab343d61ccb897e45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95503b00ae1207e1c416391f6a764ddd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3314a292355c378fd558608e82a011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed7270eea45840b3be1105160e4a91216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef5875b6ebb3718364f1389246744c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b2f79c27ba1cb20bc8d318adc0fe5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0752f34dc5f64543f57007b8dee14c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ffe96f3e74dae5df274dfd71907d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf6c40b6cc031c0b9875af851895a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8f0ba7764c036117b96a00e79b314222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fb6d2a808ae1cdb876a437da51128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aa25fcc75e17741e7dea01df7dc19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1670443dd127e24c7d283a8322c37e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec06a3830cf5fe134566f7b9b4859f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a4fa9de14f6ccd6444928206a133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11719e64eeaa7719459c8a7baf7081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670378da1b85707b8f50568baef88a46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e305cf315709c781374dd02eac191e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959964ec1463f0c1e67d5aedda96c251231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c0b2307a01c956a74590e5b79dc57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b594f0d2fcf17a272721120d3c648233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb452e10fd7c012f3a51b27544962e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562700466a1e08efb39fa05d34a6b638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d97168bd93ffec8b39f1b68d772b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dbb9cd9cb9654e4723589ccd7b1d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45710ca38ae27d2735ef2f2c859bb610238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090515f0845a1e4a9146b2c73404e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403e5cf24f6711c4e99f75d392c0dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361a4a2396e1f8095d7a3f99e114a79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf319c45120a8116bbfdcdeadce2134242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445eaf641571b5dc4a9d7b9a6a5e365243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087baa984113262de0d8319029bb41d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388d85e8d018a0fcabf393ba58a45c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3044653e2da376a60babf8fa54e095246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d1ac37043b8e48a8aadb558e2508247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229af0002f43094f6c261fb5b89d399248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6974ff996911de431b99544eb9d7597249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a0878ee273013e389bfd5dfa6a88e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900462777012a3e031859d6fac84d264251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee7e7e0bbbcaefdcb560c4d844365252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a3b2e3c698b51b35690e63312418253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a828f302b33ceff60349276d3a1d28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658e0da08cca625757af81792f84aa4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e38e9be3ac83c2788d8a623a39aee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8f3d8605ac7781477be2fd98bc80b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245220f1c6745e22e66d84b9cb900f92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7089b0fa23aae5fd52f439172434d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d486bc0862dcf2186d3c361f878fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f510c44e0858ac6a05f0166a09b14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f389a21a3f0885515a71baebba11a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62f94acfea495f6ea9199ec98944fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d102821ff6e2cec006f310427b3077264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c06210200aae49f8efe9ce5d37459b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eca44d698e5b93fcd027f3cd24b75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e20bb3047f93ebafb93e4c481a82ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568fdf1e06414b6fcfc50f8aa87ab10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918033db70450346ef6a4111a57e069269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d3dd4803d48a881bba658999447bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e00de19da3176078ec6bd817eebb5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d67fc2a4db52e043e00f1a2cc4241d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c66ef66775571bff6974747eb85d8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb558f470e005ab29c0cb4a15f7e25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ce8f3ebe9c4db14b3f103ef3ecfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009c8d83a32ba5c0cc313539ec9d69c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3bf31b07f38a52e9b637ceed760e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5a9f6c1b13ca64b5f820180e2710278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb21a24a12210fa2e7b8c6be45aa20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c7bece4e51106415f5ae5f10ab1dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3bdee883d20c0a1e10f5b7a2f2d54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299a04622d38fbf9cf572a10991b9e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1abe708dd91a9157372963214ce96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f52a75cf18ff5690dea918de9f27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556d9b8df77a93f4d3d7e2702c7b82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23e0dfde3fc28014e67181749033c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4892775260b07008cac253c465f7f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70267dc6aa13f8f48907e6e171e62f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812d8379ad8b289c418f6d69aaca63e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd358b167c372fb008423872e721ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118551ed13fd5b3d08b78bf4b6affcb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d892f6e671c459dbad061a7a82e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac1e932e7341ae9eb27d5f982c126293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17359d237340f86048fd135c7dab2891294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47839d879ca8dec8da683e5f61349b1e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6b4edc9539a915c860c8f08cac14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba74d1ce4e6f0aebef4c52c89471e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de1b7a654f722176bf79899bbf46c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b9000ef66d1851ff104f9eb13f330299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2456dd957b405374ff0a7b84dabdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e30680c7f8d59c7d9c3a155fcff46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072e0c9a90e49009a180bd46bb81af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefeae984a12b05c0e6b809054e4954303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f903f66c9708df3acf3d42f477ae4c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafa2bf5f3790a105925f2b608d357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e89fd2bfdc2d8b806bc443a80caef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5589150142d393f396e1e541eca75a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702afc11f51059b03c4e48511792855308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199c87d2a04902fb82a52ccbb53825309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2d46101dbdc00d3c3dad979c45929310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2afe146075424ca9553136137b1414311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845632633eb19f13ca0a67c9fb8a363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7990fcb12183c7a4deba56db5b795313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bfebbf6eebeed1ae21ae887bbe17a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69cafa641c4bbe53996a4d321f768d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553480d16f831d0bd9d760474e34c0d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfccc47aa558f55a1d88c7804d1de18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e30f7a1d3d436bf3ddfe87b5a13fd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea757b76713fc018ed9f0e8c8af5c9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3d646c9d2912329cc17c27bafd87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d902e38ec1ce8cd2773cb1260bfcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8fba487a55151373ffdd0e703b936322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e81de864f90eb9e263d189ce1705e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934a4480bef9a7ac0fc8ee667da8c54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec53aaa62928bec9d6215f084f75c79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8276a6b48704846e44b53173591078326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734a2885fcc6c60cb5e9df5a2cfc1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5223fd190774bc74c6840b45475fe8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba88684349adabbf73f2ba327a7e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9738b7e67efa5e61282c23445b86f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1641bf82e7099301ab582136fe013331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a566317cc7e3f79cc548221c160e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1504b6a1dc38c9cea3e1083acd3b477333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799b5ef75edb1ceea095dac05f40cbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7814613b011285fd2cbb641bf75b4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed910d3255ad454f3e145eeacfe955a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b451ddf9b18903efcb858c422acf8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e2473e58328fb6488c126f8c71ba5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e21c01becb9fe6712a06cc5928c9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf43eab39de4b19d27a90c25608f04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ca6d79e6b6d423fa6e098e0996dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba473ee9dc26712a50cac033d70dcc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2464d054a7054af7705776dc7f807343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed492210f4f1863dea4c3e788f27e909344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d309de5ec800fa02d42958075fa0afa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b3f65a72b67365bfcce0ec61686d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94f25664951fa4aa0cde3c9609816c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f403f566b54ece7bed9de0f9f8b4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6442d9819613ee12532ca52ca9d11b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a2d6da2bc9260a0aa7f61f94b983350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6c2ef4a86f13caaef64891988da15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6eedf31f8655e560365b1ee397241352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883a1833673b3bba659a0bfc6025db8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56f0c84e1793ab307bf981ecb4b715354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf44b75f3c87c5c9e721b8641e9dfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfbe5154e9c43df27c1b10b14a65d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152540552f09fae02988cbaeac54e98d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e039ca02943048d30b9365d89f3e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2e3d9502fa402ac13a0dc78c517e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5fd3950724eb0ccf4b9bea641ccb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aae5cad48d0818bd0905c008df27e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba133de8e52e8fb80ed09c55fdeba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db332bc44ab0106202de3c0a84afd472363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f498ba5d163432775278f5ffd1300f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c83eaf94f1f95aaa3df402aab67f7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1804a5291032a047ec644668e7a48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10ce12b86d725f9b70d15f7b212520367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7d7b7ee2751f90330454842d5c6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1aead4d6f578f156f1bdc323674ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ebf69b646b874bda7bcac1eef009370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa041ba8f3ba37524abeae9fca481c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6767fd7a50d4b9227966e8a433ac16b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d118c92f2eda019b71477d8d93838a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7d3d1315aa84a335cd7b94d0cfa2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a795e21b22766ab7e02120992a1490375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf41758bc3356f43f0a6ce42c22167376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a727eb28347a5d889f9ebf9a695b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3da6f86d4a7f193351e898f43f71fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f92f3f6eb3be7b6dd5324e5e8cc50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfebdcf37e8fb73933edbb81cc23f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ebd67e5abc7c11396b01542b2fa48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f04d08d2b64272cdaef9279d310b5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b1e3ce61b7e9f0a1b1ac46375b3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748b9c446e11b83fcd7a5f38ac44455384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a71e13eb1d322a4e2c83d5b402580385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256af21ea72c4a396db6b88242a4d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd865cff96e7c9f960283b0fea671cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdef025f155d2138baf18d747d42db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f2fefe658c9dc2dfcbfc8b826f5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c0425a37db503a9fdbdb5438f554b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d06921b5c698b6a413bbe5d3f88b23391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831d008240bb499f3369e443a94df31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270e10cf43d6ee835b6c3867166a740393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bce2193918533da68e500f6e5a6b18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f67006b7d65491408e0ecce76c85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bd88997db0505d41c04151e8c930f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfa8dc04918dc6eacc6b47faf43dcc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62784a3f9992e8eba4da6dfa4faa93f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89250494831b4497017ff21c4ebb63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb8dbcb1245622abaffe3e99d0f621400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c932d6781662527f8679be0a90618401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d79194bac204b4ad30986f4d267b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faef9b85cb9ec4594e69290bf5a5ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1224aa7c659dc65154c072f355829a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29070f2b5737790e53eccf1bea81477b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb2614dcb29207cb7fd67ff2713e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf50ecf95e15c0a939bb5a84e7f4b20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76121f24c8e209e4a70ab6df4d0b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef849054e3a26b40b0917993b6f588409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef26a8d51847fc83ba0542813c55cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae237df50eb71e2f7c19f8fa6425f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9a18c60969b240f5329fac453cee9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5535fa23e04f9074ca198b3c09afd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5239a0a43f34ad940c909bd5986048414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3cad973a3cfcab2817398e1ace75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1839e31f0ec6ef48fdeff3cb854ff3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57080774e02eda8aff6a236f9c685dea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3253459eaea8662f2bc81b49ef87a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dadbaa5fc58ef26ecee37026bd7a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551bffeec8bdb17902ecc8503801c69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa3cef0f33f8ff47a2f35a7cfcffdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b2e034e9021217248fc3c7035f84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1343dc16429879b1e5848eeccbc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427cf155a4f9e1071a877e4dc789445424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e68505b7aa2f10ee964a6b85ffd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1477fab228a73fb4785261bb717a08f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d5387e695f9e1662fcd4bb699c888427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cf053dc01454d76e776ecb1b9904d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd0a417f0edc1b2a697faf41bbdef7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59bb2595d2421a335d603ac5d0fa28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c99ce0cbbbc6ec4e44c2d4669bd367431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd745dfc6a14b17eb2c694764bcee8d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f438218e4d25971c033d5e947953f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e4124b352b30f4dc0d510c18a5c61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672ef9d12733d0db278f903b43632c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76134b05feba807f3fb6010bd24677d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e527af97f930cc16f1c090bbf2c59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a8cb0c38cf38494ccaa57783c32e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ee0d9c7f47789dc8affddc39d162439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa906e6857cfc17ee963854d97ff8fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188f23226f1714b7a0a05402f622f6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091f92450f267bca49d1c6f438e232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14da9c04b4fb4a7cdecc67d71413a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f225cb260586fc36b8fd2720b7b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfd7fd02efb6e86eec4831d1365ea7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d45330b1242b0f80c04df527b595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8964aa89a7f7fcf936c9d65503ceddf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed1402e2f64d3977e367d70e8059c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9d330e09793732bf300f56d52305449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a110b24adc94e81558072d7259524450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f589248e96e555b555f4564f7cc64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86322c94c36fefebaeeb561d9563bf93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fe4c40803d93b92efcfbc4701c6db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02eb9764918403a7ddf0dcfc41556b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b854c34d5082ee2eb93d67e6e3de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043358d6ac2676df3b0e993ba87f7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a698a8e7904cd4e10078d46a5b291457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701168c88d72fe029f4b50894660a21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ac93ab65c23759f5d2cdf8aadd625459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cd86171816375671c59fd3aec1511460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4bf3433cdb7680fa9badf8fca928b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb231abecb60c58fabc4ca155866fb87462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e715b913750918945f5e90d925b5ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcf4ad835a6b2aacc671ad7aebb08d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a515c58f60d471ea35a5779bc832f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb036d976f02d469586610e9c9ffdcad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e38c33cbdb91824ba8f05b114f189467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8ae72cbd593e7104df3f4661e0e31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e78d3b4f48cf5fd868cbf6b769a88c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0596fe0e17e0ae48c0accf0dde428470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378eb834bd76c24a5dd30c17622d90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256ecfc9b54e628b2c0c16f6c99cd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c6a46f5a71d1e578c3d125467ed6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b1b7865c28649f1b75199f8f73a3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb3e2bb6372f65bbe2d4c50fe05fb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc53e4ad02c4289d4ad20a238acb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ec7d6b8fdf86d08b1944cb4f0c0f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a3f9488f8e3de4259aa4aa4d251a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e89bc44261d4092af80f515d8fa53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6bfcfed436b4d1c261fb0fa8010b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f36014bd02545bb8ef7cc20ec69712481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d28ede9bec5d919dcb24befb074a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990224aa9c9280c9494e74655ed41748483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6bd052fbf87046fc3f9115f5a27e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fac88426ed7304014e63386af024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bde6ccd1fc871a6e30ae27bd9851e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2a8d27021ce513c6c39092037a0b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898321a686ad39bcee9153682d3d40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66258c4386737a0ca08ec74a8a3f76e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241924b5e1acd82f532dd254b5af2e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036f3a30c1e7de2912cc4946b69d462491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b678967887677a08d46816a38a755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27365444e41da3d476ad3bffca3d0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f954ff3ddb89a37d65db4eef8e02b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d458b3806f359f70199bb7989ee95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c61465bb011ecd0daf039a7dddf27e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91065cddb060457a7a783b538b4bfbf5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf49d7fda15a113535500d8339634c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a7c2d7339702a6333b80f4599d7e7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54b51acb962572d67b1389902fc777500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f19c2b67210e8ed37552cd5c7265d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1eefaa968422851eacd27c8a93730502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569bc07d8500a1fe09f230a2995259503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde9b4fce21a93a06da19cdeb783d7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324412fc0bd0c9aab08ea5d674a7106505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50866e8099abeaff432eb8552f5c341506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1839ff0479d69e64144a43070d9b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa00f3fb5152e7478b007c8adfee6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ad8d144dccaa5cc7888366cf8b8a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd745f47594b5ed568993d7b97dfd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64068be2d6b48ad54fba22e55ad6c21c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad19910adc88b23c12b488c63db25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c863ea6f7099b0a0877e03f66fda4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffae404743fccdfa62b1225e290cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb624d1a82cdb822ce5e62fa941235515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077b437d7933c9363640183063f0d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84386e5d526da16d8dedcfa9fb4878517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaaa4f32eb27f663014a911f271a75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3c17639486f51329719739e7d657519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707682efdea2a2656237be8820dba06c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4723b315461e2d8b9ce45be0653d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10751ccfbd4969253ea2259828a6b89f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c160577a51fc5b1c006395bc6e27aaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570abeed5a5a4bcef4916c7c4871fee8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136bb91367973e98d7811edcb28a6b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33e366cc3e0da9229443898de37f86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d64d78c49c7be7d24f7468b13a50e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aa8c0bd7d4286346bc0038fa4512f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ed3d7092e931a919fb597abf19ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726a14f6c966ad4a42f7fe09b8f4e2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd140a1276e4e41cc4f79a3f1365635531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1f7f633f6ff961e710086df15a88f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40487cf79983892e312fca02918cb0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d557c815cb092cc18977ec046cc54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c45c3bee7497100d5f06605713b4cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149e5b4d064733893c2f14780da477a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0fd6e72422cdd2f2fc88e243903ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae70949271111e1ce02ae5b49f465538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfa5b8dd916eb1fed0ba0a64d0c498539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2203daebd025245c4363017709742540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3f9e75f68f9bbb502a7abfe8f7692541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f69cf518fdca399d070580278528542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784448bcf135aa0cc9feeeb37fab158543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501573220ae5c8f29788b4d27695672544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f31a5d78a934b76b5a2004f59bec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357714b451ed93e21e766faba19c9ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb73b0ccc9502c6a2989f3ddc64039c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8136efe8d876f85f0705da60af441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8311ac327137ff94f8aebc29a96b3a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af51746b21ae624a77b27afd23912a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1ee386a5e78385ca1f1558718cd99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2740f5568bcde171930bd240e85baef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab1f1a0a7bd8a936b6fa36159e211f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b55c5d2ef3d172283e142240b310f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1d6d58ebf959099699727150fd77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620d0cec91d19a33192b482c9ba959f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd354243f179211f0fa528ce5e628d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664543dd93db6666edea1c9f52f96b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962deda570aeaa75731e5a29752d18d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905ef9a5d0aa898d70c1a70038ccbd4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450db57efbd60676fe206adea34a0ce7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efe7ea8daecebc511d394016e0c6dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2af5ae0b0d62c658b49e2ec568a17f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e76ce7bcef51c8515f0b0b8b43031564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb8fbd726712cb0953380ae9a5d76a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9693be6e48ecb630f83a6e766dcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043306e4cdd3c585929595cfbab52fd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986be0b0b5dd27b5ad28a5c696896c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8612c459e65ce00dafc41250a853569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf5cccf00e930d7eafb1785c72e41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392935933cc2ad2dba02404ff4dfc9c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbce42876b9f2bf0641ccfde9f230c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbacf6c6640c55dc5d99a59d707cc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159be88eaf40eab30428726575c8448d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ae2636107f69e7855e57b1e8d2f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f9bcc4e47361a33b291ae0ce7273576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2303099c73c0c75c2f77b95c54325577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3582cd5cd573cb1780e41df3f2a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95b6dfe0a24bdbb8a7353996afda35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6acf10c11861787bce49fd540eec6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7392a2999dfe9f3c7cf34cb239a930581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38c70bef6d5cb6da0283fa3d00edfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acfb57b65b4f13018d3e6c4bb134f5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a817095b8b05d29e6badd3395966584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee99de26547c02d18d1b9ca76dd49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22196cd77a8a7b84cf2b68fc0b18149586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93989e7246a9142f2799811c1c958a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a2976695c1a25ef6ecd5c785fcb67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24145ad5172a71587c142ddba3b27311589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9c0f14f82568219648f64d660cb4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2858dd89fd21449d6ef9e3c4ec66f1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38261236a046ebbddc7c62bcd02cc7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18cd041df240bf430ab6e09210ba6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170c574f955da9a9b836e939f4bc5b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad46ec593f988c6454f9420098a698a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e0033464b00faa783d77049113c12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5aa77327080368ece847a41f432c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326b72c18fa14fa51e8a015cc080fdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31dbfc31ace2427798e0f9fb11d963599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1635a684f70f27d586a4ab57a1c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9488e2f85cda6ac2cd23c416d21a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d83ba03a976c72131ae5e4b5725613602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be58f2283f863f6529c2370ab27d967603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839dac0a98e81e0f6541fbc0733d28a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf22bad8ded681cd1c79d848bf3d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ff44542d18831a9c5de27817dc0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca46ea00c51f81ff2db1336cf7b636607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29af7448009a775acc875f7fc3c3cff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656cf5b3d20851cbee203b7e717f215609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d57df2268c7234895648a8461be4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e36b47d4ff2d10c0d81a51fa83c4f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09565f9002c0ee40f8eb5fea1b3a0f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8397fe399839ffdd47cbe580fd667613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c38fc3f0780ba4b5088cd362871c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8df3d2c8c089e5aac7325bfe55d8b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2336c64bf61c31d15e40a6d024697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaed1c5dd4aabf6bc2a91bf512ee8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec32d137ddd910fba14b04f5029877618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0545fce73f515694c02e510e64e6db1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b18689e2dbb8cf7fc3e36d04e0e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd9a2d87d234dd985e48ae938a4215621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30fcfb6ce13e54c08315eb639a339622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93172d311f20b391ce2a85c12e3b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2c49c3c52ca9421db63227ff3b787624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e39a18f0aacfc32b013982c12c76e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6c8e70fa95ef19c69b41b250c4b1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945438d7bee80411ef584cc9da2f8767627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96007056ad65cef5589aed03d1be99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d585d6b272294b279abfa767a232d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75f359417941aff6e6821866decdda630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842335ad5fd6b7ff00b41d13b84317631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ae74f98a62f2fbb3eabe559ca789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053a4189120afedd99059a9bac22d40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92844ad26f00e10c24c105af6886e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b57b6780a92ed2779a1895afbc9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3ef2f0fd6d26ef056beca3db8a5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc7ee770b2316840015f9238d3eea0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1455582bfb5f5a8d0c64e1685e7e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55fc3d0adc84890405cbda51e2f874639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e8a4e2cb31dfa713f687226746e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a1ccbbc045c32945b29e657c10e5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef294f54ac91751935d727be26312c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040f1480538329d752f897f8937f546643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f2b6a35985be06794475b0a37e963644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06564e121631cee1b79f32d0f0bd89c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0cde5e2f4a8fcf01c9a0cb5c9a19f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae7b57d2c2d70ba77ae3cbc62b4a23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a63d5a93ea84f7e6ba8bbd1b72e7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c04d1480eb184e73665cc2e39a15b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180276e5afff834447bf8d3b1148240650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b268af37c9103e2a1ee5e4c7be45d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0f65e2f28bed6c4c59382ec9de1c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6513776ac603394d1aa584254e6a758653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c19be393482031d783ad169bc9d7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe74bfba18ba2e8017bdc30b5e082e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcab5e03d3de61862629e57336ea3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09c47930070edb565ad3cb9dae57d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b39d66b0038b4ff901e3775d1c8525658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fddf085f923b86ab19130ad4998c95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebeba3496ad6efc1ad85811a479224660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689991cce0d61385781efd3c70d09b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359f0b2a3f11382c12f9d31f45d9411662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3381bb4e4240dc1d38d019a8a58647663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a220339fa764cdc4b56fe884d21af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e568277f5db174e3c45e86b8dffc3d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9514b14877ab7663fd84361f8c82084666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b91b024d46fe7fe6fd5a9cdfcc90e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71123403482f79069d9af85d36a5591c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597320d5cdc8fcb8feca0c3759ed0511669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4115ab526f8620e34202223c5f1e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8b15e26aea8b90f4c222c8dbb2a30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c014ec38e7a8ca1bb85d4bb615c98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56978af6b7abd098edd2d999586245b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f83f65fb9648e382c1fa4a91a44e07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756c3c5be35e8fc941fe29f050fbb90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca6d8d4f2e92dcfd4935d3d8dd9461676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fc1f03f4fc4eebd65d12026e912fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377bee47c9e1f01d769cc05c9990f5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e21a371fbe2be186b9f831c6cf9aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5193d83e732fb0b6af56e2eb8050b14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4b5327010b54a2ac05a0ee75cf94681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f693666703e4482fa6795d63d35bdb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5014c8cfb8f13d1a343e4f2700e1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5826d4c26116753ba3e21cb9b7b66ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafca86b9ed2f4478e3aff9afc409d0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336805302d73dca0f2ca155e4d38288c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532a3e76f9365884af15efcc74a00b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27110fe779ffb2a89fc87e7f8be0d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22639f713d8ffa5fd4fd6461a0b950689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6771ee59ab72c5a165512a9c5d3e00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cd81efce107a3d2ffc4254eacb10e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02265cd0641df16c7a85f95ad9a702692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac269b32ac5e77dc0e23e6aa2075ddf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a091630f377a10fb79827201dd11d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59fdc5c52aeb390d85774bca8b3359695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016d405a39225823bee0ab6f2cde62b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52b19bb44a04390030dc65d7b198df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2ad11921f0d7d356b34a593a220b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c209b5640af14cb91d47d44d815ece699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c018b6107e285a676e0d3637af92857700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74037ae4b7ac003caf4799bdf566ef6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8ba4ee12382f37ed027b25d65f55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621393fbe494c5e25cd16db4a13cead0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13e056c431032c56c837bd829eb70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e07bc662dd823f8afdbe49199fd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47205cd56fe28f924956b52ff36b9f1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab4678c5b4ea6dab08d41324291fb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0a25c1889156bbdfa364a358f6c4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4104160af0ec5275489c78f1f2c129709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d72828b7f5639e116797d29a4d8e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd265ac12407cdefcf3cece4a20613711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d91e00e94f7ba6a57cdb5001f815a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac9fd4191d9667724c9073e6322f81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a23efb93bd83174ba7bfbf1ee939f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d44928083b9f7aa66bb85bea7d90d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748408a0a052cf72860f76ca8643b15716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2efaeff41b3afd4be145490e91eaf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272573524b89ff292e4dde6c0e044a5c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb87d50b58524dc1a91e589a7d98c77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5db3eff637bb2417abc556c845b620720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3825e8044d952a946e54ef636f43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf644857fd9c00e18b472e35a446aec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67db211e6a57097f5e14fe4f60c6c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd4e08517a6de72ca1cdc66541e3ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990f8d4743595bc573f65c23572cfac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c144be423611e88c53de0e0c8b05b9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b3afb0f8c328bf421105fc344f59727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03f34c2f97369c2abe1e0dd745bed5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f3f010e7ac4a55a32a08497be5ed8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609787a3a0a111a4460adea940d44c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729287132ba01c3b88326daa1d8f7a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad5bdb3f6e53d79079f871ee3b348732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80e61a51e0c08260d2d1a185eca0c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594142263738eae51e5eb1601e592167734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab3beed02f680d3818aae9d3c8aa6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e481f91d1927e000c13db4658714c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a360479ea82e354edb2bbf41d0d4e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f743863d03ec3c680d57af88308dc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5c6e3be5d56c40204c32ab84fbf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a418e7f85222c04b3e98db56410e55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2ffa96e9563fa83c2371de5142c0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36649a2ea3e99c131f795efdb9e741cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c926ce15453e5db3bfa433286914a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd786dafad594d6b375cf0d06f1239744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632f47cffa68fb74f06cc54cf5dda6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea28e502e76c22a6e1aa6f2585f3fee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d0b7672a6e5d04625d069f6dda18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288197f233288541c15d5623266b8a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fad4328693a48c905e7486d8198b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7570f65eba6f60e1a221a5672b98a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de508d34d1441d7c6c0bd69f98be036751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc4ce249c10343d578e24c6b931e53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c6102b0672bfbf647e4e78a89c253753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1e817b404e763f64db75dc182efb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cace2ef90ce126e4f76f69591c814755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceab0e5322bfd80ecff0b358a67620756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d220a6735f9d59f4968e4f1ee6065757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a2b43b29ab31ea3386fd7d5d6886f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96557f71250690496f9ec57fa9bb557759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91efbc57d357dd8857a1109830a15760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4928367b453c145c53576a8a80edd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519d3ad5b9291ffa7c450cacefec7b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17535447d092bc581e4e5423a64445763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3772072f4f3d778237448f4ccc762764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58e9561b510df055d2e7a64896b794765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce47afa0cd428491d4acae38848ee3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6729ff805cee8e7c9868d1cd451ad1b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc43b405fc77a783ceb8e2568aba772768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf6b9b080c6246f12c641c35107886769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491514a97513db1451d3d9efefd7b6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd476d6457211108485add0d05b11475771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34bfe6f1ba6f73f058622df98a67d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ead3063b905de0156998be934ba2b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8528875d6d0c61b89dbdd7e2cd6d3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc2988d1c2b8ab14b6a85fea2a3874775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0952509758a5ff8b9cbbedb59cc9cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2831161d38e7b8fbfab8f5f6888c15777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650e3917e2e4edfcfa43b3ffac3e8ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ab7a765f63c47bbb2ed5db5096f3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7da9961688ccbc500c0b58c34b9bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39d2faa19ff8c9323020f76139401781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f268628937b18b47fe4be1b2cf819c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a873a9bb60bc03eccacef82561291783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114e5467214b3040126257745272375784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473700e4f7d5d52002d4174f9db0b30785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05761b5e764e7f1260d193f7edab50b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baa63a4a87b276a89e0bc18cb18e02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9209820c89b753636143e7aa1e610fd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93374e555f2161bbc1838c725f92695789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdfda34d8b2e9f3fdf10c677bab802790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b0cee5b19bd0e5deab18485b56588791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb0acfa8806a3ceb5066bd20c6fcef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa770d24e38c22bd69da133063b24793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d21d429d128a9e0c41b6f8077a855794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0465286fe087014943c8e80322f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501d1a1d21076c8b53f4c0c354782b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e25293a5bbdc945a334b83ce55e45797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f6242126fbad60339bea4a3b8b40798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9d75aaebd8461f19656c4a81367d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ff3a56ca4215cbe72f62f883c0fa1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e36fdb3064172b6ad96727537542a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff5b9b8619f5bd66971401e741f0fa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc6c15bd84dbbbbd69e8511b3600e9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275666b21dcde7fac07e64d560e09a8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa7862b3d7dcda0d94f394a1a698a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06822ce6ba0fed89323ab73bf56b85806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2aeb3fa43dc3a44e410a70ffcb29807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1296f23ebd371ee642b6059de23aabc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876a7e155722df4cfe910a9264e1fb7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807578a2e9aee21121c624d96c7fa91810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207f44bb4ad61abd4e2a940a66749c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788319be3c7110ca3af9bf713346fe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d8f25997c965f0537268b5cb86fec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b47c4952b5bde69ffb243655d217814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a13a268491cc0fde6248faf7a18a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee64fdafe939244d2635d18e27179a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3accb710c60080f46e0beb881e9fc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad452f16e6f154058bc5e34c74c052f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11615407a5b975d7eee79d51e1453f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3656e7ae248abefebd2775e632859820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41f8a9f263105b5e75d468fdaee5ae821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8e0aae21c8cdf07b1dc071361bf2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60645de91a8660b80ae1ddf4973b04e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5f9b0b4336a60a3bcd5cf914a62683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856184ffaf0a2790915108c4eada7ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe45c0c1b943d6ddc2f7253d24c435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3a7bad041492bc9ad9f4a8f9483fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075d4246b166e288a3990ec7ede97597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943a0a109cf54dc501888fc6be8bab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5abb2d6b9537c4066fc3f000bcc69d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a35d78485f499f4506baa920ab59c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9377960145f4fd2d6b23a4da43f7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf874030df3cea0a6449cbc74d6a7a3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b36dcf1ce381244f703c17682810213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60394822d7f86e34269434c9a307b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d4cfb703dc77e136489809dbb57a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb323a2a2df819f872d5e6189a872f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a53c23f7b45dc3705e9ab5f5dc28b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece3dd2f0399c203184f3a3854cf0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8b9e2a81833f70f184cd45728ea7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648bee02a8a49f2822e29cf651da85820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994a4a4a917736be087e553644212d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44670138d2ddb55fbb63643ab7f7cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52932aa33e07551b55ddb176b243e6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19e40d740b392e894e788c4f6082a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cf27e7cc28f95b7eaa2cd72d8131225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9e23d010febe396ed43035bb4b53526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9b9406a5f8281eb414c58ba3e6f7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6d86850e3634b4529e92e044b5ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45be2962736119c725279ff6cb822f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593282fb035ed2fbafe12318dafe6e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3509650f25367647337e692a39636a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e679426f0ceb5e001996d79bdb69d9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb84466834919ca28858ad46ecf527c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf7ed447a3a42660fb39e693e3532934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550350219582baff3ee0273c1473d1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8ecb1036ff9536f8f3a789d9720ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc46f817c852ad9c09be9e0ab3b55037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46fe0774e102cdbc822107b03c29038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa810b0400e97bfcca40327c6dac339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02403156d469527f2539d773d72df6c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2fb75f6f7fbc007785ae86ea4bb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c249d079a1f7eb9d73e077c44790142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a83268021cd52a7254f4cb4cc798043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0770558d2381009c4cf40f75b6bd4e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68432eb35d158999e13a49aa35b616f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535913b42c5e922250a87afef8851346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6e6acaccd950b4ef3504cd63f5a8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c983405469df8ee899cd077ca07e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc32cacd36338ef3060898a4e6da93649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9916eb8f6708e0ce54d84aef073d7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b66ef88807a26e3e784fe4e03075a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475a5325982f53bd17a2e798edd2c4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426980de1b38d0aeb93eef592dd722a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4fa1d87b7a67276a661777fefad2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84716594589aa3a2754e058260258f5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345805322e456a202ec40e356d9bad3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d887664043551fb2989505bab3c8e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549149c08510f87e5241621cd01c48b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca224f1959586c3cdcca2c9924709159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f280b3713d484d221c895bb3ab180460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d508acb154af8f07d76cb3e5d434b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a664c19b60f722cfa5d02c6747af3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6206c88aef86e19af80ecb1a798e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c2e24a76af49fc989267a7a20ff2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52bc71f246a6ee29b7fc3ec264eea365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3527001d87810663cfd802ac397e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c36111bff59893335d4bb785460ade67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad0baa15d7c32910acf89778d145968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef7f099f2706b64b9b8a1ac0f54c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c68fe4571807a5f504889344122f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326058f787a250db6a54f58a77ffe63571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ae219cac7d469e40d3c0fbc63f1dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d21e826eec88d75a147869c5723373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceaf568b025924a466df86f246161674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f26df5a8cfc73a850f0569681563f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd382f40a42a2f2d72cc9cfeff4daec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f894f6274ec0dc30da9fa494501ee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b3e95c8c97662131eae84751028a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a5fcda3d045ea2b22a902a7486e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc160840e58a6721aba5ecce66033d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cbe632477af0b406e64f16a0128d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045fb85668ef05ffcc1d963db09460582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5474518c2425916e6503107acf2c79683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491e8698c16d0f433cbd390fe9ddd3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592acc052f8889c4bb4b571f17c1f585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac81505c363c7258966d4baa92651af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60840571cc9e7eb09d37ec50fb2125987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6e95f3032c76458ffdc1b5b0552ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5e0f37b50713be32cf54543ad081889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718c2c03f6f0463ac84f1021256a4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d28871e91e86d5898a22c8ec1b93491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181bfb0b2bcbc689156327478cf7a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8de1addecb0506045c81bfdb6dfd1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a7f94960f36d9263145594ecde68e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49487b1bded8fc934423a94e22373c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0186d48b29bf524a75ff608f86a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcdd4e3b928ef66b83b754e479784297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367219756b2d9eb23e9d0f0d18e9a29498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8208ce2b8cc7cbec5547fd2d30f5ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31601871329738044c1830d042e75b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3fbb6ba61d38132e2c0dadb0c34b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280bf14d9ae9737721a3f923e20cd4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7c29a8151e05ac40873963d77d9d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfce067f624fe4d924fd79f6277e2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48384697b1de065a1a13baca2662ccda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe64a36a8a975137b8cd4587046221106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1047e2bbc5d38681980f479be427a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea29cc90fe9297285da19f4f374f42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751b5fe33d280657233c709c9a4cfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c4592ae2f50e0048286e68b726471110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d23eebbac486e0f233cc138dec562111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe44b3c2fe2cd289d02f4a3b61c5421112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0898921da76ea54b21035bd11a7f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f63283924a2e0871ae301fb214e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d238c743b2d3f9df01f1d5ae06de757115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f9fef4688a7c6fd3941e1ca4e8f88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f9029a5f85fbf85a7959cfa317dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350c2fb016363fc77c9acce50e2597118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac32268997fdc99116ef9bf70aa1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51109a3d0f90846a8095966e6e7ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97f9647408fc0cdd6ff4c32ea44495121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38164ca611753fe782cdada40fee74cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a754a82e5ee2d08df3d57479d2a7dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6880bee1fdbc3304d4d100a81b814124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8796f7b81965ccb971a9a0045ee63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a49b720faba8d07c89ca550007350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7456fb5b8418cbd932c00fc67f691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd62ba2d2af2ce71f2f0ae2da40c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a622873a5fc3014e06acd9d16caf80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85110017afd224e1a51225ff2f91690f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549548fc7c34ad8f0a56334df88b6ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad7866a3299fd89a76d305b40f094132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41264aa440ed95d732daba21921a325a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872811af4186390a282e77cdf24c51e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39204be9636a32179d1e665189869e43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fea59e367485e1f8667acfdd31e052136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cce208d162137a9cc22301a859974137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cc12dc7534bd49b21ffea9b5a465f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd42f09831cd6a0ec9da04b2063385139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898c9473a3a193442dd2b0ec212669140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb897a730b2f61b3a1562d62c2b49a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fc185f0e7d7641efa03ad4e618c63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacce33dac99b1185c30b18d01a1060143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b055c7489927e81f3038f36a0c2735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd309c0abf9a61a7b79e185f888fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bb1fd501d8abfa2ad60574c1c435f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffe514bd2a77784709ba03cd9f3dbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f3424246f8f1b331c67b7258e423148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5fcfaece5c3755c47c792bb13d5c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174fdbf89a98d58b16722de5076786e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4c1eecf4fb7ff1fd4b17a724cdc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2731ea934a90e9bf008e4e75369e99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b8a6136a47f5b5481c942b8a18620153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe21890dc8a8d0fd95d2472d931c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b82931625ca548e09df8dff79375c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda18310317c9900838769fef8f7e97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946369c8cbb4d633246c86d4a82a130157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a6d6e31cce919f4549bc0ed19ae8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d54ae4a4d39dd758afd88d120fb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2943d23032a49efaddd6b4745e26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543450e8e2710668d0f0ae89f843608161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f53efe750441aa7d38d9d4f03a0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526a05854d55e031ad7c0ef42fc7307163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d4df6184602f06ee55d73cf8be64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117155880039df7764371665286658165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887989f6b19a9c8ff4e928fe06c490a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2842e40fb4c91be5f0ad10b024705c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31381563ad49e00bebb875d7d620a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b3edee52659522c8acf63abe5e8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b82b78f0017ae6fad79402cb6623170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779798c4974deaed8bae0488aefa239171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a05a93f05d2330ae111df45b82cf07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b612b134db67b3c7d7d88452be7fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883668eb454c400910a2c8484ff1de1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef85468edd536a9ed43c52a9048abf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5562a97a6fbc466d7ceff8f77c81176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bd7dc9296adfa03ea15e7cf97b790177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c64abd934617493c77e0d677f2c1f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04360634467dab900f419dc2b2b1c65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab87242e2dcf5edfb0c99d68e170d93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455d84dc868a18a34c29a2049b780b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365a8b53120129db46e73be62adf52c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5bb2e1922b5356020ffd51c4d5c95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658918f288961f302e07082b23a75f94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46f89429dd913d25e8c8a2e94ccf1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b761308d1089928b7db003c7d1c2ecf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5640c9e6523df97d595c0507046bef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a5ab5099491f9ffe865e7897dd7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d2c65411bfb9578cbcc722ee5899189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d8d524dedc141a9b57f8ca108b423190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c337a4025fc6ad7e615f9977486e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de043925ce75832d2fbf27ffa93aa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa16965eefea7e7ae92db3b141ece193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d357ceeefe6cea8af1a4480245b24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4b8bbd6df95463fefcdd79973b22d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1888b4b44828fdb7f939d7246ccf14f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b0c77c4611b94adacf671395b62c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d97d3775bacbe6d17998eef08744bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492145e3c88b35ffb002c6bdfc4853199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7289e6c6892055c2254996775731afa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416621f6f3555347ec33ed0e56e9651e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096a44211f93ccab9c7d58cea2d5677202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6853af960710dd2d0d6a2811d31cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f209d48882c37e96cb2b7f029d51f48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f037b18ef4f1f1ac6954fd6ecec397205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba3188a97dd0d058c4be6325166f9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f38a5ae0d9da996cc603dd863dd93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39ac0c48c0cce5b91620c489b1f821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe675f3b9d866e5ae05ef7b61ff48bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a933dd18b318b7951c6e381211f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e03241882de84d1ad97ce26518296211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa3275138a35d7bda7952c00fa4e0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0caa601eef17fe35748aa6e2976e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14791061305658c85b13151347701ade214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e01199abc118f0ecc48364ab86899d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063d76104fea9bcd401df6605370071216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a603bc0b7ff01a698665f0376b8af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3f0ab24f13e68ce27f761827fd58d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c922640eeef97007647ad1f796e04219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99e92a236708912d895f88e06cd82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58486216357b6843ad32b44cff16fc10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da663209ecaaf7efde3f669bceb0ee21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93590ef03e527de10896de7f1d12bd69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b87c8b625a588231029a05c288e8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccffbde7e9f3ade1de20e3323a6cee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9143022f446d452fdd4df5763f5f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed5e865bd8a1f03071cee9538cc802227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaadd60a96a56a1a006325c5896bb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960062c666614bd9c8fc0a4f98eaa5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb968bdef2fb79ac52732e57d5e18c4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7dec333df04703b8d1ef3ca4d85d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f66578371c7e7a2ea07f6b7e85e1c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eddc47f3a92832c1b96d6afd64e3e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e3fe99b79d4b64f42fb7cb5a9ecf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1615ee2071945a72ae57f6eec9eae0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f4434cc79c295e9811ae4b5c31505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24222f3a18067e11a384b0c9e0ce4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627940b358222883eae0c6e8b9c54325238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb033be83f2db6bb1263c4de5b5a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3db14b3963c2b37dbaf36410638049240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489519949c2599a8664cf4c37ed7c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0358c884ed817181d39ba283a28dc86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4b00da383ce8d9c5f7c2f20575f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e8ceef8dba73c956c05511f9a471e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e1d8262e0974d682ea393080f1958245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4bc82557db974fc90bc3c1640e0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b44eae439a468a642fab1f16a8045247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c807488dce5af6fef9d7391ddbedc3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3405fcea79700800524627366c504249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a97979e5f00e54f4a737c81fe181250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf66217e2c7989142e15682fbcc53a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcda16b7858a018598a1d15ce36f3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c68496df146ab4458c96f8f3478d34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d0cf887ffdb5abafc19d5e2c2b38c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e0d3d7b0d360aacbdcf7bdcb16db3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc75ec02d852a4afa3e7f43a3969d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0355a59c64796922c4b80077d0fdc0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbabf68c60f6bcae49a407b15da6c08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480c97b0f568621254f5fae06a5a752259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87223f242e8f9c127234ac2c568ea1f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afae23fa1b89efb1e8c88091e812ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9557aff42e2f50efbe9c76c7651c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2f81cc5487c1808f4a56b5bfed1cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492706591b726482727b998837bf99f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f5364f5a47fc34cdb132aa93a714a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812224225bfd6ec0c84c3b266040e40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144828d3664fef6ec920d8b090cec273267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463842101dd1d1cddc432e235eb476f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714374e39b46a8219611110c1d76abcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cc8ade25f699e9013548b20e6c039270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac609d8815b79a4d446e77de3f580271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c943a0bc7a162d68512a1a28edddc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2fc7b92271463d4f602ced4007b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6575ec68de8ef8abbf5b04f467ff423274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfab5bae8f5ad9f043353681fde7de3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1e7fd7f13a0809784ffcc8d73da19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca20b353a15d67be8c5b967ed4d04c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771959ad5faa3a97842e83b82b6eb576278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb993222f5bfaf094002abafafa8db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8697fc956859fe6f6db6ca2fd4c26a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9d0a8f1b45996e65716cb777fe20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083b49010c090b0afb76295cf3c402282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fde5911f73eedc1ac2fb931b09bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90029fcfe350b155416d85f85e52e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d42136eb64ac4b26a70a4615cf626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea4e8c57cedb4e52be309224a155c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecadc68ef842997b5e4ea8c6e954003287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a890b059660bf75b59c51cb7f34f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253037dcaa13f1cee3fa8244400a071289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fab40f42f8c90e0bd8f0d7cc871a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080599b57b26152b9172095a9e984f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5a67b4e605011397fe9ac03a9afcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ce01df30af26094ace3544d2eaaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30b9f38d2506bb42d6089b89bbdce9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e896d2cffb0ab33e4e2c02f70526b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76259b46d9328b96ed968aee393c83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb1076f0cec607267358bddf622dc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8692a6166f735c1fb2a01816c718298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021e960063e07b508602afbfb1f520299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223d924084c3929873f7df6332463a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539dfee81e553159fc6642e891010d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c01479c13497de24ac90d416bb86c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc4491b9458953b6a59b2212f75887303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69903364c38a971f2a5e06f6d413768304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e651486c9354ad841a54d008efe8f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59413454b2e28095b74f5ac5f28c5ecc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf33a1befc6015670b5e6d210fc681307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad17200269a8ff0abb94e9699343ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236061b160fdda4d98061a80332743df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09254f987c709fa6cceee55a214a05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61669d66ea2a543db7ea12d4a992f92f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafff8f0e180b920966787fb3e0e18fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fae794f832a844d7baf992bd871d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091157a42c9643a117dff2f4c5fa94d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ac93d2cb0e613548cc4b60e47a86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2948d389db9be82882e6cd2dfc52a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926740d1de5816d6306a9062d8c166a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035849114b62243cfaf78bbe7c2d90fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cf71d25cc5216117a5f115a6e0246319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5f3246a285f848cb06badae97f655320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032e1cb31d3b2f6754916b10173290f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c1dc78c39e4c7db2643ad0db674ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ddaa54fd8848e2d573b5d396b7ba5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fbd311a88583ef7899205b84da329324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f2187b4a20326944c7de1a15778e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220b05a7d8f327f09d1e0d35adf206d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258c0f49ddf89435955b1222a491fb2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e3f93c59a4bec5dc0f2caddb6dfb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dd7f6816128206350339c22763168329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3293e061722a4db60f75b47979f05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f58721057b2b13bfb93a7e21c0d7db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d88e2c941722de6dd052baeb59c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8ad6efc20b1da43553c30c6490933333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636237934b219eaf3902b6b5892332334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247375690d9ce906a80b343a77661ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d7193303fcb1802a79138875eaf3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216689146a7354b4f2f52465c03f6b17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d1630e737772a33a8f8a5ccccc513338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc888d7587c445cc82e468691017c4e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490273a124bcd016044c00bb9a1f010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8a6864c49301ce9c3b7f1ff507e01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b8349e80b6e73e1089a732d8a9e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948d88c07ddaa60ac15b54eccc982e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361497737bb88287b4edaf57e45cd98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2230c162033b0499a16970ff5c228345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a31592887d52e551aa1a50249905e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f776f7b6ac3b9e9005e2db7bd1763347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1b0028a9c9d8e8682420bb6aac004348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014748b9ab49ad9a98a5953ea59ea536349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb7819de5e1aabc7241b8e150066d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe457bc08d154b9fa9e0efd107b311351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c20c8d9e275c7211b2d19effc5c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc91f1a763c46f96280270f37a28e11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3355af1e7dbc2a7c31337a3aff4cc2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1453c01dfb71ab007bd962fba9b43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38dbfe3e1729bb377b68d724c2dc00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb1236fb86ad5162fc1aefe4f8b22d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6afcfcbc0fcf53e7c2666884732c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4258178ecd7fa9fe2102565d1c7a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6318db124aa09aea0176db28fb7b3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71976db338db61a01980cf65821edaa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b80c17cd0391d854bf82c98026cda0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5a1e57fc04a54701d6157ac443f77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a4e7f590264ed33b865be4abe94f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a06a57a9881725d903b634cc61c59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99bfeecefcc4035c4946a24939667366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d5795563073412935d78768895aeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44d1bafc068ed13fd88181000859a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87845d00770887f7d901d463822bc75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e3f9e8ea0b5d2e1c27c4e81190e51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c59290e2c73ca23f3e92c389f139371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a06c0f342ef1707a8c9a52c6a903372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e670207a28a051ae3d57eb7e09f66373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c59e3156c5ea8879e46c4eb2ed72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ef8a4146c922871e0fb0d333b1dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57271b695877e6fe9da26ba722fbf57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b75ba0f4601bb6442734a22f9d27f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e2a86dcbcf9e834a4710114fb05c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f5314fd9e36014eaa6348a6da7617379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c911c5e3f94542bc1fb1c2e56966380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604547250d7e967282e9a53e7c8db5d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c764cd109aaf85765caf07594011e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b2264c79ed828ef82a989811cdcc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4726f8858d17518e8d3d0392c5aac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b44de84c9f54453d257f0f8aa7fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f6a37711721bb1bebb73f5383545d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981f1b712237fbd4494fc75196d5579387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ccaf36d86aa29e187e662505da8f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c587420893f49738f88581c42f134f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d291140a347354fe7eed0ddee7e6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a536b6a3ed429fac8e5989ebd3966391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08773eb260374cb077e93f63c935dd1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04017df5e0090abd67bbd4760fe7591393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caee6cb2e48e78ca5e281f1fe3286d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0230c77fe127e62f7412926d6c4d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa48f9d0cafb36b826b0dd6547039c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e825d3b0405871ec95944d7f58d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7344afb0648390820113842fa2f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f73e3d507900da036ec4498bd431c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca096ba75b74ce0aba42e58849f892400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1955bb519e34a4a60c8740109d73a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1cf0dbfc68c51440407d5408f4dff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93922bf189f2f691c1d5988936bc7949403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ef4a6d2d1a1d8a0462d49b5a045d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76a4575b893d82b35defe295d11d6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c8038d39efc2cb1aa0e35f6feba0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd6d184da356d2da52d5d0c86c58c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ddb1defa14606ab5dba747859c10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678d9a0736cd50826c4d9d69cfe32ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7e4bd78d9a12a64d1c2fdf4be3461410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5d6c63513c996cba7a9c56ddce59f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e9c7be867ebd3ba88eebc3101fd01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc68218d92d2ff6811ecf49e092e42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754313587865de00f4625825ba83482414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec983da06e75b4857b58a3967e77d6a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd92692da6c098831b01621d7551c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b81d7547e62359d04481bba99e5de7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816e8c252cdbdfc99a970edefa2b36e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb516b1487078ae95f9668f3b25e00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ed7fea361bcb51f4753f659122874420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c916000b36a043d0993e2ef5c0a83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028144585bc7a1b8b5f25a0dc185fc3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792141d918097eada9686d46732c0ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857ee67dc8eef8530ed53bb99aaae88424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04aa0662b973366fe765cab65e5a64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1edeebf0178f544b9e70ea7af58cf7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4aac0d831ae10c22908c299daefb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd4a574cc28e1d9a80e2c0cbbe9938428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392d802fe8ef55a2d241ac627a6d083429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395fc4cd8bbbbbfd081fd64e6cbc7bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fe8afe252528193b347724975d051431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b021d50f6314a36e8fb5f09012a47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21809b8d692758386b1c1e270eb5c23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6b97b3d9ee589a9c8042bc153fde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d73284b5e572deb3ef8968fcb85b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccdecd12e8fb9835357f78e7e6d79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1ceabf96786abf9155fa0e82c29a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca26ec8035f360852ccc16e3be69a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa6f4fe2978fe004fe3bbf89f5f7c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ce635ba3275cff284ddfb9f4be71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53dc3616475f1a56d9a65e3567cca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc1d7ec8e0afd36c149b5293923c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74201ab708e0899553f6848edcbeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb2445fed4d1da2d4c4203b7967ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ebc8b0196b2e2f1fbc4fff13dd68445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52274be9f2e4020b2d63a51f377f072c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582bee700d084e998de314d9305b85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed456f18f886e82c0b81469c84911448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e560c96f0d9ceec8235fa0b7a00fe01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f12495aad22e982729fc45a554ec5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee78b178068ee979cd434bcede84df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dacf531588489e9db9839b7f4fd63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7bdcd61481efd13ef281f5d9643fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8255888859fba0d1d6793627d9944454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e75258534beb7759c654cd62909f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24106c4daf666de42f7c90a7766dbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620ccbe7548cd6c0c4ca59c9479561457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcff58e7a79a161a74e708809f56de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75348d6f7b8146f40883e6e8d708f357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3b1deaf48aedd2c3bc466694ba946460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecab1dad4e739a0491b96594fdbb154461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bce513d7dcdc3021d8c5728b4e2a89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ed4ae161b33b01999aaef49d9991463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad31bccfae781ead140220a85ad207a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84cd9dd02438ad839a0d12d58af4b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3e8e40952a459865c47a2d2fd250a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4ab520faa84af796ee6bb3a1b447467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da9c4769bf6e4d0d8bd49deb276a77468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18901d1d8d7cb1faaf072cfb108998d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a90b61d8ff2208a4d21f445b436b27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca877704c3903c299030c813676c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520691d950c97d66a43b877f93d23e76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573650e545daa26176ecf9dcbf32f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37260a853aaf54f07f72c9aa2078e39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13114c21e70edcda8bccae39297b8b51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90220b519252ee78b6a3566f76a519d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f3d9976d1f3e4e1e3f28b18a86175477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22c5e4f196119c61431938cdc7d37f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b60e0ac2fbc07b8a88c194f88480479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974411424ee90f25c98b0deee44016c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba8a4fb5286ec8aa6dc86bc6cacb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05ad3547ba4719ebd6844af381dece482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4de1ef40a5d10c3b828084f1e989ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45d5d2dcc45b8e2b36763ed61f77ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ddbdd3da39450d9c6e24e3bc49264485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ef5c0a86428c761b166246e2f0de9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be439c14346d1a64389251e6bc365487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7011eb8dee0814d541cec1e9fb63f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e8e46633f6422e12844737f7e860489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e1706fc18e294ed90dde6e3a36cba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239f86329c3f4a6f4680ed88a6522c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86157a10d1d2ab1000567311e26ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a3adad936451c8b46134a90923f7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779b8b9cb7558a188a615f42ed1208b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a586a4509f8ee0832b2a7e05a39e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cf89b13ae68f2c5d8dfa075b080bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc36873312603a7e129db578c2060b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9701d89f9522de1c90fa3c0d63595a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0999724d5c240af32614e7008722372499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fb4aea31425450ba88d8a70d5aa84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b53aa3018017053fdf8999d31f6ceb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa516c5d02fa94e2583e8c2ff25be5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9590b3ba725e80d39f114f6ebb28cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dece95d8613d5d93aaaeb90878fe3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43bca20c0ef1f17d4be9a8783a6cf9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9f59be2b5b97626e8da630076ac0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9fb679e9c8f48177233b93ef112a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826d1e20622c45c0e46dfcee23b4a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24386f31c092e7d5aafbe3fba5aab6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276e7f87b0df8a287d3355f3ff3ba7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e929cf4f61b1863a94998f0e3230ac6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fafbdfb9027b0a7923e2f75b830038512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c28eaf5fee6bb42970efdf58fb9377513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ff8f8e268e92a6813f07779a66a47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ee33a7ef7621f12d20e582252b3f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa14318d853da8a2d2c9e3fe8067c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f880171ac515eadba37feb7c6eedcbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683efc2759a16108ea771271e5655912518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9421e655fb41ca2a2ed0d2c612f8cf7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f62f5f0dd546da58447513d349533520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d23d06557c95fe9edc3c3b67f5c47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb0940dace434b5a5f2b0422dc9b4f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de6781cc8e28e1f61370343b9d49e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9777304d0de44e4d4bdb9933a39a9b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f04211d375832f0ea6db849904906525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2874fea3b5458300b86c638a4dee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20aeb4781c00e15d537c2694c43520527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511c973e95b455a1bd1be6e1206e6a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33232de921c8a0436213f7281765b6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea5a4a4fc337f0686cb169f8c1621c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bef0477a17e786503c19010896b99d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f48e8c756414dbd5135351eb2c21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac8a0c5d1b63a092afc91a5a6f6d48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2ea40ca16755f552d19e006da204534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8698f3d77a4d05e2f695f252885f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ef69abf8bb52f822d53447d4760ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5952e613a81dfc753884af547ac5cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf02ef7dcddf1e45e03207e1db2187e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03287934da17b4c5af868ae535fed3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9289779417a255b8445fe2a6a9c4d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a4403606d9dff9e2f42db00858f99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70e9476aa9f4ab442093d550255c30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554b02d0eb045f752228e1686813062543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0e0a67877f6c44696f18e77d16bed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980571a4ed8d5dc1f4e1a0ad3ddb28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f89d8ac9361671aed843e3039d9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ce345b5118e69f1173e99daade9bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bd268a979d6c2c00195a7b780b890548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5ab1033b3e7b6de52146439769414549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226941205e7d276f94b7f5e3c15e4fb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fab93e8f3e9ed7154242d920c87c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076592aa4be91c38860c4cb49b013696552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4861a93951560f6ca44442e9357c61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b1f718f5c3315b0314926bcf2f2db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86dcac0617f92b34cc7835791e7958555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6230fe870d826968275d0cc57abf0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8effc0c965e60bfaa833d65083780557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed47648387862ff5c7afbf0d74c66ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec152ebed2c4890438cbd42c928ab88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd5f173c71466f7f9c8fa23a6e3038560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f0c8cf9c7ab3f8c76b27d9b7c91ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475588ff75f386a1628886a57f5716a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca384395dcd1504d6a8be5ad9923d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb7aded5ade4e671bcfd86456ce63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224e954c641d59fbc6fd6f1b7632bcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d117b2223d5121608d1685c35f7a194566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb5cb70493d21999ad6e10f42c2204567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db629a9f3779737fc6c90299f8e8407d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f07a2d6bf7c010ef5e5b4992aadde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a928d4ab07137e627a51be44d1702570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54de19f4da99be6229e95f197cd5ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa28063ed75d81a5d45d483eec9a00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8c786c32dfbd1f8e10286540d7c29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5eeab3c74056df04c449c7c8999dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35d987b23f90564b6da58460730c10575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcf071cb342aefddad39588f54d8e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3ee52cb74d69efbed1c34cc259de6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2746e1b47b4b439b2ed6403add7338578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ac42eea9d938fe46a05a88ff90ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1d3d8c3ed4b1f61a0a3dfc9a6866580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af253ebdb6947e13fc8b141bd93d3c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabaa06b75a8f7e966e3c48bbf19ddb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799df6d64d16358d195bd1b69cff77c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9ff6fcd9046ea5a14e79f1f49cea3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435be44de6e00c9b3094fe512aaf198585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434a5813217df0073afe3d74ef4b434586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ada114f7404e02eaa93eba0a837b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5d8891c7394c8e7ff784cd176134588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfa26e03dc8ef2be7d1afda1425f5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd9d203c2e6aa8b2de1cf325b71c82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cb1c9fd871a814467dcef1c60f574591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5945749d347d90ab9fc81c42ad3bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5752c63783d655d4baded2549bbe4d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6084219050daa29009a3bf6341c1be2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f007482549308966f9b02447756ec96595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b95c189bc30e02e0b39e2c661bad7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1ea60930669f2bbb5baf718ad9539597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2e7ebb4105509c4a52ab4e048d95c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dda0431e42423f8fc6d7ab5104df1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68807860677d06d5e6cf199c01cd349b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2195bfdc2ca1ad0a893a463cddc6b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba94f0dc8511c726d485c7fcaadd87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08693391ec50f2adb70a49364f82ab3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df6e14a6c611526fd3aa92ae958a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedd6ef4fb65d9486d8fdf039e8ef12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cd63e4aaaf4eb4aa792619c155612606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e77f42678c995bc4f879cff5e66d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191e3b3fe2a67de0ec2da80e1b2b3d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1e56051ff8c1b42a49e4b3aa88fdb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288e22778e2c5ade2399cf2d0be7581610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634f8ab1192637a91609ddb3aad5ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a513a2f2b1a9d9e3e3eb33a50cd10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b085028ac2c1d54afbcb18b8083ddd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8dcc94194635b9d929f555aba4ea2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67c23fb571811be813e551d5c00515615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912999fb47516f28710526488eb7d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338b3d2eadda78aaa9d96ac43ca77b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee97e54be02d5ae6a185d9e888ba0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c860d1a2a3d95fcd820857be929e17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd88c56684a9747b25f0c43cfc320c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a87ce3132b1158bb61ddcd42c73c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d29388084d0996aab7c9021defe7ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f541c5cef88702f90ee6d73653bd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a38671d4eb621924e6fc69e5c5e887624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9f6ed49d5cc1e929070095bc233c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572fc42a6982b82fc26a59683a6f474626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393911026ae031b48e7a32930becc5cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8a06b1a2fea848deea1af15491ff7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018e8168fed69a61426637fd6ae5724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9c44160e8fb8c84621bb1662b3d4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50634e4666ab219dbb97bbba31d7df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439d37e275b12e45d5615a343feb36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959061a0946398d746d4ddc74ca95c2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba9872d396581810d508556b74e85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180847533e4ff9b7bbf1d34328334480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e57899606f84b755cfa66d22acb4b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381d2b1a743b2de09f0ca20e6ec69dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbd0f3159a14f145d025d9f933fb1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90430dc5466e773ed4a9352c4876f39d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4588dc0a3032bf617307bdb971a155640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4f39239b9dd73b0119af9c27e861d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f3edf6f6454f6b633f115d24186c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376054ba7ca5ef6ec77128bce4c4f043643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b006a6e0a9d532d1bb11545d438fd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dbbe5fde9600d03eb5953a4071f7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16806d251a1b3c3c92469cec634c988646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b71e2e141caa52eb92ab3cfa9da0c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f8ac69facdeb70acd372594b85765648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f313cd689bbb51d48bbdc5285b6c78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75456df24f46c91f6189a0eefb48dbef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c140ecb1f225b9829d77adaa5ba0b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e7acdfb75b1902cce3f42705f565652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931903ba00e2846bc05eb94743fe17ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa315d2a46fd938caa554f4502cda06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea40bb3199a1c607fed68fce01280655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0e5453f3e89ff1cfcf629c61125e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec057bb4289235001fc1008e79813a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0fc0c7b6817c6b0ea0c76b1a9af33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38918fab3f881e53623497aaa43c588659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbcf59b5363a00445deebf5f8e7580660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89477bc6fb93236dc41104aebaed2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7bb9aefb79e035e5dbbcf0c30ae18662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab60418901d66fbbef270250750a55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd18e0b3af6f0f199176b2283e32ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f741ed5e488b319dd39590721889dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d705285ac10f878f747f30be6c88dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881bf10175bc261561eab25ff72ab36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d1da9d5d97ceb4c593a7a7959e2e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed0f715fee00b7fd7f1eee811899cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe9e5d0ed1b2622c508f3afdddc542670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab52351f6df2dc282d69920fdb8e32671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e841524e62a73784c908a024008ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54155dd00cb9be26006c491f938fb4be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f448bc80a112cf0e5c6563602d07c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d4b3bc48ff098338ea914b06a440f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ead16a3630d53d1014e3a594b305e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2200d64ecd43d8f2c29ba694b8d34e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19a7590685256fe7fbe71b4b54d641678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ec8e81c5a5f845c1a6904506c4f56679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b252be55fc96c1d5e556c2a213ba50f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc68475c205ce45bc2c4cbe0fed19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec865bada0f2038fcaba1fdcddcf90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead6c4f8c02cda67e53f39f72a1493c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf4f5b6a68f5ca2cafe99856c52d85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25f74debf95cb61709fa71f36f6399685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e80b81b0d8f9d01aeb26bd514c92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc5e459f0e057d63408161a693400687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223c167e72f03622160ec1091e819ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48ca40d382dbbc1f867e950a56b844689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7cd5224e3370cf9e86e3b3b138719690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6883039110ae0476d71fad89e4f4483691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0292fefc7f3d7eb4a78ca8e634b443e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ed810c1fbb1b31b002ff370626e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9d7644a0fd56d74180bf0bb1d8f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac652f4e7d14caee9bb1fbe6c44539a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69f06f9c305278070bea2f1d4fcb6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79399a5589581227829e028ad455c12e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeae637cbd09469303144bda61fd32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c34bddeb845f355d280a66aa9f786f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf7d34da58c99b3280c1ecd7ab8c36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc8573bf90f71101b3719fb35945e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7b80569642617325e07dbce7e3293702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7105c43b2650363d8328c104b93746c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32f348184761d31b2e064e06dff1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da3c69804a155a0f1b430e3a429d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d94bd94a52c0c53b9434644bd5f16706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db6aa6b618d5a59729eb4fd1679caf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843c690a302c6b0752b4fe67d65e96f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abeb59d0241e92f54ca3fccaf26f61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8767d067cdebb59de5d534888f44d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec05d59daeff0494765954822e5d29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcda6b28b4456b46681498fe251b99a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a355c2dc7cdd0690d9f5ba18c2a9ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76115fe0fc3bf13709ad5cb2949e0d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cda89e57fe067190ec3921317507b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036637e6af85afc4d1ac94789de1e6c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3069f24b998d58c82d9b9e577b4ae60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c3284f8f1313ddd249029fe50f4b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b918445bed0f3f0d6e8594ff9c65d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa747f65a719773a7389e89df6e0d54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31570eb2f858dcca6d2d1c95a9214ea3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470333929932cccd476118dd452b10e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602a8009e1baa7ce05231fed8f928e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb813e91f255c3a858a0475c6f4a1b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e057a89aa9114d9d662ab17c9c1c583725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc56879d219e3002bb5b56028cd6bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887994f18ad63937d1d6c276293f341a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07da91c3d97a0e22176a6d6873209728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0cea9fe01305a413be7f62036894729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf37da12915a0c02b72a9dbf93dd10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df358b391cc91afb39ffae53b8fde8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea213de65259ce5bf6c905acc5a16b36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99818667bfeba8e651edd734a2a0ad15733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee6fd034dfdcd9159a2e6a905eef1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a37c1de6f10d4c3d3f1d89a31188e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a185ed9c34affa1d90e9a12366ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed358394c42151ece94030bf2825a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3570c2bd3d2a0e4b6090cb57e7ba8e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a80df607d5f5da795460465d20c3ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1538bfd4eae000a0fd94c494c801f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060413a77696f67d72b9eed54ac32d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72773fa92bfa53a43a31aa2aeec3b4f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3926f211198b1b90f8792423e385d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb853a6a91d85216d7980263abf7df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034a375d7092662e58a2d362a67504a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130d4c047bfddea6ef67875d0a7de5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803098b9b63e49364060568662ef48f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d09892cd5eac93badd2ac147ffe11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3025c3567a5e7b97a6b0cbaf5f5641749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22679c25d381813ddcb3b2ee806bc66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1f2549625830d290779f444e3524f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd394055dfa11edc65a94356e93576752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1778cb1a527375c74fd219ab7b4121753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0873c48399b610eab67ebd4160c43f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21655a103fa2cfc1a49e26aca7a4b74755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d369f00d6a57c23fe49da4966c67562756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c259be825e48ddb8f6b4fbe3a0f30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b1fa3be41397ef42bd5e57bd4a2cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e97b05e8775b921e836566c195003759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddb661f10966a356838d6b947146b4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf013b6385d4c327d4fcf4c51ee043761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8c216b06758bde9b1a78908aca013762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d96450c9230269d1f52430a12f8a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9972bc5cca26b1c0a27f8e1e5b6b84f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607dee07e0ddb79e090228ee96e481b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b7a904699e9e0ca86f157b57f77cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515e07048f8fbb61dff2d717d1e10aa767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>